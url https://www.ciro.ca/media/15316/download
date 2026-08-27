--- v0 (2026-06-04)
+++ v1 (2026-08-27)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30015"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ciroocri.sharepoint.com/teams/RegulatoryPolicyTeam/Shared Documents/Active/19-019 - Fully Paid Securities Lending - Rule Amendments/Rule implementation/Rule updates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ciroocri.sharepoint.com/teams/DealerMemberRegulatoryResources/Investment Dealer and Partially Consolidated Rules/Rule Amendment Index/External/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="30" documentId="8_{6C0430A3-A679-4D27-8A81-72826BFF4222}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{04997443-968A-40A4-88EF-6C19A135146B}"/>
+  <xr:revisionPtr revIDLastSave="46" documentId="8_{6C0430A3-A679-4D27-8A81-72826BFF4222}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{25721343-7026-4F1B-8A01-FAD2BD6F8E95}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-57720" yWindow="45" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="49">
   <si>
     <t>Investment Dealer and Partially Consolidated ("IDPC") Rules Amendment Index</t>
   </si>
   <si>
     <t>IDPC Series Amended</t>
   </si>
   <si>
     <t>Rule Change Date</t>
   </si>
   <si>
     <t>Notice/Bulletin No.</t>
   </si>
   <si>
     <t>Notice/Bulletin Title</t>
   </si>
   <si>
     <t>1200, 4300, 4400, 4600, 5100, 5800, 5900, Form 1</t>
   </si>
   <si>
     <t>Bulletin 26-0061</t>
   </si>
   <si>
     <t>Amendments related to fully paid securities lending and financing arrangements</t>
   </si>
   <si>
@@ -178,57 +178,63 @@
     <t>Bulletin 23-0049</t>
   </si>
   <si>
     <t>Amendments to permit reduced margin for swap position partial offsets held in inventory</t>
   </si>
   <si>
     <t>3200, 3800, 5100, 5600, 5700, 5800, Form 1</t>
   </si>
   <si>
     <t xml:space="preserve">Amendments to the IIROC Rules and Form 1 relating to the futures segregation and portability customer protection regime </t>
   </si>
   <si>
     <t>Bulletin 23-0024</t>
   </si>
   <si>
     <t>Housekeeping amendments to Investment Dealer and Partially Consolidated Rules regarding margin requirements for securities loan, repurchase agreements, and reverse repurchase agreements with term risk</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>CSA Staff Notice 25-307</t>
   </si>
   <si>
     <t>Recognition of New Self-Regulatory Organization of Canada</t>
+  </si>
+  <si>
+    <t>Bulletin 26-0067</t>
+  </si>
+  <si>
+    <t>Amendments Respecting Reasonable Expectations to Settle Short Sales</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Tenorite"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tenorite"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tenorite"/>
     </font>
     <font>
@@ -250,184 +256,202 @@
       <sz val="11"/>
       <color rgb="FF023737"/>
       <name val="Tenorite"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0ECE8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <colors>
     <mruColors>
       <color rgb="FF023737"/>
       <color rgb="FFF0ECE8"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -489,51 +513,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -631,442 +655,451 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/housekeeping-amendments-related-auditors-report-and-agreed-upon-procedures-report" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/ciro-proficiency-model-approved-persons-under-investment-dealer-and-partially-consolidated-rules-0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/amendments-iiroc-rules-and-form-1-relating-futures-segregation-and-portability-customer-protection" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/derivatives-rule-modernization-stage-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/amendments-iiroc-rules-and-form-1-relating-futures-segregation-and-portability-customer-protection" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/housekeeping-amendments-investment-dealer-and-partially-consolidated-rules-regarding-margin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/amendments-related-fully-paid-securities-lending-and-financing-arrangements" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osc.ca/en/securities-law/instruments-rules-policies/2/25-307/csa-staff-notice-approval-25-307-recognition-new-self-regulatory-organization-canada" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/amendments-umir-and-idpc-rules-facilitate-investment-industrys-move-t1-settlement" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/amendment-regarding-individual-approved-person-proficiencies-repeal-idpc-rule-subsection-26032" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/amendments-idpc-rules-and-idpc-form-1-regarding-floating-index-margin-rate-methodology" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/enhanced-cost-reporting" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/clarifying-amendments-registration-and-proficiency-requirements" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/amendments-permit-reduced-margin-swap-position-partial-offsets-held-inventory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/amendments-regarding-margin-requirements-structured-products" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/amendments-harmonize-ciro-continuing-education-programs-phase-1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/housekeeping-amendments-related-auditors-report-and-agreed-upon-procedures-report" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/ciro-proficiency-model-approved-persons-under-investment-dealer-and-partially-consolidated-rules-0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/amendments-iiroc-rules-and-form-1-relating-futures-segregation-and-portability-customer-protection" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/derivatives-rule-modernization-stage-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/amendments-iiroc-rules-and-form-1-relating-futures-segregation-and-portability-customer-protection" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/amendments-respecting-reasonable-expectations-settle-short-sales" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/housekeeping-amendments-investment-dealer-and-partially-consolidated-rules-regarding-margin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/amendments-related-fully-paid-securities-lending-and-financing-arrangements" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osc.ca/en/securities-law/instruments-rules-policies/2/25-307/csa-staff-notice-approval-25-307-recognition-new-self-regulatory-organization-canada" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/amendments-umir-and-idpc-rules-facilitate-investment-industrys-move-t1-settlement" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/amendment-regarding-individual-approved-person-proficiencies-repeal-idpc-rule-subsection-26032" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/amendments-idpc-rules-and-idpc-form-1-regarding-floating-index-margin-rate-methodology" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/enhanced-cost-reporting" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/clarifying-amendments-registration-and-proficiency-requirements" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/amendments-permit-reduced-margin-swap-position-partial-offsets-held-inventory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/amendments-regarding-margin-requirements-structured-products" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/newsroom/publications/amendments-harmonize-ciro-continuing-education-programs-phase-1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF567BF9-758C-4CB5-8B72-9B6209B0C1F1}">
-  <dimension ref="A1:D29"/>
+  <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="D10" sqref="D10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="2" width="21.7109375" customWidth="1"/>
     <col min="3" max="3" width="23.7109375" customWidth="1"/>
     <col min="4" max="4" width="84.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="30" customHeight="1">
+    <row r="1" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
     </row>
-    <row r="2" spans="1:4">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="30">
-      <c r="A3" s="11" t="s">
+    <row r="3" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="13">
+        <v>4700</v>
+      </c>
+      <c r="B3" s="14">
+        <v>46245</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D3" s="15" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A4" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="10">
+      <c r="B4" s="10">
         <v>46139</v>
       </c>
-      <c r="C3" s="12" t="s">
+      <c r="C4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="11" t="s">
+      <c r="D4" s="11" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="19.899999999999999" customHeight="1">
-      <c r="A4" s="7">
+    <row r="5" spans="1:4" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="7">
         <v>2700</v>
       </c>
-      <c r="B4" s="4">
+      <c r="B5" s="4">
         <v>46030</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C5" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="27.6">
-      <c r="A5" s="7" t="s">
+    <row r="6" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A6" s="7" t="s">
         <v>10</v>
-      </c>
-[...12 lines deleted...]
-        <v>13</v>
       </c>
       <c r="B6" s="4">
         <v>46023</v>
       </c>
       <c r="C6" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="4">
+        <v>46023</v>
+      </c>
+      <c r="C7" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D7" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="29.45" customHeight="1">
-      <c r="A7" s="7">
+    <row r="8" spans="1:4" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="7">
         <v>3256</v>
       </c>
-      <c r="B7" s="4">
+      <c r="B8" s="4">
         <v>45657</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C8" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D8" s="2" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="27.6">
-      <c r="A8" s="7">
+    <row r="9" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A9" s="7">
         <v>2603</v>
       </c>
-      <c r="B8" s="4">
+      <c r="B9" s="4">
         <v>45575</v>
       </c>
-      <c r="C8" s="8" t="s">
+      <c r="C9" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D9" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="69">
-      <c r="A9" s="7" t="s">
+    <row r="10" spans="1:4" ht="90" x14ac:dyDescent="0.25">
+      <c r="A10" s="7" t="s">
         <v>20</v>
-      </c>
-[...12 lines deleted...]
-        <v>23</v>
       </c>
       <c r="B10" s="4">
         <v>45563</v>
       </c>
       <c r="C10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="42.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="4">
+        <v>45563</v>
+      </c>
+      <c r="C11" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="30" customHeight="1">
-      <c r="A11" s="7" t="s">
+    <row r="12" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="4">
+      <c r="B12" s="4">
         <v>45439</v>
       </c>
-      <c r="C11" s="8" t="s">
+      <c r="C12" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="D11" s="3" t="s">
+      <c r="D12" s="3" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="12" spans="1:4" ht="36" customHeight="1">
-      <c r="A12" s="7" t="s">
+    <row r="13" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="7" t="s">
         <v>29</v>
-      </c>
-[...12 lines deleted...]
-        <v>32</v>
       </c>
       <c r="B13" s="4">
         <v>45344</v>
       </c>
       <c r="C13" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A14" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="4">
+        <v>45344</v>
+      </c>
+      <c r="C14" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="14" spans="1:4" ht="34.9" customHeight="1">
-      <c r="A14" s="7" t="s">
+    <row r="15" spans="1:4" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="4">
+      <c r="B15" s="4">
         <v>45146</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C15" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="15" spans="1:4" ht="26.45" customHeight="1">
-      <c r="A15" s="7">
+    <row r="16" spans="1:4" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="7">
         <v>5600</v>
       </c>
-      <c r="B15" s="4">
+      <c r="B16" s="4">
         <v>45061</v>
       </c>
-      <c r="C15" s="8" t="s">
+      <c r="C16" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="D16" s="2" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="16" spans="1:4" ht="36.6" customHeight="1">
-      <c r="A16" s="7" t="s">
+    <row r="17" spans="1:4" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="4">
+      <c r="B17" s="4">
         <v>45016</v>
       </c>
-      <c r="C16" s="8" t="s">
+      <c r="C17" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="D17" s="2" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="17" spans="1:4" ht="56.45" customHeight="1">
-      <c r="A17" s="7">
+    <row r="18" spans="1:4" ht="56.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="7">
         <v>5900</v>
       </c>
-      <c r="B17" s="4">
+      <c r="B18" s="4">
         <v>44987</v>
       </c>
-      <c r="C17" s="8" t="s">
+      <c r="C18" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D18" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="18" spans="1:4" ht="25.9" customHeight="1">
-      <c r="A18" s="7" t="s">
+    <row r="19" spans="1:4" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="4">
+      <c r="B19" s="4">
         <v>44927</v>
       </c>
-      <c r="C18" s="8" t="s">
+      <c r="C19" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="D19" s="2" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="19" spans="1:4">
-[...5 lines deleted...]
-    <row r="20" spans="1:4">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
-    <row r="21" spans="1:4">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
     </row>
-    <row r="23" spans="1:4">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
     </row>
-    <row r="24" spans="1:4">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
     </row>
-    <row r="25" spans="1:4">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
     </row>
-    <row r="26" spans="1:4">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
     </row>
-    <row r="27" spans="1:4">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
     </row>
-    <row r="28" spans="1:4">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="1"/>
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
     </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1"/>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:D18">
-    <sortCondition descending="1" ref="B4:B18"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:D19">
+    <sortCondition descending="1" ref="B5:B19"/>
   </sortState>
   <hyperlinks>
-    <hyperlink ref="C18" r:id="rId1" xr:uid="{B6AFFA80-9A16-433F-9A8E-23C2D56C1C51}"/>
-[...14 lines deleted...]
-    <hyperlink ref="C3" r:id="rId16" xr:uid="{2AD7C275-9595-44A9-BFF0-E5ED47F735ED}"/>
+    <hyperlink ref="C19" r:id="rId1" xr:uid="{B6AFFA80-9A16-433F-9A8E-23C2D56C1C51}"/>
+    <hyperlink ref="C18" r:id="rId2" xr:uid="{5174698B-2FB7-4D16-982E-FE2FDDC58CD7}"/>
+    <hyperlink ref="C17" r:id="rId3" xr:uid="{3181FFDA-9D27-491C-8A75-EF2363260590}"/>
+    <hyperlink ref="C16" r:id="rId4" xr:uid="{893FD9F0-403D-42A9-8424-A7FB77F94C59}"/>
+    <hyperlink ref="C15" r:id="rId5" xr:uid="{5270C750-D8F5-4EC5-9B5C-C52C512828CC}"/>
+    <hyperlink ref="C12" r:id="rId6" xr:uid="{EA55E068-976E-4D16-ADA4-33B3F3101BD0}"/>
+    <hyperlink ref="C10" r:id="rId7" xr:uid="{7C0B59B8-2351-4478-A0D2-21462686893D}"/>
+    <hyperlink ref="C13" r:id="rId8" xr:uid="{B84B0FDA-E7BE-4E1A-92E4-3E1D5FBB1E16}"/>
+    <hyperlink ref="C14" r:id="rId9" xr:uid="{8A619A66-158E-4E10-BF87-7CAB1112D1BC}"/>
+    <hyperlink ref="C11" r:id="rId10" xr:uid="{4B4D3F70-A878-419E-A09F-0FD8AFE377CD}"/>
+    <hyperlink ref="C9" r:id="rId11" xr:uid="{D2686F84-1EE4-4927-A5D2-CDECF120449D}"/>
+    <hyperlink ref="C8" r:id="rId12" xr:uid="{8C06DAF8-2539-4765-AEA1-5722980F9439}"/>
+    <hyperlink ref="C6" r:id="rId13" xr:uid="{A074D6D7-438B-4F3C-A114-AA7A07B86BB8}"/>
+    <hyperlink ref="C5" r:id="rId14" xr:uid="{58E99E0D-65D9-4DB3-B2D7-92F82C2CF4CA}"/>
+    <hyperlink ref="C7" r:id="rId15" xr:uid="{EF1EF3A1-B505-485A-BEC3-815B06446D9E}"/>
+    <hyperlink ref="C4" r:id="rId16" xr:uid="{2AD7C275-9595-44A9-BFF0-E5ED47F735ED}"/>
+    <hyperlink ref="C3" r:id="rId17" xr:uid="{506D57AF-881E-4E85-855D-35E34C2A4DA1}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007DE34C63B28BAB4EA2C56A5033D8ADBE" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="790c4331d71236d445cfed8431e787cc">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="59f69171-b323-4c1b-bc82-5e25aeba3b32" xmlns:ns3="fd6b3ad8-bc50-403e-ace3-601084af2028" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d8f506a1455eda8fb5539bc199b1038b" ns2:_="" ns3:_="">
     <xsd:import namespace="59f69171-b323-4c1b-bc82-5e25aeba3b32"/>
     <xsd:import namespace="fd6b3ad8-bc50-403e-ace3-601084af2028"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="59f69171-b323-4c1b-bc82-5e25aeba3b32" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -1199,74 +1232,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E53E1C57-600B-417F-AF15-1A59C1C33364}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80D8C228-D4B6-4360-AD45-AF8E8C920FDC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80D8C228-D4B6-4360-AD45-AF8E8C920FDC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{028C70FF-8504-4D00-9A49-696BF9046B6D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="59f69171-b323-4c1b-bc82-5e25aeba3b32"/>
+    <ds:schemaRef ds:uri="fd6b3ad8-bc50-403e-ace3-601084af2028"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{028C70FF-8504-4D00-9A49-696BF9046B6D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E53E1C57-600B-417F-AF15-1A59C1C33364}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="59f69171-b323-4c1b-bc82-5e25aeba3b32"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fd6b3ad8-bc50-403e-ace3-601084af2028"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1c4b71fd-65b3-4d7d-9f2a-23d59c8f1989}" enabled="0" method="" siteId="{1c4b71fd-65b3-4d7d-9f2a-23d59c8f1989}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Catherine Rahwan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007DE34C63B28BAB4EA2C56A5033D8ADBE</vt:lpwstr>
   </property>