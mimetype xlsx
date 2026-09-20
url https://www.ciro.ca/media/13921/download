--- v3 (2026-08-28)
+++ v4 (2026-09-20)
@@ -1588,124 +1588,124 @@
       </c>
       <c s="16" r="F21">
         <v>687.259852</v>
       </c>
       <c s="16" r="G21">
         <v>41392.428244</v>
       </c>
       <c s="16" r="H21">
         <v>85679.844279</v>
       </c>
       <c s="16" r="I21">
         <v>15645.74779</v>
       </c>
       <c s="16" r="J21">
         <v>80278.962037</v>
       </c>
     </row>
     <row r="22" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B22">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C22"/>
       <c s="16" r="D22">
-        <v>477680.820972</v>
+        <v>477763.820972</v>
       </c>
       <c s="16" r="E22">
         <v>211558.40845</v>
       </c>
       <c s="16" r="F22">
         <v>2077.957176</v>
       </c>
       <c s="16" r="G22">
         <v>41483.385309</v>
       </c>
       <c s="16" r="H22">
         <v>89550.0236099999</v>
       </c>
       <c s="16" r="I22">
-        <v>17242.123247</v>
+        <v>17325.123247</v>
       </c>
       <c s="16" r="J22">
         <v>115768.92318</v>
       </c>
     </row>
     <row r="23" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B23">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C23"/>
       <c s="16" r="D23">
-        <v>695104.083451</v>
+        <v>695295.658451</v>
       </c>
       <c s="16" r="E23">
         <v>223771.629916</v>
       </c>
       <c s="16" r="F23">
         <v>338.39884</v>
       </c>
       <c s="16" r="G23">
         <v>49404.27256</v>
       </c>
       <c s="16" r="H23">
-        <v>104260.404163</v>
+        <v>104293.979163</v>
       </c>
       <c s="16" r="I23">
-        <v>23214.536845</v>
+        <v>23372.536845</v>
       </c>
       <c s="16" r="J23">
         <v>294114.841127</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B24">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C24"/>
       <c s="17" r="D24">
-        <v>1610874.051713</v>
+        <v>1611148.626713</v>
       </c>
       <c s="17" r="E24">
         <v>649734.943454</v>
       </c>
       <c s="17" r="F24">
         <v>3103.615868</v>
       </c>
       <c s="17" r="G24">
         <v>132280.086113</v>
       </c>
       <c s="17" r="H24">
-        <v>279490.272052</v>
+        <v>279523.847052</v>
       </c>
       <c s="17" r="I24">
-        <v>56102.407882</v>
+        <v>56343.407882</v>
       </c>
       <c s="17" r="J24">
         <v>490162.726344</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C25"/>
       <c s="13" t="inlineStr" r="D25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F25">
         <is>
           <t xml:space="preserve"/>
@@ -1718,66 +1718,66 @@
       </c>
       <c s="13" t="inlineStr" r="H25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B26">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C26"/>
       <c s="17" r="D26">
-        <v>6774503.67256</v>
+        <v>6774778.24756</v>
       </c>
       <c s="17" r="E26">
         <v>2603083.049226</v>
       </c>
       <c s="17" r="F26">
         <v>8782.726305</v>
       </c>
       <c s="17" r="G26">
         <v>464307.029819</v>
       </c>
       <c s="17" r="H26">
-        <v>1034957.047252</v>
+        <v>1034990.622252</v>
       </c>
       <c s="17" r="I26">
-        <v>215888.921111</v>
+        <v>216129.921111</v>
       </c>
       <c s="17" r="J26">
         <v>2447484.898847</v>
       </c>
     </row>
     <row r="27" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C27"/>
       <c s="13" t="inlineStr" r="D27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F27">
         <is>
           <t xml:space="preserve"/>
@@ -1790,156 +1790,156 @@
       </c>
       <c s="13" t="inlineStr" r="H27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="28" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B28">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C28"/>
       <c s="16" r="D28">
-        <v>642834.324071</v>
+        <v>643209.561071</v>
       </c>
       <c s="16" r="E28">
-        <v>177380.133389</v>
+        <v>177456.833389</v>
       </c>
       <c s="16" r="F28">
         <v>1692.172811</v>
       </c>
       <c s="16" r="G28">
-        <v>49921.408872</v>
+        <v>49976.170872</v>
       </c>
       <c s="16" r="H28">
-        <v>114903.879922</v>
+        <v>114933.029922</v>
       </c>
       <c s="16" r="I28">
-        <v>17783.58238</v>
+        <v>17998.20738</v>
       </c>
       <c s="16" r="J28">
         <v>281153.146697</v>
       </c>
     </row>
     <row r="29" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B29">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C29"/>
       <c s="16" r="D29">
-        <v>627829.444426</v>
+        <v>628154.174426</v>
       </c>
       <c s="16" r="E29">
-        <v>174058.164709</v>
+        <v>174060.889709</v>
       </c>
       <c s="16" r="F29">
         <v>1172.42878</v>
       </c>
       <c s="16" r="G29">
         <v>59468.592736</v>
       </c>
       <c s="16" r="H29">
-        <v>110816.029336</v>
+        <v>110849.279336</v>
       </c>
       <c s="16" r="I29">
-        <v>20104.058592</v>
+        <v>20390.563592</v>
       </c>
       <c s="16" r="J29">
-        <v>262210.170273</v>
+        <v>262212.420273</v>
       </c>
     </row>
     <row r="30" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B30">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C30"/>
       <c s="16" r="D30">
-        <v>677452.080453</v>
+        <v>677577.673453</v>
       </c>
       <c s="16" r="E30">
-        <v>204732.011328</v>
+        <v>204799.854328</v>
       </c>
       <c s="16" r="F30">
         <v>867.118</v>
       </c>
       <c s="16" r="G30">
         <v>63653.685229</v>
       </c>
       <c s="16" r="H30">
-        <v>122698.802475</v>
+        <v>122726.627475</v>
       </c>
       <c s="16" r="I30">
-        <v>20623.640245</v>
+        <v>20653.565245</v>
       </c>
       <c s="16" r="J30">
         <v>264876.823176</v>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B31">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C31"/>
       <c s="17" r="D31">
-        <v>1948115.84895</v>
+        <v>1948941.40895</v>
       </c>
       <c s="17" r="E31">
-        <v>556170.309426</v>
+        <v>556317.577426</v>
       </c>
       <c s="17" r="F31">
         <v>3731.719591</v>
       </c>
       <c s="17" r="G31">
-        <v>173043.686837</v>
+        <v>173098.448837</v>
       </c>
       <c s="17" r="H31">
-        <v>348418.711733</v>
+        <v>348508.936733</v>
       </c>
       <c s="17" r="I31">
-        <v>58511.281217</v>
+        <v>59042.336217</v>
       </c>
       <c s="17" r="J31">
-        <v>808240.140146</v>
+        <v>808242.390146</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C32"/>
       <c s="13" t="inlineStr" r="D32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G32">
@@ -1949,156 +1949,156 @@
       </c>
       <c s="13" t="inlineStr" r="H32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="33" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B33">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C33"/>
       <c s="16" r="D33">
-        <v>670285.264372</v>
+        <v>670544.311439</v>
       </c>
       <c s="16" r="E33">
-        <v>212952.640575</v>
+        <v>213040.565575</v>
       </c>
       <c s="16" r="F33">
         <v>565.421317</v>
       </c>
       <c s="16" r="G33">
         <v>42239.900947</v>
       </c>
       <c s="16" r="H33">
-        <v>126224.765055</v>
+        <v>126290.712122</v>
       </c>
       <c s="16" r="I33">
-        <v>19104.673827</v>
+        <v>19209.848827</v>
       </c>
       <c s="16" r="J33">
         <v>269197.862651</v>
       </c>
     </row>
     <row r="34" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B34">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C34"/>
       <c s="16" r="D34">
-        <v>619016.873992</v>
+        <v>619556.373992</v>
       </c>
       <c s="16" r="E34">
         <v>194229.748916</v>
       </c>
       <c s="16" r="F34">
         <v>1106.0085</v>
       </c>
       <c s="16" r="G34">
-        <v>47844.497723</v>
+        <v>48223.497723</v>
       </c>
       <c s="16" r="H34">
-        <v>119650.269477</v>
+        <v>119662.519477</v>
       </c>
       <c s="16" r="I34">
-        <v>22210.76766</v>
+        <v>22359.01766</v>
       </c>
       <c s="16" r="J34">
         <v>233975.581716</v>
       </c>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B35">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C35"/>
       <c s="16" r="D35">
-        <v>765915.478875</v>
+        <v>766647.719441</v>
       </c>
       <c s="16" r="E35">
-        <v>298885.087316</v>
+        <v>298946.537316</v>
       </c>
       <c s="16" r="F35">
         <v>918.814</v>
       </c>
       <c s="16" r="G35">
-        <v>58295.141531</v>
+        <v>59011.681531</v>
       </c>
       <c s="16" r="H35">
-        <v>121856.39581</v>
+        <v>121861.39581</v>
       </c>
       <c s="16" r="I35">
         <v>26931.973228</v>
       </c>
       <c s="16" r="J35">
-        <v>259028.06699</v>
+        <v>258977.317556</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B36">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C36"/>
       <c s="17" r="D36">
-        <v>2055217.617239</v>
+        <v>2056748.404872</v>
       </c>
       <c s="17" r="E36">
-        <v>706067.476807</v>
+        <v>706216.851807</v>
       </c>
       <c s="17" r="F36">
         <v>2590.243817</v>
       </c>
       <c s="17" r="G36">
-        <v>148379.540201</v>
+        <v>149475.080201</v>
       </c>
       <c s="17" r="H36">
-        <v>367731.430342</v>
+        <v>367814.627409</v>
       </c>
       <c s="17" r="I36">
-        <v>68247.414715</v>
+        <v>68500.839715</v>
       </c>
       <c s="17" r="J36">
-        <v>762201.511357</v>
+        <v>762150.761923</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C37"/>
       <c s="13" t="inlineStr" r="D37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G37">
@@ -2108,225 +2108,253 @@
       </c>
       <c s="13" t="inlineStr" r="H37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="38" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B38">
         <is>
           <t xml:space="preserve">July / juillet 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C38"/>
       <c s="16" r="D38">
-        <v>528401.586837</v>
+        <v>528095.808147</v>
       </c>
       <c s="16" r="E38">
         <v>234028.705415</v>
       </c>
       <c s="16" r="F38">
         <v>280.823783</v>
       </c>
       <c s="16" r="G38">
-        <v>46383.939119</v>
+        <v>46759.164119</v>
       </c>
       <c s="16" r="H38">
-        <v>124476.111672</v>
+        <v>124507.111672</v>
       </c>
       <c s="16" r="I38">
-        <v>20965.909947</v>
+        <v>21021.659947</v>
       </c>
       <c s="16" r="J38">
-        <v>102266.096901</v>
-[...2 lines deleted...]
-    <row r="39" ht="18" customHeight="0">
+        <v>101498.343211</v>
+      </c>
+    </row>
+    <row r="39" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B39">
         <is>
-          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+          <t xml:space="preserve">August / août 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C39"/>
-      <c s="17" r="D39">
-[...18 lines deleted...]
-        <v>102266.096901</v>
+      <c s="16" r="D39">
+        <v>572955.381483</v>
+      </c>
+      <c s="16" r="E39">
+        <v>214058.34024</v>
+      </c>
+      <c s="16" r="F39">
+        <v>341.309637</v>
+      </c>
+      <c s="16" r="G39">
+        <v>41546.757722</v>
+      </c>
+      <c s="16" r="H39">
+        <v>123302.613271</v>
+      </c>
+      <c s="16" r="I39">
+        <v>18418.799073</v>
+      </c>
+      <c s="16" r="J39">
+        <v>175287.56154</v>
       </c>
     </row>
     <row r="40" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B40">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C40"/>
-      <c s="13" t="inlineStr" r="D40">
-[...32 lines deleted...]
-        </is>
+      <c s="17" r="D40">
+        <v>1101051.18963</v>
+      </c>
+      <c s="17" r="E40">
+        <v>448087.045655</v>
+      </c>
+      <c s="17" r="F40">
+        <v>622.13342</v>
+      </c>
+      <c s="17" r="G40">
+        <v>88305.921841</v>
+      </c>
+      <c s="17" r="H40">
+        <v>247809.724943</v>
+      </c>
+      <c s="17" r="I40">
+        <v>39440.45902</v>
+      </c>
+      <c s="17" r="J40">
+        <v>276785.904751</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B41">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="C41"/>
+      <c s="13" t="inlineStr" r="D41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="B42">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="C41"/>
-[...27 lines deleted...]
-      </c>
       <c s="14" t="str" r="C42"/>
-      <c s="13" t="inlineStr" r="D42">
-[...35 lines deleted...]
-    <row r="43" ht="0.05" customHeight="1"/>
+      <c s="17" r="D42">
+        <v>5106741.003452</v>
+      </c>
+      <c s="17" r="E42">
+        <v>1710621.474888</v>
+      </c>
+      <c s="17" r="F42">
+        <v>6944.096828</v>
+      </c>
+      <c s="17" r="G42">
+        <v>410879.450879</v>
+      </c>
+      <c s="17" r="H42">
+        <v>964133.289085</v>
+      </c>
+      <c s="17" r="I42">
+        <v>166983.634952</v>
+      </c>
+      <c s="17" r="J42">
+        <v>1847179.05682</v>
+      </c>
+    </row>
+    <row r="43" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="B43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="C43"/>
+      <c s="13" t="inlineStr" r="D43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
     <row r="44" ht="21.85" customHeight="1"/>
     <row r="45" ht="18" customHeight="0">
       <c s="18" t="inlineStr" r="B45">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="46" ht="8.95" customHeight="1"/>
+    <row r="46" ht="9" customHeight="1"/>
     <row r="47" ht="252.75" customHeight="1">
       <c s="19" t="inlineStr" r="B47">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
@@ -2397,50 +2425,51 @@
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B42:C42"/>
+    <mergeCell ref="B43:C43"/>
     <mergeCell ref="B47:K47"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B47" r:id="rId9"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
@@ -4528,170 +4557,170 @@
       </c>
       <c s="16" r="G39">
         <v>4323.971989</v>
       </c>
       <c s="16" r="H39">
         <v>217.956677</v>
       </c>
       <c s="16" r="I39">
         <v>136.187917</v>
       </c>
       <c s="13" t="str" r="J39"/>
       <c s="16" r="L39">
         <v>5281.481919</v>
       </c>
       <c s="14" t="str" r="M39"/>
       <c s="16" r="N39">
         <v>633.8917</v>
       </c>
       <c s="16" r="O39">
         <v>1198.693</v>
       </c>
       <c s="16" r="P39">
         <v>237.2085</v>
       </c>
       <c s="16" r="Q39">
-        <v>2256.19947</v>
+        <v>2263.79947</v>
       </c>
       <c s="16" r="R39">
         <v>201.948175</v>
       </c>
       <c s="16" r="S39">
         <v>734.101074</v>
       </c>
       <c s="16" r="T39">
-        <v>19.44</v>
+        <v>11.84</v>
       </c>
     </row>
     <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
       <c s="16" r="C40">
         <v>7252.900959</v>
       </c>
       <c s="16" r="D40">
         <v>640.458578</v>
       </c>
       <c s="16" r="E40">
         <v>99</v>
       </c>
       <c s="16" r="F40">
         <v>46.369584</v>
       </c>
       <c s="16" r="G40">
         <v>5853.103698</v>
       </c>
       <c s="16" r="H40">
         <v>369.168257</v>
       </c>
       <c s="16" r="I40">
         <v>244.800842</v>
       </c>
       <c s="13" t="str" r="J40"/>
       <c s="16" r="L40">
-        <v>8637.144289</v>
+        <v>8645.778289</v>
       </c>
       <c s="14" t="str" r="M40"/>
       <c s="16" r="N40">
         <v>817.1918</v>
       </c>
       <c s="16" r="O40">
         <v>2054.9</v>
       </c>
       <c s="16" r="P40">
         <v>334.812</v>
       </c>
       <c s="16" r="Q40">
-        <v>4229.139</v>
+        <v>4239.139</v>
       </c>
       <c s="16" r="R40">
-        <v>243.73799</v>
+        <v>242.37199</v>
       </c>
       <c s="16" r="S40">
         <v>869.634499</v>
       </c>
       <c s="16" r="T40">
         <v>87.729</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
       <c s="17" r="C41">
         <v>18333.39375</v>
       </c>
       <c s="17" r="D41">
         <v>1303.479766</v>
       </c>
       <c s="17" r="E41">
         <v>680.16195</v>
       </c>
       <c s="17" r="F41">
         <v>498.708933</v>
       </c>
       <c s="17" r="G41">
         <v>14225.904392</v>
       </c>
       <c s="17" r="H41">
         <v>924.260414</v>
       </c>
       <c s="17" r="I41">
         <v>700.878295</v>
       </c>
       <c s="34" t="str" r="J41"/>
       <c s="17" r="L41">
-        <v>18118.9879</v>
+        <v>18127.6219</v>
       </c>
       <c s="26" t="str" r="M41"/>
       <c s="17" r="N41">
         <v>2007.16676</v>
       </c>
       <c s="17" r="O41">
         <v>3889.801</v>
       </c>
       <c s="17" r="P41">
         <v>783.55</v>
       </c>
       <c s="17" r="Q41">
-        <v>8519.438825</v>
+        <v>8537.038825</v>
       </c>
       <c s="17" r="R41">
-        <v>678.863483</v>
+        <v>677.497483</v>
       </c>
       <c s="17" r="S41">
         <v>2110.733832</v>
       </c>
       <c s="17" r="T41">
-        <v>129.434</v>
+        <v>121.834</v>
       </c>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
       <c s="13" t="inlineStr" r="C42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F42">
@@ -4790,345 +4819,405 @@
       <c s="13" t="str" r="J43"/>
       <c s="16" r="L43">
         <v>5589.410809</v>
       </c>
       <c s="14" t="str" r="M43"/>
       <c s="16" r="N43">
         <v>524.5831</v>
       </c>
       <c s="16" r="O43">
         <v>1398.2</v>
       </c>
       <c s="16" r="P43">
         <v>133.919</v>
       </c>
       <c s="16" r="Q43">
         <v>2745.422846</v>
       </c>
       <c s="16" r="R43">
         <v>227.945254</v>
       </c>
       <c s="16" r="S43">
         <v>559.340609</v>
       </c>
       <c s="13" t="str" r="T43"/>
     </row>
-    <row r="44" ht="18" customHeight="0">
+    <row r="44" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A44">
         <is>
-          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+          <t xml:space="preserve">August / août 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B44"/>
-      <c s="17" r="C44">
-[...41 lines deleted...]
-      <c s="34" t="str" r="T44"/>
+      <c s="16" r="C44">
+        <v>4735.498644</v>
+      </c>
+      <c s="16" r="D44">
+        <v>229.084547</v>
+      </c>
+      <c s="16" r="E44">
+        <v>4</v>
+      </c>
+      <c s="16" r="F44">
+        <v>184.69392</v>
+      </c>
+      <c s="16" r="G44">
+        <v>3660.235547</v>
+      </c>
+      <c s="16" r="H44">
+        <v>221.223579</v>
+      </c>
+      <c s="16" r="I44">
+        <v>436.261051</v>
+      </c>
+      <c s="13" t="str" r="J44"/>
+      <c s="16" r="L44">
+        <v>5760.802375</v>
+      </c>
+      <c s="14" t="str" r="M44"/>
+      <c s="16" r="N44">
+        <v>914.91345</v>
+      </c>
+      <c s="16" r="O44">
+        <v>809</v>
+      </c>
+      <c s="16" r="P44">
+        <v>144.137</v>
+      </c>
+      <c s="16" r="Q44">
+        <v>3041.2414</v>
+      </c>
+      <c s="16" r="R44">
+        <v>210.343025</v>
+      </c>
+      <c s="16" r="S44">
+        <v>623.7345</v>
+      </c>
+      <c s="16" r="T44">
+        <v>17.433</v>
+      </c>
     </row>
     <row r="45" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A45">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B45"/>
-      <c s="13" t="inlineStr" r="C45">
-[...78 lines deleted...]
-        </is>
+      <c s="17" r="C45">
+        <v>12309.941625</v>
+      </c>
+      <c s="17" r="D45">
+        <v>534.0815</v>
+      </c>
+      <c s="17" r="E45">
+        <v>4</v>
+      </c>
+      <c s="17" r="F45">
+        <v>263.89025</v>
+      </c>
+      <c s="17" r="G45">
+        <v>9892.603912</v>
+      </c>
+      <c s="17" r="H45">
+        <v>440.430565</v>
+      </c>
+      <c s="17" r="I45">
+        <v>1174.935398</v>
+      </c>
+      <c s="34" t="str" r="J45"/>
+      <c s="17" r="L45">
+        <v>11350.213184</v>
+      </c>
+      <c s="26" t="str" r="M45"/>
+      <c s="17" r="N45">
+        <v>1439.49655</v>
+      </c>
+      <c s="17" r="O45">
+        <v>2207.2</v>
+      </c>
+      <c s="17" r="P45">
+        <v>278.056</v>
+      </c>
+      <c s="17" r="Q45">
+        <v>5786.664246</v>
+      </c>
+      <c s="17" r="R45">
+        <v>438.288279</v>
+      </c>
+      <c s="17" r="S45">
+        <v>1183.075109</v>
+      </c>
+      <c s="17" r="T45">
+        <v>17.433</v>
       </c>
     </row>
     <row r="46" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A46">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B46"/>
-      <c s="17" r="C46">
-[...44 lines deleted...]
-        <v>157.876</v>
+      <c s="13" t="inlineStr" r="C46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M46"/>
+      <c s="13" t="inlineStr" r="N46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
     </row>
     <row r="47" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A47">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B47"/>
-      <c s="13" t="inlineStr" r="C47">
-[...83 lines deleted...]
-      <c s="27" t="inlineStr" r="A49">
+      <c s="17" r="C47">
+        <v>49671.504181</v>
+      </c>
+      <c s="17" r="D47">
+        <v>3449.596665</v>
+      </c>
+      <c s="17" r="E47">
+        <v>696.658514</v>
+      </c>
+      <c s="17" r="F47">
+        <v>1637.486628</v>
+      </c>
+      <c s="17" r="G47">
+        <v>38414.307032</v>
+      </c>
+      <c s="17" r="H47">
+        <v>2584.880985</v>
+      </c>
+      <c s="17" r="I47">
+        <v>2888.574357</v>
+      </c>
+      <c s="34" t="str" r="J47"/>
+      <c s="17" r="L47">
+        <v>45161.308778</v>
+      </c>
+      <c s="26" t="str" r="M47"/>
+      <c s="17" r="N47">
+        <v>5482.044894</v>
+      </c>
+      <c s="17" r="O47">
+        <v>9009.165</v>
+      </c>
+      <c s="17" r="P47">
+        <v>1820.33735</v>
+      </c>
+      <c s="17" r="Q47">
+        <v>22364.826471</v>
+      </c>
+      <c s="17" r="R47">
+        <v>1821.610768</v>
+      </c>
+      <c s="17" r="S47">
+        <v>4495.615295</v>
+      </c>
+      <c s="17" r="T47">
+        <v>167.709</v>
+      </c>
+    </row>
+    <row r="48" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="A48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B48"/>
+      <c s="13" t="inlineStr" r="C48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M48"/>
+      <c s="13" t="inlineStr" r="N48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="0.05" customHeight="1"/>
+    <row r="50" ht="23.05" customHeight="1"/>
+    <row r="51" ht="18" customHeight="0">
+      <c s="27" t="inlineStr" r="A51">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="50" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="19" t="inlineStr" r="A51">
+    <row r="52" ht="8.95" customHeight="1"/>
+    <row r="53" ht="252.75" customHeight="1">
+      <c s="19" t="inlineStr" r="A53">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -5150,51 +5239,51 @@
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Conditions d’utilisation du site Web | Organisme canadien de réglementation des investissements (ocri.ca)</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">).</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="52" ht="0.05" customHeight="1"/>
+    <row r="54" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
     <mergeCell ref="C3:R4"/>
     <mergeCell ref="C5:R5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:J9"/>
     <mergeCell ref="L9:T9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="L16:M16"/>
@@ -5238,54 +5327,56 @@
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="L43:M43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="L44:M44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="L46:M46"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="L47:M47"/>
-    <mergeCell ref="A51:L51"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="L48:M48"/>
+    <mergeCell ref="A53:L53"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A51" r:id="rId25"/>
+    <hyperlink ref="A53" r:id="rId25"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId23"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="17.82421875"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
@@ -6546,169 +6637,169 @@
       <c s="16" r="O26">
         <v>5</v>
       </c>
       <c s="16" r="P26">
         <v>3.946</v>
       </c>
       <c s="16" r="Q26">
         <v>178.856</v>
       </c>
       <c s="16" r="R26">
         <v>3.334994</v>
       </c>
       <c s="16" r="S26">
         <v>136.5903</v>
       </c>
       <c s="13" t="str" r="T26"/>
     </row>
     <row r="27" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B27"/>
       <c s="16" r="C27">
-        <v>52014.877892</v>
+        <v>52022.452892</v>
       </c>
       <c s="16" r="D27">
         <v>2363.963193</v>
       </c>
       <c s="16" r="E27">
         <v>1240.4475</v>
       </c>
       <c s="16" r="F27">
         <v>1275.722605</v>
       </c>
       <c s="16" r="G27">
-        <v>34703.727053</v>
+        <v>34711.302053</v>
       </c>
       <c s="16" r="H27">
         <v>1907.710992</v>
       </c>
       <c s="16" r="I27">
         <v>10492.281549</v>
       </c>
       <c s="16" r="J27">
         <v>31.025</v>
       </c>
       <c s="16" r="L27">
         <v>254.662471</v>
       </c>
       <c s="14" t="str" r="M27"/>
       <c s="16" r="N27">
         <v>90.756</v>
       </c>
       <c s="16" r="O27">
         <v>5</v>
       </c>
       <c s="16" r="P27">
         <v>0.267</v>
       </c>
       <c s="16" r="Q27">
         <v>119.935</v>
       </c>
       <c s="16" r="R27">
         <v>3.994471</v>
       </c>
       <c s="16" r="S27">
         <v>34.71</v>
       </c>
       <c s="13" t="str" r="T27"/>
     </row>
     <row r="28" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="16" r="C28">
-        <v>64071.658073</v>
+        <v>64085.364573</v>
       </c>
       <c s="16" r="D28">
         <v>2589.239512</v>
       </c>
       <c s="16" r="E28">
         <v>1453.4115</v>
       </c>
       <c s="16" r="F28">
-        <v>1150.098575</v>
+        <v>1150.100075</v>
       </c>
       <c s="16" r="G28">
-        <v>42456.566169</v>
+        <v>42470.271169</v>
       </c>
       <c s="16" r="H28">
         <v>2795.651415</v>
       </c>
       <c s="16" r="I28">
         <v>13613.662902</v>
       </c>
       <c s="16" r="J28">
         <v>13.028</v>
       </c>
       <c s="16" r="L28">
         <v>216.4249</v>
       </c>
       <c s="14" t="str" r="M28"/>
       <c s="13" t="str" r="N28"/>
       <c s="13" t="str" r="O28"/>
       <c s="16" r="P28">
         <v>5.1085</v>
       </c>
       <c s="16" r="Q28">
         <v>16.236</v>
       </c>
       <c s="16" r="R28">
         <v>10.7044</v>
       </c>
       <c s="16" r="S28">
         <v>184.376</v>
       </c>
       <c s="13" t="str" r="T28"/>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
       <c s="17" r="C29">
-        <v>183428.525751</v>
+        <v>183449.807251</v>
       </c>
       <c s="17" r="D29">
         <v>8362.762323</v>
       </c>
       <c s="17" r="E29">
         <v>4292.051</v>
       </c>
       <c s="17" r="F29">
-        <v>4523.911467</v>
+        <v>4523.912967</v>
       </c>
       <c s="17" r="G29">
-        <v>118345.352915</v>
+        <v>118366.632915</v>
       </c>
       <c s="17" r="H29">
         <v>6963.929561</v>
       </c>
       <c s="17" r="I29">
         <v>40840.179485</v>
       </c>
       <c s="17" r="J29">
         <v>100.339</v>
       </c>
       <c s="17" r="L29">
         <v>820.184165</v>
       </c>
       <c s="26" t="str" r="M29"/>
       <c s="17" r="N29">
         <v>112.1255</v>
       </c>
       <c s="17" r="O29">
         <v>10</v>
       </c>
       <c s="17" r="P29">
         <v>9.3215</v>
       </c>
       <c s="17" r="Q29">
         <v>315.027</v>
@@ -6796,63 +6887,63 @@
       </c>
       <c s="13" t="inlineStr" r="R30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="17" r="C31">
-        <v>742582.326829</v>
+        <v>742603.608329</v>
       </c>
       <c s="17" r="D31">
         <v>33195.032713</v>
       </c>
       <c s="17" r="E31">
         <v>18625.84272</v>
       </c>
       <c s="17" r="F31">
-        <v>16015.609565</v>
+        <v>16015.611065</v>
       </c>
       <c s="17" r="G31">
-        <v>499135.221891</v>
+        <v>499156.501891</v>
       </c>
       <c s="17" r="H31">
         <v>31184.144546</v>
       </c>
       <c s="17" r="I31">
         <v>144293.187394</v>
       </c>
       <c s="17" r="J31">
         <v>133.288</v>
       </c>
       <c s="17" r="L31">
         <v>6187.041484</v>
       </c>
       <c s="26" t="str" r="M31"/>
       <c s="17" r="N31">
         <v>393.197841</v>
       </c>
       <c s="17" r="O31">
         <v>55</v>
       </c>
       <c s="17" r="P31">
         <v>232.374608</v>
       </c>
       <c s="17" r="Q31">
         <v>2716.952582</v>
@@ -6940,229 +7031,229 @@
       </c>
       <c s="13" t="inlineStr" r="R32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="33" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="16" r="C33">
-        <v>65120.786651</v>
+        <v>65172.969151</v>
       </c>
       <c s="16" r="D33">
         <v>3546.730833</v>
       </c>
       <c s="16" r="E33">
         <v>2062.5045</v>
       </c>
       <c s="16" r="F33">
         <v>1543.651435</v>
       </c>
       <c s="16" r="G33">
-        <v>42371.236025</v>
+        <v>42423.416025</v>
       </c>
       <c s="16" r="H33">
         <v>2580.446216</v>
       </c>
       <c s="16" r="I33">
         <v>13015.917642</v>
       </c>
       <c s="16" r="J33">
-        <v>0.3</v>
+        <v>0.3025</v>
       </c>
       <c s="16" r="L33">
         <v>173.0481</v>
       </c>
       <c s="14" t="str" r="M33"/>
       <c s="16" r="N33">
         <v>35.01</v>
       </c>
       <c s="13" t="str" r="O33"/>
       <c s="16" r="P33">
         <v>35</v>
       </c>
       <c s="16" r="Q33">
         <v>40.311</v>
       </c>
       <c s="16" r="R33">
         <v>2.5751</v>
       </c>
       <c s="16" r="S33">
         <v>60.152</v>
       </c>
       <c s="13" t="str" r="T33"/>
     </row>
     <row r="34" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
-        <v>58950.867014</v>
+        <v>59024.173014</v>
       </c>
       <c s="16" r="D34">
         <v>3099.810991</v>
       </c>
       <c s="16" r="E34">
         <v>1306.2675</v>
       </c>
       <c s="16" r="F34">
         <v>1592.937203</v>
       </c>
       <c s="16" r="G34">
-        <v>38968.342756</v>
+        <v>39041.647756</v>
       </c>
       <c s="16" r="H34">
         <v>2263.579948</v>
       </c>
       <c s="16" r="I34">
         <v>11718.928616</v>
       </c>
       <c s="16" r="J34">
-        <v>1</v>
+        <v>1.001</v>
       </c>
       <c s="16" r="L34">
         <v>76.2518</v>
       </c>
       <c s="14" t="str" r="M34"/>
       <c s="16" r="N34">
         <v>0.005</v>
       </c>
       <c s="13" t="str" r="O34"/>
       <c s="16" r="P34">
         <v>0.005</v>
       </c>
       <c s="13" t="str" r="Q34"/>
       <c s="16" r="R34">
         <v>1.6188</v>
       </c>
       <c s="16" r="S34">
         <v>74.623</v>
       </c>
       <c s="13" t="str" r="T34"/>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>68529.786025</v>
+        <v>68532.207675</v>
       </c>
       <c s="16" r="D35">
-        <v>3332.535295</v>
+        <v>3332.284295</v>
       </c>
       <c s="16" r="E35">
         <v>1318.019</v>
       </c>
       <c s="16" r="F35">
-        <v>1311.703093</v>
+        <v>1311.703743</v>
       </c>
       <c s="16" r="G35">
-        <v>47624.293668</v>
+        <v>47626.965668</v>
       </c>
       <c s="16" r="H35">
         <v>3216.601741</v>
       </c>
       <c s="16" r="I35">
         <v>11723.823228</v>
       </c>
       <c s="16" r="J35">
         <v>2.81</v>
       </c>
       <c s="16" r="L35">
         <v>479.889</v>
       </c>
       <c s="14" t="str" r="M35"/>
       <c s="16" r="N35">
         <v>103.455</v>
       </c>
       <c s="13" t="str" r="O35"/>
       <c s="16" r="P35">
         <v>100.625</v>
       </c>
       <c s="16" r="Q35">
         <v>9.65</v>
       </c>
       <c s="16" r="R35">
         <v>10.175</v>
       </c>
       <c s="16" r="S35">
         <v>255.984</v>
       </c>
       <c s="13" t="str" r="T35"/>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="17" r="C36">
-        <v>192601.43969</v>
+        <v>192729.34984</v>
       </c>
       <c s="17" r="D36">
-        <v>9979.077119</v>
+        <v>9978.826119</v>
       </c>
       <c s="17" r="E36">
         <v>4686.791</v>
       </c>
       <c s="17" r="F36">
-        <v>4448.291731</v>
+        <v>4448.292381</v>
       </c>
       <c s="17" r="G36">
-        <v>128963.872449</v>
+        <v>129092.029449</v>
       </c>
       <c s="17" r="H36">
         <v>8060.627905</v>
       </c>
       <c s="17" r="I36">
         <v>36458.669486</v>
       </c>
       <c s="17" r="J36">
-        <v>4.11</v>
+        <v>4.1135</v>
       </c>
       <c s="17" r="L36">
         <v>729.1889</v>
       </c>
       <c s="26" t="str" r="M36"/>
       <c s="17" r="N36">
         <v>138.47</v>
       </c>
       <c s="34" t="str" r="O36"/>
       <c s="17" r="P36">
         <v>135.63</v>
       </c>
       <c s="17" r="Q36">
         <v>49.961</v>
       </c>
       <c s="17" r="R36">
         <v>14.3689</v>
       </c>
       <c s="17" r="S36">
         <v>390.759</v>
       </c>
       <c s="34" t="str" r="T36"/>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
@@ -7239,229 +7330,229 @@
       </c>
       <c s="13" t="inlineStr" r="R37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="38" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="16" r="C38">
-        <v>72174.95526</v>
+        <v>72220.05626</v>
       </c>
       <c s="16" r="D38">
         <v>3198.763288</v>
       </c>
       <c s="16" r="E38">
         <v>1600.3565</v>
       </c>
       <c s="16" r="F38">
-        <v>3160.709341</v>
+        <v>3162.210341</v>
       </c>
       <c s="16" r="G38">
-        <v>45524.897097</v>
+        <v>45568.497097</v>
       </c>
       <c s="16" r="H38">
         <v>2784.777349</v>
       </c>
       <c s="16" r="I38">
         <v>15905.151685</v>
       </c>
       <c s="16" r="J38">
         <v>0.3</v>
       </c>
       <c s="16" r="L38">
         <v>2721.4548</v>
       </c>
       <c s="14" t="str" r="M38"/>
       <c s="16" r="N38">
         <v>0.555</v>
       </c>
       <c s="13" t="str" r="O38"/>
       <c s="16" r="P38">
         <v>0.63</v>
       </c>
       <c s="16" r="Q38">
         <v>0.217</v>
       </c>
       <c s="16" r="R38">
         <v>3.7488</v>
       </c>
       <c s="16" r="S38">
         <v>2716.304</v>
       </c>
       <c s="13" t="str" r="T38"/>
     </row>
     <row r="39" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
       <c s="16" r="C39">
-        <v>64199.148752</v>
+        <v>64214.473752</v>
       </c>
       <c s="16" r="D39">
         <v>2860.654288</v>
       </c>
       <c s="16" r="E39">
         <v>1772.91</v>
       </c>
       <c s="16" r="F39">
         <v>1314.804816</v>
       </c>
       <c s="16" r="G39">
-        <v>44022.089198</v>
+        <v>44037.414198</v>
       </c>
       <c s="16" r="H39">
         <v>2882.617927</v>
       </c>
       <c s="16" r="I39">
         <v>11346.072523</v>
       </c>
       <c s="13" t="str" r="J39"/>
       <c s="16" r="L39">
         <v>137.8345</v>
       </c>
       <c s="14" t="str" r="M39"/>
       <c s="16" r="N39">
         <v>1.1415</v>
       </c>
       <c s="13" t="str" r="O39"/>
       <c s="16" r="P39">
         <v>0.3215</v>
       </c>
       <c s="16" r="Q39">
         <v>0.197</v>
       </c>
       <c s="16" r="R39">
         <v>3.003</v>
       </c>
       <c s="16" r="S39">
         <v>133.1715</v>
       </c>
       <c s="13" t="str" r="T39"/>
     </row>
     <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
       <c s="16" r="C40">
-        <v>83386.782187</v>
+        <v>83411.117187</v>
       </c>
       <c s="16" r="D40">
-        <v>3570.781542</v>
+        <v>3564.781542</v>
       </c>
       <c s="16" r="E40">
         <v>1223.6175</v>
       </c>
       <c s="16" r="F40">
         <v>2090.926447</v>
       </c>
       <c s="16" r="G40">
-        <v>57512.234603</v>
+        <v>57551.031603</v>
       </c>
       <c s="16" r="H40">
-        <v>2638.622155</v>
+        <v>2637.457155</v>
       </c>
       <c s="16" r="I40">
         <v>16342.30294</v>
       </c>
       <c s="16" r="J40">
-        <v>8.297</v>
+        <v>1</v>
       </c>
       <c s="16" r="L40">
         <v>531.680996</v>
       </c>
       <c s="14" t="str" r="M40"/>
       <c s="16" r="N40">
         <v>0.269996</v>
       </c>
       <c s="13" t="str" r="O40"/>
       <c s="16" r="P40">
         <v>70.003</v>
       </c>
       <c s="16" r="Q40">
         <v>48.79</v>
       </c>
       <c s="16" r="R40">
         <v>9.7095</v>
       </c>
       <c s="16" r="S40">
         <v>402.9085</v>
       </c>
       <c s="13" t="str" r="T40"/>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
       <c s="17" r="C41">
-        <v>219760.886199</v>
+        <v>219845.647199</v>
       </c>
       <c s="17" r="D41">
-        <v>9630.199118</v>
+        <v>9624.199118</v>
       </c>
       <c s="17" r="E41">
         <v>4596.884</v>
       </c>
       <c s="17" r="F41">
-        <v>6566.440604</v>
+        <v>6567.941604</v>
       </c>
       <c s="17" r="G41">
-        <v>147059.220898</v>
+        <v>147156.942898</v>
       </c>
       <c s="17" r="H41">
-        <v>8306.017431</v>
+        <v>8304.852431</v>
       </c>
       <c s="17" r="I41">
         <v>43593.527148</v>
       </c>
       <c s="17" r="J41">
-        <v>8.597</v>
+        <v>1.3</v>
       </c>
       <c s="17" r="L41">
         <v>3390.970296</v>
       </c>
       <c s="26" t="str" r="M41"/>
       <c s="17" r="N41">
         <v>1.966496</v>
       </c>
       <c s="34" t="str" r="O41"/>
       <c s="17" r="P41">
         <v>70.9545</v>
       </c>
       <c s="17" r="Q41">
         <v>49.204</v>
       </c>
       <c s="17" r="R41">
         <v>16.4613</v>
       </c>
       <c s="17" r="S41">
         <v>3252.384</v>
       </c>
       <c s="34" t="str" r="T41"/>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
@@ -7538,390 +7629,444 @@
       </c>
       <c s="13" t="inlineStr" r="R42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="43" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A43">
         <is>
           <t xml:space="preserve">July / juillet 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B43"/>
       <c s="16" r="C43">
-        <v>62510.731471</v>
+        <v>62506.483971</v>
       </c>
       <c s="16" r="D43">
-        <v>2463.349394</v>
+        <v>2461.880894</v>
       </c>
       <c s="16" r="E43">
         <v>775.492</v>
       </c>
       <c s="16" r="F43">
         <v>1670.908</v>
       </c>
       <c s="16" r="G43">
-        <v>38811.685903</v>
+        <v>38816.060903</v>
       </c>
       <c s="16" r="H43">
-        <v>2485.76288</v>
+        <v>2482.88388</v>
       </c>
       <c s="16" r="I43">
-        <v>16302.473294</v>
+        <v>16298.198294</v>
       </c>
       <c s="16" r="J43">
         <v>1.06</v>
       </c>
       <c s="16" r="L43">
-        <v>1416.9586</v>
+        <v>1416.8986</v>
       </c>
       <c s="14" t="str" r="M43"/>
       <c s="16" r="N43">
-        <v>110.7604</v>
+        <v>110.7304</v>
       </c>
       <c s="13" t="str" r="O43"/>
       <c s="16" r="P43">
         <v>110.4455</v>
       </c>
       <c s="16" r="Q43">
         <v>687.04</v>
       </c>
       <c s="16" r="R43">
-        <v>6.7547</v>
+        <v>6.7247</v>
       </c>
       <c s="16" r="S43">
         <v>501.958</v>
       </c>
       <c s="13" t="str" r="T43"/>
     </row>
-    <row r="44" ht="18" customHeight="0">
+    <row r="44" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A44">
         <is>
-          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+          <t xml:space="preserve">August / août 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B44"/>
-      <c s="17" r="C44">
-[...43 lines deleted...]
-      <c s="34" t="str" r="T44"/>
+      <c s="16" r="C44">
+        <v>60776.519115</v>
+      </c>
+      <c s="16" r="D44">
+        <v>2842.461939</v>
+      </c>
+      <c s="16" r="E44">
+        <v>690.784</v>
+      </c>
+      <c s="16" r="F44">
+        <v>1368.56522</v>
+      </c>
+      <c s="16" r="G44">
+        <v>41370.449887</v>
+      </c>
+      <c s="16" r="H44">
+        <v>2916.694161</v>
+      </c>
+      <c s="16" r="I44">
+        <v>11534.563908</v>
+      </c>
+      <c s="16" r="J44">
+        <v>53</v>
+      </c>
+      <c s="16" r="L44">
+        <v>267.6303</v>
+      </c>
+      <c s="14" t="str" r="M44"/>
+      <c s="16" r="N44">
+        <v>0.4555</v>
+      </c>
+      <c s="13" t="str" r="O44"/>
+      <c s="16" r="P44">
+        <v>0.0625</v>
+      </c>
+      <c s="16" r="Q44">
+        <v>162.965</v>
+      </c>
+      <c s="16" r="R44">
+        <v>6.2378</v>
+      </c>
+      <c s="16" r="S44">
+        <v>97.9095</v>
+      </c>
+      <c s="13" t="str" r="T44"/>
     </row>
     <row r="45" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A45">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B45"/>
-      <c s="13" t="inlineStr" r="C45">
-[...79 lines deleted...]
-      </c>
+      <c s="17" r="C45">
+        <v>123283.003086</v>
+      </c>
+      <c s="17" r="D45">
+        <v>5304.342833</v>
+      </c>
+      <c s="17" r="E45">
+        <v>1466.276</v>
+      </c>
+      <c s="17" r="F45">
+        <v>3039.47322</v>
+      </c>
+      <c s="17" r="G45">
+        <v>80186.51079</v>
+      </c>
+      <c s="17" r="H45">
+        <v>5399.578041</v>
+      </c>
+      <c s="17" r="I45">
+        <v>27832.762202</v>
+      </c>
+      <c s="17" r="J45">
+        <v>54.06</v>
+      </c>
+      <c s="17" r="L45">
+        <v>1684.5289</v>
+      </c>
+      <c s="26" t="str" r="M45"/>
+      <c s="17" r="N45">
+        <v>111.1859</v>
+      </c>
+      <c s="34" t="str" r="O45"/>
+      <c s="17" r="P45">
+        <v>110.508</v>
+      </c>
+      <c s="17" r="Q45">
+        <v>850.005</v>
+      </c>
+      <c s="17" r="R45">
+        <v>12.9625</v>
+      </c>
+      <c s="17" r="S45">
+        <v>599.8675</v>
+      </c>
+      <c s="34" t="str" r="T45"/>
     </row>
     <row r="46" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A46">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B46"/>
-      <c s="17" r="C46">
-[...43 lines deleted...]
-      <c s="34" t="str" r="T46"/>
+      <c s="13" t="inlineStr" r="C46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M46"/>
+      <c s="13" t="inlineStr" r="N46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
     </row>
     <row r="47" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A47">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B47"/>
-      <c s="13" t="inlineStr" r="C47">
-[...83 lines deleted...]
-      <c s="27" t="inlineStr" r="A49">
+      <c s="17" r="C47">
+        <v>535858.000125</v>
+      </c>
+      <c s="17" r="D47">
+        <v>24907.36807</v>
+      </c>
+      <c s="17" r="E47">
+        <v>10749.951</v>
+      </c>
+      <c s="17" r="F47">
+        <v>14055.707205</v>
+      </c>
+      <c s="17" r="G47">
+        <v>356435.483137</v>
+      </c>
+      <c s="17" r="H47">
+        <v>21765.058377</v>
+      </c>
+      <c s="17" r="I47">
+        <v>107884.958836</v>
+      </c>
+      <c s="17" r="J47">
+        <v>59.4735</v>
+      </c>
+      <c s="17" r="L47">
+        <v>5804.688096</v>
+      </c>
+      <c s="26" t="str" r="M47"/>
+      <c s="17" r="N47">
+        <v>251.622396</v>
+      </c>
+      <c s="34" t="str" r="O47"/>
+      <c s="17" r="P47">
+        <v>317.0925</v>
+      </c>
+      <c s="17" r="Q47">
+        <v>949.17</v>
+      </c>
+      <c s="17" r="R47">
+        <v>43.7927</v>
+      </c>
+      <c s="17" r="S47">
+        <v>4243.0105</v>
+      </c>
+      <c s="34" t="str" r="T47"/>
+    </row>
+    <row r="48" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="A48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B48"/>
+      <c s="13" t="inlineStr" r="C48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M48"/>
+      <c s="13" t="inlineStr" r="N48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="0.05" customHeight="1"/>
+    <row r="50" ht="20.4" customHeight="1"/>
+    <row r="51" ht="18" customHeight="0">
+      <c s="27" t="inlineStr" r="A51">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="50" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="19" t="inlineStr" r="A51">
+    <row r="52" ht="8.95" customHeight="1"/>
+    <row r="53" ht="252.75" customHeight="1">
+      <c s="19" t="inlineStr" r="A53">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -7943,50 +8088,51 @@
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Conditions d’utilisation du site Web | Organisme canadien de réglementation des investissements (ocri.ca)</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">).</t>
           </r>
         </is>
       </c>
     </row>
+    <row r="54" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
     <mergeCell ref="C3:R4"/>
     <mergeCell ref="C5:R5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:J9"/>
     <mergeCell ref="L9:T9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="L16:M16"/>
@@ -8030,54 +8176,56 @@
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="L43:M43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="L44:M44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="L46:M46"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="L47:M47"/>
-    <mergeCell ref="A51:L51"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="L48:M48"/>
+    <mergeCell ref="A53:L53"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A51" r:id="rId29"/>
+    <hyperlink ref="A53" r:id="rId29"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId27"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="17.82421875"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
@@ -9826,125 +9974,125 @@
       <c s="16" r="O34">
         <v>14</v>
       </c>
       <c s="16" r="P34">
         <v>22.4745</v>
       </c>
       <c s="16" r="Q34">
         <v>334.076</v>
       </c>
       <c s="16" r="R34">
         <v>4.053</v>
       </c>
       <c s="16" r="S34">
         <v>1.975</v>
       </c>
       <c s="13" t="str" r="T34"/>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>20138.945154</v>
+        <v>20141.784193</v>
       </c>
       <c s="16" r="D35">
         <v>3382.098171</v>
       </c>
       <c s="13" t="str" r="E35"/>
       <c s="16" r="F35">
         <v>5185.64509</v>
       </c>
       <c s="16" r="G35">
         <v>10685.758625</v>
       </c>
       <c s="16" r="H35">
         <v>4</v>
       </c>
       <c s="16" r="I35">
         <v>847.104867</v>
       </c>
       <c s="16" r="J35">
-        <v>34.338401</v>
+        <v>37.17744</v>
       </c>
       <c s="16" r="L35">
         <v>713.915498</v>
       </c>
       <c s="14" t="str" r="M35"/>
       <c s="16" r="N35">
         <v>0.5145</v>
       </c>
       <c s="13" t="str" r="O35"/>
       <c s="16" r="P35">
         <v>0.013</v>
       </c>
       <c s="16" r="Q35">
         <v>558.070998</v>
       </c>
       <c s="16" r="R35">
         <v>0.12</v>
       </c>
       <c s="16" r="S35">
         <v>150.197</v>
       </c>
       <c s="16" r="T35">
         <v>5</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="17" r="C36">
-        <v>52678.846926</v>
+        <v>52681.685965</v>
       </c>
       <c s="17" r="D36">
         <v>7572.804268</v>
       </c>
       <c s="17" r="E36">
         <v>17</v>
       </c>
       <c s="17" r="F36">
         <v>13543.892262</v>
       </c>
       <c s="17" r="G36">
         <v>27611.171445</v>
       </c>
       <c s="17" r="H36">
         <v>610.536022</v>
       </c>
       <c s="17" r="I36">
         <v>2342.463113</v>
       </c>
       <c s="17" r="J36">
-        <v>980.979816</v>
+        <v>983.818855</v>
       </c>
       <c s="17" r="L36">
         <v>1724.718766</v>
       </c>
       <c s="26" t="str" r="M36"/>
       <c s="17" r="N36">
         <v>26.9625</v>
       </c>
       <c s="17" r="O36">
         <v>16</v>
       </c>
       <c s="17" r="P36">
         <v>31.3</v>
       </c>
       <c s="17" r="Q36">
         <v>1425.644266</v>
       </c>
       <c s="17" r="R36">
         <v>4.519</v>
       </c>
       <c s="17" r="S36">
         <v>215.293</v>
       </c>
       <c s="17" r="T36">
         <v>5</v>
@@ -10078,190 +10226,190 @@
       <c s="16" r="O38">
         <v>10</v>
       </c>
       <c s="16" r="P38">
         <v>39.262</v>
       </c>
       <c s="16" r="Q38">
         <v>289.836</v>
       </c>
       <c s="16" r="R38">
         <v>23.9265</v>
       </c>
       <c s="16" r="S38">
         <v>89.0935</v>
       </c>
       <c s="13" t="str" r="T38"/>
     </row>
     <row r="39" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
       <c s="16" r="C39">
-        <v>9643.628605</v>
+        <v>9671.11997</v>
       </c>
       <c s="16" r="D39">
-        <v>1168.843888</v>
+        <v>1196.335253</v>
       </c>
       <c s="13" t="str" r="E39"/>
       <c s="16" r="F39">
         <v>2356.447707</v>
       </c>
       <c s="16" r="G39">
         <v>5930.568198</v>
       </c>
       <c s="13" t="str" r="H39"/>
       <c s="16" r="I39">
         <v>26.410718</v>
       </c>
       <c s="16" r="J39">
         <v>161.358094</v>
       </c>
       <c s="16" r="L39">
-        <v>196.46</v>
+        <v>196.392</v>
       </c>
       <c s="14" t="str" r="M39"/>
       <c s="16" r="N39">
         <v>2.968</v>
       </c>
       <c s="13" t="str" r="O39"/>
       <c s="16" r="P39">
         <v>4.825</v>
       </c>
       <c s="16" r="Q39">
-        <v>179.141</v>
+        <v>179.073</v>
       </c>
       <c s="16" r="R39">
         <v>0.333</v>
       </c>
       <c s="16" r="S39">
         <v>9.193</v>
       </c>
       <c s="13" t="str" r="T39"/>
     </row>
     <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
       <c s="16" r="C40">
-        <v>21636.043397</v>
+        <v>21744.214518</v>
       </c>
       <c s="16" r="D40">
-        <v>3663.920848</v>
+        <v>3772.091969</v>
       </c>
       <c s="13" t="str" r="E40"/>
       <c s="16" r="F40">
         <v>5671.664188</v>
       </c>
       <c s="16" r="G40">
         <v>11236.589771</v>
       </c>
       <c s="16" r="H40">
         <v>437.863435</v>
       </c>
       <c s="16" r="I40">
         <v>606.877728</v>
       </c>
       <c s="16" r="J40">
         <v>19.127427</v>
       </c>
       <c s="16" r="L40">
-        <v>1152.786048</v>
+        <v>1155.911048</v>
       </c>
       <c s="14" t="str" r="M40"/>
       <c s="16" r="N40">
         <v>57.335348</v>
       </c>
       <c s="16" r="O40">
         <v>10</v>
       </c>
       <c s="16" r="P40">
         <v>25.5805</v>
       </c>
       <c s="16" r="Q40">
-        <v>960.396</v>
+        <v>963.521</v>
       </c>
       <c s="16" r="R40">
         <v>0.3552</v>
       </c>
       <c s="16" r="S40">
         <v>99.119</v>
       </c>
       <c s="13" t="str" r="T40"/>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
       <c s="17" r="C41">
-        <v>43679.09069</v>
+        <v>43814.753176</v>
       </c>
       <c s="17" r="D41">
-        <v>6734.736742</v>
+        <v>6870.399228</v>
       </c>
       <c s="17" r="E41">
         <v>20</v>
       </c>
       <c s="17" r="F41">
         <v>10692.471066</v>
       </c>
       <c s="17" r="G41">
         <v>24201.947052</v>
       </c>
       <c s="17" r="H41">
         <v>437.863435</v>
       </c>
       <c s="17" r="I41">
         <v>1411.417237</v>
       </c>
       <c s="17" r="J41">
         <v>180.655158</v>
       </c>
       <c s="17" r="L41">
-        <v>1892.416548</v>
+        <v>1895.473548</v>
       </c>
       <c s="26" t="str" r="M41"/>
       <c s="17" r="N41">
         <v>151.355848</v>
       </c>
       <c s="17" r="O41">
         <v>20</v>
       </c>
       <c s="17" r="P41">
         <v>69.6675</v>
       </c>
       <c s="17" r="Q41">
-        <v>1429.373</v>
+        <v>1432.43</v>
       </c>
       <c s="17" r="R41">
         <v>24.6147</v>
       </c>
       <c s="17" r="S41">
         <v>197.4055</v>
       </c>
       <c s="34" t="str" r="T41"/>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
       <c s="13" t="inlineStr" r="C42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D42">
         <is>
           <t xml:space="preserve"/>
         </is>
@@ -10324,390 +10472,450 @@
       </c>
       <c s="13" t="inlineStr" r="R42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="43" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A43">
         <is>
           <t xml:space="preserve">July / juillet 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B43"/>
       <c s="16" r="C43">
-        <v>11106.299443</v>
+        <v>11112.88566</v>
       </c>
       <c s="16" r="D43">
-        <v>2048.877569</v>
+        <v>2065.323702</v>
       </c>
       <c s="16" r="E43">
         <v>23.376648</v>
       </c>
       <c s="16" r="F43">
         <v>2426.934395</v>
       </c>
       <c s="16" r="G43">
-        <v>6503.393237</v>
+        <v>6493.533321</v>
       </c>
       <c s="13" t="str" r="H43"/>
       <c s="16" r="I43">
         <v>47.883325</v>
       </c>
       <c s="16" r="J43">
         <v>55.834269</v>
       </c>
       <c s="16" r="L43">
         <v>377.085137</v>
       </c>
       <c s="14" t="str" r="M43"/>
       <c s="16" r="N43">
         <v>8.0185</v>
       </c>
       <c s="13" t="str" r="O43"/>
       <c s="16" r="P43">
         <v>2.6705</v>
       </c>
       <c s="16" r="Q43">
         <v>347.126137</v>
       </c>
       <c s="16" r="R43">
         <v>0.042</v>
       </c>
       <c s="16" r="S43">
         <v>19.228</v>
       </c>
       <c s="13" t="str" r="T43"/>
     </row>
-    <row r="44" ht="18" customHeight="0">
+    <row r="44" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A44">
         <is>
-          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+          <t xml:space="preserve">August / août 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B44"/>
-      <c s="17" r="C44">
-[...41 lines deleted...]
-      <c s="34" t="str" r="T44"/>
+      <c s="16" r="C44">
+        <v>18036.437627</v>
+      </c>
+      <c s="16" r="D44">
+        <v>2447.455759</v>
+      </c>
+      <c s="16" r="E44">
+        <v>29.378248</v>
+      </c>
+      <c s="16" r="F44">
+        <v>3167.672504</v>
+      </c>
+      <c s="16" r="G44">
+        <v>11350.516886</v>
+      </c>
+      <c s="16" r="H44">
+        <v>9.538767</v>
+      </c>
+      <c s="16" r="I44">
+        <v>829.762583</v>
+      </c>
+      <c s="16" r="J44">
+        <v>202.11288</v>
+      </c>
+      <c s="16" r="L44">
+        <v>537.518</v>
+      </c>
+      <c s="14" t="str" r="M44"/>
+      <c s="16" r="N44">
+        <v>2.132</v>
+      </c>
+      <c s="16" r="O44">
+        <v>2</v>
+      </c>
+      <c s="16" r="P44">
+        <v>5.781</v>
+      </c>
+      <c s="16" r="Q44">
+        <v>465.889</v>
+      </c>
+      <c s="16" r="R44">
+        <v>3.982</v>
+      </c>
+      <c s="16" r="S44">
+        <v>57.734</v>
+      </c>
+      <c s="13" t="str" r="T44"/>
     </row>
     <row r="45" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A45">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B45"/>
-      <c s="13" t="inlineStr" r="C45">
-[...79 lines deleted...]
-      </c>
+      <c s="17" r="C45">
+        <v>29149.323287</v>
+      </c>
+      <c s="17" r="D45">
+        <v>4512.779461</v>
+      </c>
+      <c s="17" r="E45">
+        <v>52.754896</v>
+      </c>
+      <c s="17" r="F45">
+        <v>5594.606899</v>
+      </c>
+      <c s="17" r="G45">
+        <v>17844.050207</v>
+      </c>
+      <c s="17" r="H45">
+        <v>9.538767</v>
+      </c>
+      <c s="17" r="I45">
+        <v>877.645908</v>
+      </c>
+      <c s="17" r="J45">
+        <v>257.947149</v>
+      </c>
+      <c s="17" r="L45">
+        <v>914.603137</v>
+      </c>
+      <c s="26" t="str" r="M45"/>
+      <c s="17" r="N45">
+        <v>10.1505</v>
+      </c>
+      <c s="17" r="O45">
+        <v>2</v>
+      </c>
+      <c s="17" r="P45">
+        <v>8.4515</v>
+      </c>
+      <c s="17" r="Q45">
+        <v>813.015137</v>
+      </c>
+      <c s="17" r="R45">
+        <v>4.024</v>
+      </c>
+      <c s="17" r="S45">
+        <v>76.962</v>
+      </c>
+      <c s="34" t="str" r="T45"/>
     </row>
     <row r="46" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A46">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B46"/>
-      <c s="17" r="C46">
-[...46 lines deleted...]
-        <v>5</v>
+      <c s="13" t="inlineStr" r="C46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M46"/>
+      <c s="13" t="inlineStr" r="N46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
     </row>
     <row r="47" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A47">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B47"/>
-      <c s="13" t="inlineStr" r="C47">
-[...83 lines deleted...]
-      <c s="27" t="inlineStr" r="A49">
+      <c s="17" r="C47">
+        <v>125645.762428</v>
+      </c>
+      <c s="17" r="D47">
+        <v>18955.982957</v>
+      </c>
+      <c s="17" r="E47">
+        <v>89.754896</v>
+      </c>
+      <c s="17" r="F47">
+        <v>29830.970227</v>
+      </c>
+      <c s="17" r="G47">
+        <v>69657.168704</v>
+      </c>
+      <c s="17" r="H47">
+        <v>1057.938224</v>
+      </c>
+      <c s="17" r="I47">
+        <v>4631.526258</v>
+      </c>
+      <c s="17" r="J47">
+        <v>1422.421162</v>
+      </c>
+      <c s="17" r="L47">
+        <v>4534.795451</v>
+      </c>
+      <c s="26" t="str" r="M47"/>
+      <c s="17" r="N47">
+        <v>188.468848</v>
+      </c>
+      <c s="17" r="O47">
+        <v>38</v>
+      </c>
+      <c s="17" r="P47">
+        <v>109.419</v>
+      </c>
+      <c s="17" r="Q47">
+        <v>3671.089403</v>
+      </c>
+      <c s="17" r="R47">
+        <v>33.1577</v>
+      </c>
+      <c s="17" r="S47">
+        <v>489.6605</v>
+      </c>
+      <c s="17" r="T47">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="48" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="A48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B48"/>
+      <c s="13" t="inlineStr" r="C48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M48"/>
+      <c s="13" t="inlineStr" r="N48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="0.05" customHeight="1"/>
+    <row r="50" ht="20.4" customHeight="1"/>
+    <row r="51" ht="18" customHeight="0">
+      <c s="27" t="inlineStr" r="A51">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="50" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="19" t="inlineStr" r="A51">
+    <row r="52" ht="8.95" customHeight="1"/>
+    <row r="53" ht="252.75" customHeight="1">
+      <c s="19" t="inlineStr" r="A53">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -10816,54 +11024,56 @@
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="L43:M43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="L44:M44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="L46:M46"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="L47:M47"/>
-    <mergeCell ref="A51:L51"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="L48:M48"/>
+    <mergeCell ref="A53:L53"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A51" r:id="rId33"/>
+    <hyperlink ref="A53" r:id="rId33"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId31"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="13.7109375"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
@@ -13059,90 +13269,90 @@
       <c s="16" r="W23">
         <v>5270.611483</v>
       </c>
       <c s="13" t="str" r="X23"/>
       <c s="16" r="Y23">
         <v>2670.624</v>
       </c>
       <c s="16" r="Z23">
         <v>105647.516644</v>
       </c>
       <c s="16" r="AA23">
         <v>31024.522526</v>
       </c>
       <c s="16" r="AB23">
         <v>139342.66317</v>
       </c>
     </row>
     <row r="24" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="16" r="C24">
-        <v>6529960.97225</v>
+        <v>6529916.84625</v>
       </c>
       <c s="16" r="D24">
         <v>1402900.449935</v>
       </c>
       <c s="16" r="E24">
-        <v>1901039.757404</v>
+        <v>1900813.381404</v>
       </c>
       <c s="16" r="F24">
         <v>768886.559024</v>
       </c>
       <c s="16" r="G24">
         <v>204760.207451</v>
       </c>
       <c s="16" r="H24">
-        <v>4277586.973814</v>
+        <v>4277360.597814</v>
       </c>
       <c s="16" r="I24">
         <v>85169.283017</v>
       </c>
       <c s="16" r="J24">
         <v>376539.931505</v>
       </c>
       <c s="16" r="K24">
         <v>7230.266822</v>
       </c>
       <c s="16" r="L24">
         <v>468939.481344</v>
       </c>
       <c s="16" r="M24">
         <v>110628.432579</v>
       </c>
       <c s="16" r="N24">
         <v>535685.542234</v>
       </c>
       <c s="16" r="O24">
-        <v>896091.51151</v>
+        <v>896273.76151</v>
       </c>
       <c s="16" r="P24">
-        <v>1542405.486323</v>
+        <v>1542587.736323</v>
       </c>
       <c s="16" r="Q24">
         <v>19841.403268</v>
       </c>
       <c s="16" r="R24">
         <v>34722.049251</v>
       </c>
       <c s="16" r="S24">
         <v>3901.935684</v>
       </c>
       <c s="16" r="T24">
         <v>58465.388203</v>
       </c>
       <c s="16" r="U24">
         <v>3803.553</v>
       </c>
       <c s="16" r="V24">
         <v>70315.952822</v>
       </c>
       <c s="16" r="W24">
         <v>923.566483</v>
       </c>
       <c s="13" t="str" r="X24"/>
       <c s="16" r="Y24">
         <v>1129.758</v>
@@ -13227,90 +13437,90 @@
       <c s="16" r="W25">
         <v>3909.183</v>
       </c>
       <c s="13" t="str" r="X25"/>
       <c s="16" r="Y25">
         <v>600.7</v>
       </c>
       <c s="16" r="Z25">
         <v>69368.40129</v>
       </c>
       <c s="16" r="AA25">
         <v>26524.768934</v>
       </c>
       <c s="16" r="AB25">
         <v>96493.870224</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
       <c s="17" r="C26">
-        <v>21345100.542144</v>
+        <v>21345056.416144</v>
       </c>
       <c s="17" r="D26">
         <v>4460319.273733</v>
       </c>
       <c s="17" r="E26">
-        <v>6552164.865102</v>
+        <v>6551938.489102</v>
       </c>
       <c s="17" r="F26">
         <v>2310829.056066</v>
       </c>
       <c s="17" r="G26">
         <v>651150.469391</v>
       </c>
       <c s="17" r="H26">
-        <v>13974463.664292</v>
+        <v>13974237.288292</v>
       </c>
       <c s="17" r="I26">
         <v>295981.803828</v>
       </c>
       <c s="23" r="J26">
         <v>1169700.728969</v>
       </c>
       <c s="17" r="K26">
         <v>34406.975402</v>
       </c>
       <c s="17" r="L26">
         <v>1500089.508199</v>
       </c>
       <c s="17" r="M26">
         <v>387255.150152</v>
       </c>
       <c s="17" r="N26">
         <v>1802767.24291</v>
       </c>
       <c s="17" r="O26">
-        <v>2886839.091493</v>
+        <v>2887021.341493</v>
       </c>
       <c s="17" r="P26">
-        <v>5076861.484555</v>
+        <v>5077043.734555</v>
       </c>
       <c s="17" r="Q26">
         <v>76933.827632</v>
       </c>
       <c s="17" r="R26">
         <v>119607.80479</v>
       </c>
       <c s="17" r="S26">
         <v>16683.003484</v>
       </c>
       <c s="17" r="T26">
         <v>213224.635906</v>
       </c>
       <c s="17" r="U26">
         <v>10872.791868</v>
       </c>
       <c s="17" r="V26">
         <v>216119.994703</v>
       </c>
       <c s="17" r="W26">
         <v>10103.360966</v>
       </c>
       <c s="17" r="X26">
         <v>10.298</v>
       </c>
@@ -13451,90 +13661,90 @@
       </c>
       <c s="13" t="inlineStr" r="Z27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="17" r="C28">
-        <v>77356047.878604</v>
+        <v>77356003.752604</v>
       </c>
       <c s="17" r="D28">
         <v>16703969.373178</v>
       </c>
       <c s="17" r="E28">
-        <v>23426369.220229</v>
+        <v>23426142.844229</v>
       </c>
       <c s="17" r="F28">
         <v>7665572.453908</v>
       </c>
       <c s="17" r="G28">
         <v>2680856.426844</v>
       </c>
       <c s="17" r="H28">
-        <v>50476767.474159</v>
+        <v>50476541.098159</v>
       </c>
       <c s="17" r="I28">
         <v>1424951.648353</v>
       </c>
       <c s="17" r="J28">
         <v>4233233.678707</v>
       </c>
       <c s="17" r="K28">
         <v>163963.673745</v>
       </c>
       <c s="17" r="L28">
         <v>5822149.000805</v>
       </c>
       <c s="17" r="M28">
         <v>1592395.371797</v>
       </c>
       <c s="17" r="N28">
         <v>6305631.821329</v>
       </c>
       <c s="17" r="O28">
-        <v>10305310.272571</v>
+        <v>10305492.522571</v>
       </c>
       <c s="17" r="P28">
-        <v>18203337.465697</v>
+        <v>18203519.715697</v>
       </c>
       <c s="17" r="Q28">
         <v>207286.82139</v>
       </c>
       <c s="17" r="R28">
         <v>270236.727879</v>
       </c>
       <c s="17" r="S28">
         <v>52694.905308</v>
       </c>
       <c s="17" r="T28">
         <v>530218.454577</v>
       </c>
       <c s="17" r="U28">
         <v>42836.822036</v>
       </c>
       <c s="17" r="V28">
         <v>861121.819185</v>
       </c>
       <c s="17" r="W28">
         <v>18388.623604</v>
       </c>
       <c s="17" r="X28">
         <v>18989.602099</v>
       </c>
@@ -13759,276 +13969,276 @@
       <c s="16" r="W30">
         <v>1387.967</v>
       </c>
       <c s="13" t="str" r="X30"/>
       <c s="16" r="Y30">
         <v>699.90156</v>
       </c>
       <c s="16" r="Z30">
         <v>59624.38704</v>
       </c>
       <c s="16" r="AA30">
         <v>24314.52592</v>
       </c>
       <c s="16" r="AB30">
         <v>84638.81452</v>
       </c>
     </row>
     <row r="31" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="16" r="C31">
-        <v>6678014.486504</v>
+        <v>6677941.886504</v>
       </c>
       <c s="16" r="D31">
         <v>1325437.60589</v>
       </c>
       <c s="16" r="E31">
-        <v>2055625.290608</v>
+        <v>2055616.690608</v>
       </c>
       <c s="16" r="F31">
-        <v>681800.420061</v>
+        <v>681798.420061</v>
       </c>
       <c s="16" r="G31">
         <v>225473.655934</v>
       </c>
       <c s="16" r="H31">
-        <v>4288336.972493</v>
+        <v>4288326.372493</v>
       </c>
       <c s="16" r="I31">
         <v>88917.281385</v>
       </c>
       <c s="16" r="J31">
         <v>334544.000911</v>
       </c>
       <c s="16" r="K31">
         <v>39468.26614</v>
       </c>
       <c s="16" r="L31">
         <v>462929.548436</v>
       </c>
       <c s="16" r="M31">
         <v>126900.844602</v>
       </c>
       <c s="16" r="N31">
         <v>614868.410652</v>
       </c>
       <c s="16" r="O31">
-        <v>972277.012888</v>
+        <v>972215.012888</v>
       </c>
       <c s="16" r="P31">
-        <v>1714046.268142</v>
+        <v>1713984.268142</v>
       </c>
       <c s="16" r="Q31">
         <v>18401.788219</v>
       </c>
       <c s="16" r="R31">
         <v>31656.302006</v>
       </c>
       <c s="16" r="S31">
         <v>6100.835048</v>
       </c>
       <c s="16" r="T31">
         <v>56158.925273</v>
       </c>
       <c s="16" r="U31">
         <v>4642.076</v>
       </c>
       <c s="16" r="V31">
         <v>70978.627988</v>
       </c>
       <c s="16" r="W31">
         <v>3038.28312</v>
       </c>
       <c s="13" t="str" r="X31"/>
       <c s="16" r="Y31">
         <v>670</v>
       </c>
       <c s="16" r="Z31">
         <v>54408.432866</v>
       </c>
       <c s="16" r="AA31">
         <v>22804.352186</v>
       </c>
       <c s="16" r="AB31">
         <v>77882.785052</v>
       </c>
     </row>
     <row r="32" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="16" r="C32">
-        <v>7671988.897004</v>
+        <v>7671640.060504</v>
       </c>
       <c s="16" r="D32">
         <v>1497208.445468</v>
       </c>
       <c s="16" r="E32">
-        <v>2273576.255268</v>
+        <v>2273476.255268</v>
       </c>
       <c s="16" r="F32">
-        <v>828577.833004</v>
+        <v>828542.033004</v>
       </c>
       <c s="16" r="G32">
         <v>215229.548114</v>
       </c>
       <c s="16" r="H32">
-        <v>4814592.081854</v>
+        <v>4814456.281854</v>
       </c>
       <c s="16" r="I32">
         <v>110768.36369</v>
       </c>
       <c s="16" r="J32">
-        <v>472745.996943</v>
+        <v>472703.121943</v>
       </c>
       <c s="16" r="K32">
         <v>31944.200726</v>
       </c>
       <c s="16" r="L32">
-        <v>615458.561359</v>
+        <v>615415.686359</v>
       </c>
       <c s="16" r="M32">
-        <v>145348.210848</v>
+        <v>145348.010848</v>
       </c>
       <c s="16" r="N32">
-        <v>674630.082568</v>
+        <v>674530.132568</v>
       </c>
       <c s="16" r="O32">
-        <v>1162075.170827</v>
+        <v>1162020.170827</v>
       </c>
       <c s="16" r="P32">
-        <v>1982053.464243</v>
+        <v>1981898.314243</v>
       </c>
       <c s="16" r="Q32">
         <v>23413.154375</v>
       </c>
       <c s="16" r="R32">
-        <v>32490.204305</v>
+        <v>32481.954305</v>
       </c>
       <c s="16" r="S32">
         <v>11282.134148</v>
       </c>
       <c s="16" r="T32">
-        <v>67185.492828</v>
+        <v>67177.242828</v>
       </c>
       <c s="16" r="U32">
         <v>4715.8985</v>
       </c>
       <c s="16" r="V32">
-        <v>83103.765777</v>
+        <v>83097.004277</v>
       </c>
       <c s="16" r="W32">
         <v>1207.015</v>
       </c>
       <c s="13" t="str" r="X32"/>
       <c s="16" r="Y32">
         <v>885.02</v>
       </c>
       <c s="16" r="Z32">
         <v>76338.348133</v>
       </c>
       <c s="16" r="AA32">
         <v>26305.458408</v>
       </c>
       <c s="16" r="AB32">
         <v>103528.826541</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="17" r="C33">
-        <v>21523239.348439</v>
+        <v>21522817.911939</v>
       </c>
       <c s="17" r="D33">
         <v>4494747.6014</v>
       </c>
       <c s="17" r="E33">
-        <v>6545911.744185</v>
+        <v>6545803.144185</v>
       </c>
       <c s="17" r="F33">
-        <v>2134390.138038</v>
+        <v>2134352.338038</v>
       </c>
       <c s="17" r="G33">
         <v>643816.908282</v>
       </c>
       <c s="17" r="H33">
-        <v>13818866.391905</v>
+        <v>13818719.991905</v>
       </c>
       <c s="17" r="I33">
         <v>302939.56918</v>
       </c>
       <c s="23" r="J33">
-        <v>1170845.58578</v>
+        <v>1170802.71078</v>
       </c>
       <c s="17" r="K33">
         <v>89845.311084</v>
       </c>
       <c s="17" r="L33">
-        <v>1563630.466044</v>
+        <v>1563587.591044</v>
       </c>
       <c s="17" r="M33">
-        <v>391829.932686</v>
+        <v>391829.732686</v>
       </c>
       <c s="17" r="N33">
-        <v>1923458.313015</v>
+        <v>1923358.363015</v>
       </c>
       <c s="17" r="O33">
-        <v>3130512.987801</v>
+        <v>3130395.987801</v>
       </c>
       <c s="17" r="P33">
-        <v>5445801.233502</v>
+        <v>5445584.083502</v>
       </c>
       <c s="17" r="Q33">
         <v>59678.593734</v>
       </c>
       <c s="17" r="R33">
-        <v>100210.458752</v>
+        <v>100202.208752</v>
       </c>
       <c s="17" r="S33">
         <v>21663.542044</v>
       </c>
       <c s="17" r="T33">
-        <v>181552.59453</v>
+        <v>181544.34453</v>
       </c>
       <c s="17" r="U33">
         <v>12373.1315</v>
       </c>
       <c s="17" r="V33">
-        <v>229175.773336</v>
+        <v>229169.011836</v>
       </c>
       <c s="17" r="W33">
         <v>5633.26512</v>
       </c>
       <c s="17" r="X33">
         <v>156.066389</v>
       </c>
       <c s="17" r="Y33">
         <v>2254.92156</v>
       </c>
       <c s="17" r="Z33">
         <v>190371.168039</v>
       </c>
       <c s="17" r="AA33">
         <v>73424.336514</v>
       </c>
       <c s="17" r="AB33">
         <v>266050.426113</v>
       </c>
     </row>
     <row r="34" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve"/>
         </is>
@@ -14151,363 +14361,363 @@
       </c>
       <c s="13" t="inlineStr" r="Z34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>7053064.816833</v>
+        <v>7060150.711833</v>
       </c>
       <c s="16" r="D35">
         <v>1365861.852488</v>
       </c>
       <c s="16" r="E35">
         <v>2021339.780671</v>
       </c>
       <c s="16" r="F35">
         <v>764774.637534</v>
       </c>
       <c s="16" r="G35">
         <v>172260.474987</v>
       </c>
       <c s="16" r="H35">
         <v>4324236.74568</v>
       </c>
       <c s="16" r="I35">
         <v>114103.87951</v>
       </c>
       <c s="16" r="J35">
         <v>423653.856426</v>
       </c>
       <c s="16" r="K35">
         <v>7110.327012</v>
       </c>
       <c s="16" r="L35">
         <v>544868.062948</v>
       </c>
       <c s="16" r="M35">
         <v>130798.605868</v>
       </c>
       <c s="16" r="N35">
         <v>647047.183395</v>
       </c>
       <c s="16" r="O35">
-        <v>1139084.472276</v>
+        <v>1146170.367276</v>
       </c>
       <c s="16" r="P35">
-        <v>1916930.261539</v>
+        <v>1924016.156539</v>
       </c>
       <c s="16" r="Q35">
         <v>20687.434118</v>
       </c>
       <c s="16" r="R35">
         <v>38060.268578</v>
       </c>
       <c s="16" r="S35">
         <v>7371.522422</v>
       </c>
       <c s="16" r="T35">
         <v>66119.225118</v>
       </c>
       <c s="16" r="U35">
         <v>3707.888</v>
       </c>
       <c s="16" r="V35">
         <v>71618.592552</v>
       </c>
       <c s="16" r="W35">
         <v>1802.028</v>
       </c>
       <c s="13" t="str" r="X35"/>
       <c s="16" r="Y35">
         <v>1312.712</v>
       </c>
       <c s="16" r="Z35">
         <v>83692.611079</v>
       </c>
       <c s="16" r="AA35">
         <v>37643.3222</v>
       </c>
       <c s="16" r="AB35">
         <v>122648.645279</v>
       </c>
     </row>
     <row r="36" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="16" r="C36">
-        <v>6785533.846054</v>
+        <v>6783240.642054</v>
       </c>
       <c s="16" r="D36">
-        <v>1273603.526915</v>
+        <v>1273385.326915</v>
       </c>
       <c s="16" r="E36">
-        <v>1975262.508481</v>
+        <v>1975023.673481</v>
       </c>
       <c s="16" r="F36">
-        <v>799550.625245</v>
+        <v>799550.550245</v>
       </c>
       <c s="16" r="G36">
         <v>173679.660878</v>
       </c>
       <c s="16" r="H36">
-        <v>4222096.321519</v>
+        <v>4221639.211519</v>
       </c>
       <c s="16" r="I36">
         <v>118755.257422</v>
       </c>
       <c s="16" r="J36">
-        <v>373949.561831</v>
+        <v>373949.261831</v>
       </c>
       <c s="16" r="K36">
         <v>10393.007906</v>
       </c>
       <c s="16" r="L36">
-        <v>503097.827159</v>
+        <v>503097.527159</v>
       </c>
       <c s="16" r="M36">
-        <v>121198.564947</v>
+        <v>121117.914947</v>
       </c>
       <c s="16" r="N36">
-        <v>604353.121743</v>
+        <v>603507.121743</v>
       </c>
       <c s="16" r="O36">
-        <v>1068561.318492</v>
+        <v>1067925.674492</v>
       </c>
       <c s="16" r="P36">
-        <v>1794113.005182</v>
+        <v>1792550.711182</v>
       </c>
       <c s="16" r="Q36">
-        <v>21973.985309</v>
+        <v>21893.985309</v>
       </c>
       <c s="16" r="R36">
-        <v>40632.386181</v>
+        <v>40592.386181</v>
       </c>
       <c s="16" r="S36">
         <v>8548.812758</v>
       </c>
       <c s="16" r="T36">
-        <v>71155.184248</v>
+        <v>71035.184248</v>
       </c>
       <c s="16" r="U36">
         <v>5192.659</v>
       </c>
       <c s="16" r="V36">
         <v>75618.835416</v>
       </c>
       <c s="16" r="W36">
-        <v>1746.948</v>
+        <v>1593.448</v>
       </c>
       <c s="13" t="str" r="X36"/>
       <c s="16" r="Y36">
         <v>996.37</v>
       </c>
       <c s="16" r="Z36">
         <v>70003.158457</v>
       </c>
       <c s="16" r="AA36">
         <v>39933.611098</v>
       </c>
       <c s="16" r="AB36">
         <v>110933.139555</v>
       </c>
     </row>
     <row r="37" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="16" r="C37">
-        <v>7926699.599836</v>
+        <v>7919332.499336</v>
       </c>
       <c s="16" r="D37">
-        <v>1467575.00789</v>
+        <v>1467169.53189</v>
       </c>
       <c s="16" r="E37">
-        <v>2644218.900578</v>
+        <v>2641322.882078</v>
       </c>
       <c s="16" r="F37">
-        <v>628276.951978</v>
+        <v>628101.028978</v>
       </c>
       <c s="16" r="G37">
-        <v>195554.699992</v>
+        <v>195525.699992</v>
       </c>
       <c s="16" r="H37">
-        <v>4935625.560438</v>
+        <v>4932119.142938</v>
       </c>
       <c s="16" r="I37">
-        <v>123359.731127</v>
+        <v>123322.231127</v>
       </c>
       <c s="16" r="J37">
-        <v>339539.819429</v>
+        <v>339492.119429</v>
       </c>
       <c s="16" r="K37">
         <v>32810.434255</v>
       </c>
       <c s="16" r="L37">
-        <v>495709.984811</v>
+        <v>495624.784811</v>
       </c>
       <c s="16" r="M37">
-        <v>154386.376712</v>
+        <v>154063.276712</v>
       </c>
       <c s="16" r="N37">
-        <v>727108.257948</v>
+        <v>724902.829948</v>
       </c>
       <c s="16" r="O37">
-        <v>1344405.804627</v>
+        <v>1343238.849627</v>
       </c>
       <c s="16" r="P37">
-        <v>2225900.439287</v>
+        <v>2222204.956287</v>
       </c>
       <c s="16" r="Q37">
-        <v>23119.781154</v>
+        <v>23039.781154</v>
       </c>
       <c s="16" r="R37">
         <v>45839.243176</v>
       </c>
       <c s="16" r="S37">
         <v>8552.986758</v>
       </c>
       <c s="16" r="T37">
-        <v>77512.011088</v>
+        <v>77432.011088</v>
       </c>
       <c s="16" r="U37">
         <v>7117.173</v>
       </c>
       <c s="16" r="V37">
         <v>68926.073524</v>
       </c>
       <c s="16" r="W37">
         <v>2392.7475</v>
       </c>
       <c s="13" t="str" r="X37"/>
       <c s="16" r="Y37">
         <v>1438.124648</v>
       </c>
       <c s="16" r="Z37">
         <v>64321.393268</v>
       </c>
       <c s="16" r="AA37">
         <v>46598.907714</v>
       </c>
       <c s="16" r="AB37">
         <v>112358.42563</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="17" r="C38">
-        <v>21765298.262723</v>
+        <v>21762723.853223</v>
       </c>
       <c s="17" r="D38">
-        <v>4107040.387293</v>
+        <v>4106416.711293</v>
       </c>
       <c s="17" r="E38">
-        <v>6640821.18973</v>
+        <v>6637686.33623</v>
       </c>
       <c s="17" r="F38">
-        <v>2192602.214757</v>
+        <v>2192426.216757</v>
       </c>
       <c s="17" r="G38">
-        <v>541494.835857</v>
+        <v>541465.835857</v>
       </c>
       <c s="17" r="H38">
-        <v>13481958.627637</v>
+        <v>13477995.100137</v>
       </c>
       <c s="17" r="I38">
-        <v>356218.868059</v>
+        <v>356181.368059</v>
       </c>
       <c s="23" r="J38">
-        <v>1137143.237686</v>
+        <v>1137095.237686</v>
       </c>
       <c s="17" r="K38">
         <v>50313.769173</v>
       </c>
       <c s="17" r="L38">
-        <v>1543675.874918</v>
+        <v>1543590.374918</v>
       </c>
       <c s="17" r="M38">
-        <v>406383.547527</v>
+        <v>405979.797527</v>
       </c>
       <c s="17" r="N38">
-        <v>1978508.563086</v>
+        <v>1975457.135086</v>
       </c>
       <c s="17" r="O38">
-        <v>3552051.595395</v>
+        <v>3557334.891395</v>
       </c>
       <c s="17" r="P38">
-        <v>5936943.706008</v>
+        <v>5938771.824008</v>
       </c>
       <c s="17" r="Q38">
-        <v>65781.200581</v>
+        <v>65621.200581</v>
       </c>
       <c s="17" r="R38">
-        <v>124531.897935</v>
+        <v>124491.897935</v>
       </c>
       <c s="17" r="S38">
         <v>24473.321938</v>
       </c>
       <c s="17" r="T38">
-        <v>214786.420454</v>
+        <v>214586.420454</v>
       </c>
       <c s="17" r="U38">
         <v>16017.72</v>
       </c>
       <c s="17" r="V38">
         <v>216163.501492</v>
       </c>
       <c s="17" r="W38">
-        <v>5941.7235</v>
+        <v>5788.2235</v>
       </c>
       <c s="17" r="X38">
         <v>3870.47825</v>
       </c>
       <c s="17" r="Y38">
         <v>3747.206648</v>
       </c>
       <c s="17" r="Z38">
         <v>218017.162804</v>
       </c>
       <c s="17" r="AA38">
         <v>124175.841012</v>
       </c>
       <c s="17" r="AB38">
         <v>345940.210464</v>
       </c>
     </row>
     <row r="39" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
       <c s="13" t="inlineStr" r="C39">
@@ -14627,575 +14837,658 @@
       </c>
       <c s="13" t="inlineStr" r="Z39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve">July / juillet 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
       <c s="16" r="C40">
-        <v>7590243.478342</v>
+        <v>7593340.617842</v>
       </c>
       <c s="16" r="D40">
-        <v>1366245.676069</v>
+        <v>1366725.546069</v>
       </c>
       <c s="16" r="E40">
-        <v>2430647.055583</v>
+        <v>2433631.113583</v>
       </c>
       <c s="16" r="F40">
-        <v>695265.815111</v>
+        <v>695518.282111</v>
       </c>
       <c s="16" r="G40">
         <v>170831.686654</v>
       </c>
       <c s="16" r="H40">
-        <v>4662990.233417</v>
+        <v>4666706.628417</v>
       </c>
       <c s="16" r="I40">
-        <v>128220.002544</v>
+        <v>128126.437544</v>
       </c>
       <c s="16" r="J40">
-        <v>308702.92247</v>
+        <v>310215.38147</v>
       </c>
       <c s="16" r="K40">
         <v>38085.221255</v>
       </c>
       <c s="16" r="L40">
-        <v>475008.146269</v>
+        <v>476427.040269</v>
       </c>
       <c s="16" r="M40">
         <v>160921.26886</v>
       </c>
       <c s="16" r="N40">
-        <v>716503.745091</v>
+        <v>715453.152091</v>
       </c>
       <c s="16" r="O40">
-        <v>1292528.806108</v>
+        <v>1291621.063608</v>
       </c>
       <c s="16" r="P40">
-        <v>2169953.820059</v>
+        <v>2167995.484559</v>
       </c>
       <c s="16" r="Q40">
-        <v>21804.476338</v>
+        <v>21800.825338</v>
       </c>
       <c s="16" r="R40">
-        <v>52322.178014</v>
+        <v>52574.343014</v>
       </c>
       <c s="16" r="S40">
         <v>10596.094758</v>
       </c>
       <c s="16" r="T40">
-        <v>84722.74911</v>
+        <v>84971.26311</v>
       </c>
       <c s="16" r="U40">
         <v>6206.109</v>
       </c>
       <c s="16" r="V40">
         <v>69812.099341</v>
       </c>
       <c s="16" r="W40">
         <v>1635.223</v>
       </c>
       <c s="13" t="str" r="X40"/>
       <c s="16" r="Y40">
         <v>1310.372</v>
       </c>
       <c s="16" r="Z40">
-        <v>68510.669938</v>
+        <v>68183.941938</v>
       </c>
       <c s="16" r="AA40">
         <v>49454.583504</v>
       </c>
       <c s="16" r="AB40">
-        <v>119275.625442</v>
-[...2 lines deleted...]
-    <row r="41" ht="18" customHeight="0">
+        <v>118948.897442</v>
+      </c>
+    </row>
+    <row r="41" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
-          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+          <t xml:space="preserve">August / août 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
-      <c s="17" r="C41">
-[...75 lines deleted...]
-        <v>119275.625442</v>
+      <c s="16" r="C41">
+        <v>6852964.049429</v>
+      </c>
+      <c s="16" r="D41">
+        <v>1274749.112283</v>
+      </c>
+      <c s="16" r="E41">
+        <v>2142033.444261</v>
+      </c>
+      <c s="16" r="F41">
+        <v>658429.511931</v>
+      </c>
+      <c s="16" r="G41">
+        <v>164274.784237</v>
+      </c>
+      <c s="16" r="H41">
+        <v>4239486.852712</v>
+      </c>
+      <c s="16" r="I41">
+        <v>123193.779228</v>
+      </c>
+      <c s="16" r="J41">
+        <v>295493.676021</v>
+      </c>
+      <c s="16" r="K41">
+        <v>35241.865498</v>
+      </c>
+      <c s="16" r="L41">
+        <v>453929.320747</v>
+      </c>
+      <c s="16" r="M41">
+        <v>139935.476092</v>
+      </c>
+      <c s="16" r="N41">
+        <v>536648.561468</v>
+      </c>
+      <c s="16" r="O41">
+        <v>1181222.975704</v>
+      </c>
+      <c s="16" r="P41">
+        <v>1857807.013264</v>
+      </c>
+      <c s="16" r="Q41">
+        <v>21973.376126</v>
+      </c>
+      <c s="16" r="R41">
+        <v>58302.179177</v>
+      </c>
+      <c s="16" r="S41">
+        <v>7477.485758</v>
+      </c>
+      <c s="16" r="T41">
+        <v>87753.041061</v>
+      </c>
+      <c s="16" r="U41">
+        <v>8539.030834</v>
+      </c>
+      <c s="16" r="V41">
+        <v>68467.651446</v>
+      </c>
+      <c s="16" r="W41">
+        <v>2826.907</v>
+      </c>
+      <c s="13" t="str" r="X41"/>
+      <c s="16" r="Y41">
+        <v>1285.5895</v>
+      </c>
+      <c s="16" r="Z41">
+        <v>84298.34953</v>
+      </c>
+      <c s="16" r="AA41">
+        <v>47654.049428</v>
+      </c>
+      <c s="16" r="AB41">
+        <v>133237.988458</v>
       </c>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
-      <c s="13" t="inlineStr" r="C42">
-[...127 lines deleted...]
-        </is>
+      <c s="17" r="C42">
+        <v>14446304.667271</v>
+      </c>
+      <c s="17" r="D42">
+        <v>2641474.658352</v>
+      </c>
+      <c s="17" r="E42">
+        <v>4575664.557844</v>
+      </c>
+      <c s="17" r="F42">
+        <v>1353947.794042</v>
+      </c>
+      <c s="17" r="G42">
+        <v>335106.470891</v>
+      </c>
+      <c s="17" r="H42">
+        <v>8906193.481129</v>
+      </c>
+      <c s="17" r="I42">
+        <v>251320.216772</v>
+      </c>
+      <c s="23" r="J42">
+        <v>605709.057491</v>
+      </c>
+      <c s="17" r="K42">
+        <v>73327.086753</v>
+      </c>
+      <c s="17" r="L42">
+        <v>930356.361016</v>
+      </c>
+      <c s="17" r="M42">
+        <v>300856.744952</v>
+      </c>
+      <c s="17" r="N42">
+        <v>1252101.713559</v>
+      </c>
+      <c s="17" r="O42">
+        <v>2472844.039312</v>
+      </c>
+      <c s="17" r="P42">
+        <v>4025802.497823</v>
+      </c>
+      <c s="17" r="Q42">
+        <v>43774.201464</v>
+      </c>
+      <c s="17" r="R42">
+        <v>110876.522191</v>
+      </c>
+      <c s="17" r="S42">
+        <v>18073.580516</v>
+      </c>
+      <c s="17" r="T42">
+        <v>172724.304171</v>
+      </c>
+      <c s="17" r="U42">
+        <v>14745.139834</v>
+      </c>
+      <c s="17" r="V42">
+        <v>138279.750787</v>
+      </c>
+      <c s="17" r="W42">
+        <v>4462.13</v>
+      </c>
+      <c s="17" r="X42">
+        <v>1554.116611</v>
+      </c>
+      <c s="17" r="Y42">
+        <v>2595.9615</v>
+      </c>
+      <c s="17" r="Z42">
+        <v>152482.291468</v>
+      </c>
+      <c s="17" r="AA42">
+        <v>97108.632932</v>
+      </c>
+      <c s="17" r="AB42">
+        <v>252186.8859</v>
       </c>
     </row>
     <row r="43" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A43">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B43"/>
+      <c s="13" t="inlineStr" r="C43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="M43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="V43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="W43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="X43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Y43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Z43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AA43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AB43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A44">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B43"/>
-[...84 lines deleted...]
-      </c>
       <c s="14" t="str" r="B44"/>
-      <c s="13" t="inlineStr" r="C44">
-[...130 lines deleted...]
-    <row r="45" ht="0.05" customHeight="1"/>
+      <c s="17" r="C44">
+        <v>57731846.432433</v>
+      </c>
+      <c s="17" r="D44">
+        <v>11242638.971045</v>
+      </c>
+      <c s="17" r="E44">
+        <v>17759154.038259</v>
+      </c>
+      <c s="17" r="F44">
+        <v>5680726.348837</v>
+      </c>
+      <c s="17" r="G44">
+        <v>1520389.21503</v>
+      </c>
+      <c s="17" r="H44">
+        <v>36202908.573171</v>
+      </c>
+      <c s="17" r="I44">
+        <v>910441.154011</v>
+      </c>
+      <c s="17" r="J44">
+        <v>2913607.005957</v>
+      </c>
+      <c s="17" r="K44">
+        <v>213486.16701</v>
+      </c>
+      <c s="17" r="L44">
+        <v>4037534.326978</v>
+      </c>
+      <c s="17" r="M44">
+        <v>1098666.275165</v>
+      </c>
+      <c s="17" r="N44">
+        <v>5150917.21166</v>
+      </c>
+      <c s="17" r="O44">
+        <v>9160574.918508</v>
+      </c>
+      <c s="17" r="P44">
+        <v>15410158.405333</v>
+      </c>
+      <c s="17" r="Q44">
+        <v>169073.995779</v>
+      </c>
+      <c s="17" r="R44">
+        <v>335570.628878</v>
+      </c>
+      <c s="17" r="S44">
+        <v>64210.444498</v>
+      </c>
+      <c s="17" r="T44">
+        <v>568855.069155</v>
+      </c>
+      <c s="17" r="U44">
+        <v>43135.991334</v>
+      </c>
+      <c s="17" r="V44">
+        <v>583612.264115</v>
+      </c>
+      <c s="17" r="W44">
+        <v>15883.61862</v>
+      </c>
+      <c s="17" r="X44">
+        <v>5580.66125</v>
+      </c>
+      <c s="17" r="Y44">
+        <v>8598.089708</v>
+      </c>
+      <c s="17" r="Z44">
+        <v>560870.622311</v>
+      </c>
+      <c s="17" r="AA44">
+        <v>294708.810458</v>
+      </c>
+      <c s="17" r="AB44">
+        <v>864177.522477</v>
+      </c>
+    </row>
+    <row r="45" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B45"/>
+      <c s="13" t="inlineStr" r="C45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="M45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="V45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="W45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="X45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Y45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Z45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AA45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AB45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
     <row r="46" ht="21.9" customHeight="1"/>
     <row r="47" ht="18" customHeight="0">
       <c s="18" t="inlineStr" r="A47">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
     <row r="48" ht="8.95" customHeight="1"/>
     <row r="49" ht="252.75" customHeight="1">
       <c s="19" t="inlineStr" r="A49">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
@@ -15281,50 +15574,51 @@
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A45:B45"/>
     <mergeCell ref="A49:K49"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A49" r:id="rId37"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId35"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="17.82421875"/>
@@ -16234,98 +16528,98 @@
       </c>
       <c s="16" r="E30">
         <v>3854.308658</v>
       </c>
       <c s="16" r="F30">
         <v>19298.433</v>
       </c>
       <c s="16" r="G30">
         <v>5889.824</v>
       </c>
       <c s="16" r="H30">
         <v>415</v>
       </c>
       <c s="16" r="I30">
         <v>1939830.274354</v>
       </c>
     </row>
     <row r="31" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="16" r="C31">
-        <v>2804178.37494</v>
+        <v>2804176.37494</v>
       </c>
       <c s="16" r="D31">
         <v>160492.702208</v>
       </c>
       <c s="16" r="E31">
         <v>3257.41474</v>
       </c>
       <c s="16" r="F31">
         <v>33380.695</v>
       </c>
       <c s="16" r="G31">
         <v>6701.4065</v>
       </c>
       <c s="16" r="H31">
         <v>797.96</v>
       </c>
       <c s="16" r="I31">
-        <v>2599548.196492</v>
+        <v>2599546.196492</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="17" r="C32">
-        <v>7128304.017124</v>
+        <v>7128302.017124</v>
       </c>
       <c s="17" r="D32">
         <v>413778.566931</v>
       </c>
       <c s="17" r="E32">
         <v>12658.025768</v>
       </c>
       <c s="17" r="F32">
         <v>70338.74137</v>
       </c>
       <c s="17" r="G32">
         <v>13688.3185</v>
       </c>
       <c s="17" r="H32">
         <v>1457.32</v>
       </c>
       <c s="17" r="I32">
-        <v>6616383.044555</v>
+        <v>6616381.044555</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="13" t="inlineStr" r="C33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F33">
@@ -16335,156 +16629,156 @@
       </c>
       <c s="13" t="inlineStr" r="G33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="34" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
-        <v>2272755.738691</v>
+        <v>2272751.738691</v>
       </c>
       <c s="16" r="D34">
         <v>156446.419338</v>
       </c>
       <c s="16" r="E34">
         <v>2195.906</v>
       </c>
       <c s="16" r="F34">
         <v>20915.1525</v>
       </c>
       <c s="16" r="G34">
         <v>6738.356</v>
       </c>
       <c s="16" r="H34">
         <v>129.76</v>
       </c>
       <c s="16" r="I34">
-        <v>2086330.144853</v>
+        <v>2086326.144853</v>
       </c>
     </row>
     <row r="35" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>2175552.684506</v>
+        <v>2175530.514506</v>
       </c>
       <c s="16" r="D35">
         <v>131948.553546</v>
       </c>
       <c s="16" r="E35">
         <v>1532.921</v>
       </c>
       <c s="16" r="F35">
         <v>18101.3385</v>
       </c>
       <c s="16" r="G35">
         <v>3813.8395</v>
       </c>
       <c s="16" r="H35">
         <v>85.46</v>
       </c>
       <c s="16" r="I35">
-        <v>2020070.57196</v>
+        <v>2020048.40196</v>
       </c>
     </row>
     <row r="36" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="16" r="C36">
-        <v>2625520.33671</v>
+        <v>2625359.44571</v>
       </c>
       <c s="16" r="D36">
         <v>167766.19927</v>
       </c>
       <c s="16" r="E36">
         <v>1996.508</v>
       </c>
       <c s="16" r="F36">
         <v>17811.89</v>
       </c>
       <c s="16" r="G36">
         <v>749.382</v>
       </c>
       <c s="16" r="H36">
         <v>45.94</v>
       </c>
       <c s="16" r="I36">
-        <v>2437150.41744</v>
+        <v>2436989.52644</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="17" r="C37">
-        <v>7073828.759907</v>
+        <v>7073641.698907</v>
       </c>
       <c s="17" r="D37">
         <v>456161.172154</v>
       </c>
       <c s="17" r="E37">
         <v>5725.335</v>
       </c>
       <c s="17" r="F37">
         <v>56828.381</v>
       </c>
       <c s="17" r="G37">
         <v>11301.5775</v>
       </c>
       <c s="17" r="H37">
         <v>261.16</v>
       </c>
       <c s="17" r="I37">
-        <v>6543551.134253</v>
+        <v>6543364.073253</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="13" t="inlineStr" r="C38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F38">
@@ -16494,216 +16788,244 @@
       </c>
       <c s="13" t="inlineStr" r="G38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="39" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve">July / juillet 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
       <c s="16" r="C39">
-        <v>2594193.381573</v>
+        <v>2594135.053269</v>
       </c>
       <c s="16" r="D39">
         <v>172617.642918</v>
       </c>
       <c s="16" r="E39">
         <v>2766.454</v>
       </c>
       <c s="16" r="F39">
         <v>19118.471</v>
       </c>
       <c s="16" r="G39">
         <v>1088.662</v>
       </c>
       <c s="16" r="H39">
         <v>50</v>
       </c>
       <c s="16" r="I39">
-        <v>2398552.151655</v>
-[...2 lines deleted...]
-    <row r="40" ht="18" customHeight="0">
+        <v>2398493.823351</v>
+      </c>
+    </row>
+    <row r="40" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
-          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+          <t xml:space="preserve">August / août 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
-      <c s="17" r="C40">
-[...18 lines deleted...]
-        <v>2398552.151655</v>
+      <c s="16" r="C40">
+        <v>2456693.18257</v>
+      </c>
+      <c s="16" r="D40">
+        <v>150136.466033</v>
+      </c>
+      <c s="16" r="E40">
+        <v>2377.75</v>
+      </c>
+      <c s="16" r="F40">
+        <v>29309.43</v>
+      </c>
+      <c s="16" r="G40">
+        <v>1908.507</v>
+      </c>
+      <c s="16" r="H40">
+        <v>181.9</v>
+      </c>
+      <c s="16" r="I40">
+        <v>2272779.129537</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
-      <c s="13" t="inlineStr" r="C41">
-[...32 lines deleted...]
-        </is>
+      <c s="17" r="C41">
+        <v>5050828.235839</v>
+      </c>
+      <c s="17" r="D41">
+        <v>322754.108951</v>
+      </c>
+      <c s="17" r="E41">
+        <v>5144.204</v>
+      </c>
+      <c s="17" r="F41">
+        <v>48427.901</v>
+      </c>
+      <c s="17" r="G41">
+        <v>2997.169</v>
+      </c>
+      <c s="17" r="H41">
+        <v>231.9</v>
+      </c>
+      <c s="17" r="I41">
+        <v>4671272.952888</v>
       </c>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B42"/>
+      <c s="13" t="inlineStr" r="C42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A43">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B42"/>
-[...27 lines deleted...]
-      </c>
       <c s="14" t="str" r="B43"/>
-      <c s="13" t="inlineStr" r="C43">
-[...35 lines deleted...]
-    <row r="44" ht="0.05" customHeight="1"/>
+      <c s="17" r="C43">
+        <v>19252771.95187</v>
+      </c>
+      <c s="17" r="D43">
+        <v>1192693.848036</v>
+      </c>
+      <c s="17" r="E43">
+        <v>23527.564768</v>
+      </c>
+      <c s="17" r="F43">
+        <v>175595.02337</v>
+      </c>
+      <c s="17" r="G43">
+        <v>27987.065</v>
+      </c>
+      <c s="17" r="H43">
+        <v>1950.38</v>
+      </c>
+      <c s="17" r="I43">
+        <v>17831018.070696</v>
+      </c>
+    </row>
+    <row r="44" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B44"/>
+      <c s="13" t="inlineStr" r="C44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
     <row r="45" ht="21.45" customHeight="1"/>
     <row r="46" ht="18" customHeight="0">
       <c s="18" t="inlineStr" r="A46">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
     <row r="47" ht="8.95" customHeight="1"/>
     <row r="48" ht="252.75" customHeight="1">
       <c s="19" t="inlineStr" r="A48">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
@@ -16736,97 +17058,99 @@
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Conditions d’utilisation du site Web | Organisme canadien de réglementation des investissements (ocri.ca)</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">).</t>
           </r>
         </is>
       </c>
     </row>
+    <row r="49" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C2:I2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:I3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A44:B44"/>
     <mergeCell ref="A48:J48"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A48" r:id="rId41"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId39"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
@@ -19045,274 +19369,274 @@
       </c>
       <c s="16" r="X23">
         <v>349.117494</v>
       </c>
       <c s="16" r="Y23">
         <v>278.510631</v>
       </c>
       <c s="16" r="Z23">
         <v>4429.518851</v>
       </c>
       <c s="16" r="AA23">
         <v>1643.73008</v>
       </c>
       <c s="16" r="AB23">
         <v>6351.759562</v>
       </c>
     </row>
     <row r="24" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="16" r="C24">
-        <v>1841370.497561</v>
+        <v>1841385.822561</v>
       </c>
       <c s="16" r="D24">
-        <v>621965.435317</v>
+        <v>621973.185317</v>
       </c>
       <c s="16" r="E24">
         <v>758665.313612</v>
       </c>
       <c s="16" r="F24">
         <v>128830.449488</v>
       </c>
       <c s="16" r="G24">
         <v>1052.19172</v>
       </c>
       <c s="16" r="H24">
-        <v>1510513.390137</v>
+        <v>1510521.140137</v>
       </c>
       <c s="16" r="I24">
         <v>42207.560866</v>
       </c>
       <c s="16" r="J24">
         <v>71037.828337</v>
       </c>
       <c s="16" r="K24">
         <v>6205.749244</v>
       </c>
       <c s="16" r="L24">
         <v>119451.138447</v>
       </c>
       <c s="16" r="M24">
         <v>17059.945933</v>
       </c>
       <c s="16" r="N24">
         <v>60721.13446</v>
       </c>
       <c s="16" r="O24">
         <v>57103.120286</v>
       </c>
       <c s="16" r="P24">
         <v>134884.200679</v>
       </c>
       <c s="16" r="Q24">
-        <v>19854.850866</v>
+        <v>19862.425866</v>
       </c>
       <c s="16" r="R24">
         <v>23491.401903</v>
       </c>
       <c s="16" r="S24">
         <v>8679.783183</v>
       </c>
       <c s="16" r="T24">
-        <v>52026.035952</v>
+        <v>52033.610952</v>
       </c>
       <c s="16" r="U24">
         <v>3267.269897</v>
       </c>
       <c s="16" r="V24">
         <v>17028.574994</v>
       </c>
       <c s="16" r="W24">
         <v>470.186996</v>
       </c>
       <c s="16" r="X24">
         <v>254.762471</v>
       </c>
       <c s="16" r="Y24">
         <v>337.844316</v>
       </c>
       <c s="16" r="Z24">
         <v>2935.37925</v>
       </c>
       <c s="16" r="AA24">
         <v>1253.966142</v>
       </c>
       <c s="16" r="AB24">
         <v>4527.189708</v>
       </c>
     </row>
     <row r="25" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="16" r="C25">
-        <v>1778607.597052</v>
+        <v>1778630.551552</v>
       </c>
       <c s="16" r="D25">
-        <v>429745.312647</v>
+        <v>429751.837647</v>
       </c>
       <c s="16" r="E25">
-        <v>883319.818136</v>
+        <v>883322.541136</v>
       </c>
       <c s="16" r="F25">
         <v>130260.00049</v>
       </c>
       <c s="16" r="G25">
         <v>2225.005</v>
       </c>
       <c s="16" r="H25">
-        <v>1445550.136273</v>
+        <v>1445559.384273</v>
       </c>
       <c s="16" r="I25">
         <v>25474.321064</v>
       </c>
       <c s="16" r="J25">
         <v>73479.343283</v>
       </c>
       <c s="16" r="K25">
         <v>6549.605385</v>
       </c>
       <c s="16" r="L25">
         <v>105503.269732</v>
       </c>
       <c s="16" r="M25">
         <v>12705.668387</v>
       </c>
       <c s="16" r="N25">
         <v>70011.912504</v>
       </c>
       <c s="16" r="O25">
         <v>53165.467657</v>
       </c>
       <c s="16" r="P25">
         <v>135883.048548</v>
       </c>
       <c s="16" r="Q25">
-        <v>27524.651179</v>
+        <v>27527.576179</v>
       </c>
       <c s="16" r="R25">
-        <v>26791.864674</v>
+        <v>26792.646174</v>
       </c>
       <c s="16" r="S25">
-        <v>9771.418228</v>
+        <v>9781.418228</v>
       </c>
       <c s="16" r="T25">
-        <v>64087.934081</v>
+        <v>64101.640581</v>
       </c>
       <c s="16" r="U25">
         <v>2647.367336</v>
       </c>
       <c s="16" r="V25">
         <v>18932.578787</v>
       </c>
       <c s="16" r="W25">
         <v>723.9705</v>
       </c>
       <c s="16" r="X25">
         <v>216.4657</v>
       </c>
       <c s="16" r="Y25">
         <v>241.397196</v>
       </c>
       <c s="16" r="Z25">
         <v>5123.279027</v>
       </c>
       <c s="16" r="AA25">
         <v>1938.154872</v>
       </c>
       <c s="16" r="AB25">
         <v>7302.831095</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
       <c s="17" r="C26">
-        <v>5493212.668732</v>
+        <v>5493250.948232</v>
       </c>
       <c s="17" r="D26">
-        <v>1698253.023367</v>
+        <v>1698267.298367</v>
       </c>
       <c s="17" r="E26">
-        <v>2370829.892802</v>
+        <v>2370832.615802</v>
       </c>
       <c s="17" r="F26">
         <v>410026.713773</v>
       </c>
       <c s="17" r="G26">
         <v>4037.558079</v>
       </c>
       <c s="17" r="H26">
-        <v>4483147.188021</v>
+        <v>4483164.186021</v>
       </c>
       <c s="17" r="I26">
         <v>97567.897119</v>
       </c>
       <c s="23" r="J26">
         <v>209798.522302</v>
       </c>
       <c s="17" r="K26">
         <v>12837.95209</v>
       </c>
       <c s="17" r="L26">
         <v>320204.371511</v>
       </c>
       <c s="17" r="M26">
         <v>51102.036971</v>
       </c>
       <c s="17" r="N26">
         <v>196397.107758</v>
       </c>
       <c s="17" r="O26">
         <v>184381.525086</v>
       </c>
       <c s="17" r="P26">
         <v>431880.669815</v>
       </c>
       <c s="17" r="Q26">
-        <v>73827.121664</v>
+        <v>73837.621664</v>
       </c>
       <c s="17" r="R26">
-        <v>81349.875094</v>
+        <v>81350.656594</v>
       </c>
       <c s="17" r="S26">
-        <v>28292.796779</v>
+        <v>28302.796779</v>
       </c>
       <c s="17" r="T26">
-        <v>183469.793537</v>
+        <v>183491.075037</v>
       </c>
       <c s="17" r="U26">
         <v>10093.498536</v>
       </c>
       <c s="17" r="V26">
         <v>46778.607725</v>
       </c>
       <c s="17" r="W26">
         <v>2689.036636</v>
       </c>
       <c s="17" r="X26">
         <v>820.345665</v>
       </c>
       <c s="17" r="Y26">
         <v>857.752143</v>
       </c>
       <c s="17" r="Z26">
         <v>12488.177128</v>
       </c>
       <c s="17" r="AA26">
         <v>4835.851094</v>
       </c>
       <c s="17" r="AB26">
         <v>18181.780365</v>
       </c>
@@ -19441,102 +19765,102 @@
       </c>
       <c s="13" t="inlineStr" r="Z27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="17" r="C28">
-        <v>21269197.436613</v>
+        <v>21269235.716113</v>
       </c>
       <c s="17" r="D28">
-        <v>6755872.028911</v>
+        <v>6755886.303911</v>
       </c>
       <c s="17" r="E28">
-        <v>9118782.742486</v>
+        <v>9118785.465486</v>
       </c>
       <c s="17" r="F28">
         <v>1526796.073542</v>
       </c>
       <c s="17" r="G28">
         <v>12213.868925</v>
       </c>
       <c s="17" r="H28">
-        <v>17413664.713864</v>
+        <v>17413681.711864</v>
       </c>
       <c s="17" r="I28">
         <v>340065.90631</v>
       </c>
       <c s="17" r="J28">
         <v>732750.679556</v>
       </c>
       <c s="17" r="K28">
         <v>62074.29272</v>
       </c>
       <c s="17" r="L28">
         <v>1134890.878586</v>
       </c>
       <c s="17" r="M28">
         <v>202456.074591</v>
       </c>
       <c s="17" r="N28">
         <v>806340.063713</v>
       </c>
       <c s="17" r="O28">
         <v>672613.097258</v>
       </c>
       <c s="17" r="P28">
         <v>1681409.235562</v>
       </c>
       <c s="17" r="Q28">
-        <v>288568.694566</v>
+        <v>288579.194566</v>
       </c>
       <c s="17" r="R28">
-        <v>328272.159462</v>
+        <v>328272.940962</v>
       </c>
       <c s="17" r="S28">
-        <v>125935.888167</v>
+        <v>125945.888167</v>
       </c>
       <c s="17" r="T28">
-        <v>742776.742195</v>
+        <v>742798.023695</v>
       </c>
       <c s="17" r="U28">
         <v>46688.934736</v>
       </c>
       <c s="17" r="V28">
         <v>173164.362341</v>
       </c>
       <c s="17" r="W28">
         <v>12561.831064</v>
       </c>
       <c s="17" r="X28">
         <v>6188.726984</v>
       </c>
       <c s="17" r="Y28">
         <v>2804.001736</v>
       </c>
       <c s="17" r="Z28">
         <v>44175.638313</v>
       </c>
       <c s="17" r="AA28">
         <v>23105.367565</v>
       </c>
       <c s="17" r="AB28">
         <v>70085.007614</v>
       </c>
@@ -19665,366 +19989,366 @@
       </c>
       <c s="13" t="inlineStr" r="Z29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="30" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="16" r="C30">
-        <v>1855595.900636</v>
+        <v>1855669.119136</v>
       </c>
       <c s="16" r="D30">
         <v>616366.355807</v>
       </c>
       <c s="16" r="E30">
-        <v>760740.872249</v>
+        <v>760758.023249</v>
       </c>
       <c s="16" r="F30">
-        <v>125557.973651</v>
+        <v>125561.858651</v>
       </c>
       <c s="16" r="G30">
         <v>3604.87057</v>
       </c>
       <c s="16" r="H30">
-        <v>1506270.072277</v>
+        <v>1506291.108277</v>
       </c>
       <c s="16" r="I30">
         <v>25101.604912</v>
       </c>
       <c s="16" r="J30">
         <v>59806.99295</v>
       </c>
       <c s="16" r="K30">
         <v>8209.981906</v>
       </c>
       <c s="16" r="L30">
         <v>93118.579768</v>
       </c>
       <c s="16" r="M30">
         <v>15444.990815</v>
       </c>
       <c s="16" r="N30">
         <v>93825.919422</v>
       </c>
       <c s="16" r="O30">
         <v>59697.606211</v>
       </c>
       <c s="16" r="P30">
         <v>168968.516448</v>
       </c>
       <c s="16" r="Q30">
-        <v>25938.119574</v>
+        <v>25938.219574</v>
       </c>
       <c s="16" r="R30">
-        <v>30621.211991</v>
+        <v>30628.439491</v>
       </c>
       <c s="16" r="S30">
-        <v>8580.900758</v>
+        <v>8625.755758</v>
       </c>
       <c s="16" r="T30">
-        <v>65140.232323</v>
+        <v>65192.414823</v>
       </c>
       <c s="16" r="U30">
         <v>3732.536532</v>
       </c>
       <c s="16" r="V30">
         <v>15362.657328</v>
       </c>
       <c s="16" r="W30">
         <v>609.655568</v>
       </c>
       <c s="16" r="X30">
         <v>173.0536</v>
       </c>
       <c s="16" r="Y30">
         <v>141.350189</v>
       </c>
       <c s="16" r="Z30">
         <v>3539.187871</v>
       </c>
       <c s="16" r="AA30">
         <v>2144.929302</v>
       </c>
       <c s="16" r="AB30">
         <v>5825.467362</v>
       </c>
     </row>
     <row r="31" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="16" r="C31">
-        <v>1795070.376763</v>
+        <v>1795205.844763</v>
       </c>
       <c s="16" r="D31">
-        <v>563468.071071</v>
+        <v>563492.260071</v>
       </c>
       <c s="16" r="E31">
-        <v>778285.711011</v>
+        <v>778315.684011</v>
       </c>
       <c s="16" r="F31">
         <v>103200.839349</v>
       </c>
       <c s="16" r="G31">
         <v>1485.925654</v>
       </c>
       <c s="16" r="H31">
-        <v>1446440.547085</v>
+        <v>1446494.709085</v>
       </c>
       <c s="16" r="I31">
         <v>28578.467157</v>
       </c>
       <c s="16" r="J31">
         <v>70806.020068</v>
       </c>
       <c s="16" r="K31">
         <v>15091.14371</v>
       </c>
       <c s="16" r="L31">
         <v>114475.630935</v>
       </c>
       <c s="16" r="M31">
         <v>12924.000136</v>
       </c>
       <c s="16" r="N31">
         <v>68533.286929</v>
       </c>
       <c s="16" r="O31">
-        <v>65949.512643</v>
+        <v>65957.512643</v>
       </c>
       <c s="16" r="P31">
-        <v>147406.799708</v>
+        <v>147414.799708</v>
       </c>
       <c s="16" r="Q31">
-        <v>22905.042784</v>
+        <v>22912.792784</v>
       </c>
       <c s="16" r="R31">
-        <v>27434.159843</v>
+        <v>27448.555843</v>
       </c>
       <c s="16" r="S31">
-        <v>8625.452895</v>
+        <v>8676.612895</v>
       </c>
       <c s="16" r="T31">
-        <v>58964.655522</v>
+        <v>59037.961522</v>
       </c>
       <c s="16" r="U31">
         <v>5354.691424</v>
       </c>
       <c s="16" r="V31">
         <v>17177.244444</v>
       </c>
       <c s="16" r="W31">
         <v>401.215</v>
       </c>
       <c s="16" r="X31">
         <v>76.2518</v>
       </c>
       <c s="16" r="Y31">
         <v>349.983517</v>
       </c>
       <c s="16" r="Z31">
         <v>3597.374216</v>
       </c>
       <c s="16" r="AA31">
         <v>2314.883766</v>
       </c>
       <c s="16" r="AB31">
         <v>6262.241499</v>
       </c>
     </row>
     <row r="32" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="16" r="C32">
-        <v>2248696.42293</v>
+        <v>2248489.725619</v>
       </c>
       <c s="16" r="D32">
-        <v>704617.866105</v>
+        <v>704607.576105</v>
       </c>
       <c s="16" r="E32">
-        <v>986671.48278</v>
+        <v>986485.64978</v>
       </c>
       <c s="16" r="F32">
-        <v>183228.811476</v>
+        <v>183228.661476</v>
       </c>
       <c s="16" r="G32">
         <v>972.798934</v>
       </c>
       <c s="16" r="H32">
-        <v>1875490.959295</v>
+        <v>1875294.686295</v>
       </c>
       <c s="16" r="I32">
         <v>29596.220496</v>
       </c>
       <c s="16" r="J32">
-        <v>91522.849515</v>
+        <v>91514.164515</v>
       </c>
       <c s="16" r="K32">
         <v>4392.011248</v>
       </c>
       <c s="16" r="L32">
-        <v>125511.081259</v>
+        <v>125502.396259</v>
       </c>
       <c s="16" r="M32">
         <v>19721.101738</v>
       </c>
       <c s="16" r="N32">
         <v>51258.744243</v>
       </c>
       <c s="16" r="O32">
-        <v>74242.806534</v>
+        <v>74235.806534</v>
       </c>
       <c s="16" r="P32">
-        <v>145222.652515</v>
+        <v>145215.652515</v>
       </c>
       <c s="16" r="Q32">
         <v>28112.224351</v>
       </c>
       <c s="16" r="R32">
-        <v>30740.703241</v>
+        <v>30742.324891</v>
       </c>
       <c s="16" r="S32">
-        <v>9699.797135</v>
+        <v>9700.597135</v>
       </c>
       <c s="16" r="T32">
-        <v>68552.724727</v>
+        <v>68555.146377</v>
       </c>
       <c s="16" r="U32">
         <v>6611.54198</v>
       </c>
       <c s="16" r="V32">
-        <v>20138.945154</v>
+        <v>20141.784193</v>
       </c>
       <c s="16" r="W32">
         <v>714.915498</v>
       </c>
       <c s="16" r="X32">
         <v>479.9186</v>
       </c>
       <c s="16" r="Y32">
         <v>233.022178</v>
       </c>
       <c s="16" r="Z32">
         <v>4197.796784</v>
       </c>
       <c s="16" r="AA32">
         <v>2515.663874</v>
       </c>
       <c s="16" r="AB32">
         <v>6946.482836</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="17" r="C33">
-        <v>5899362.700329</v>
+        <v>5899364.689518</v>
       </c>
       <c s="17" r="D33">
-        <v>1884452.292983</v>
+        <v>1884466.191983</v>
       </c>
       <c s="17" r="E33">
-        <v>2525698.06604</v>
+        <v>2525559.35704</v>
       </c>
       <c s="17" r="F33">
-        <v>411987.624476</v>
+        <v>411991.359476</v>
       </c>
       <c s="17" r="G33">
         <v>6063.595158</v>
       </c>
       <c s="17" r="H33">
-        <v>4828201.578657</v>
+        <v>4828080.503657</v>
       </c>
       <c s="17" r="I33">
         <v>83276.292565</v>
       </c>
       <c s="23" r="J33">
-        <v>222135.862533</v>
+        <v>222127.177533</v>
       </c>
       <c s="17" r="K33">
         <v>27693.136864</v>
       </c>
       <c s="17" r="L33">
-        <v>333105.291962</v>
+        <v>333096.606962</v>
       </c>
       <c s="17" r="M33">
         <v>48090.092689</v>
       </c>
       <c s="17" r="N33">
         <v>213617.950594</v>
       </c>
       <c s="17" r="O33">
-        <v>199889.925388</v>
+        <v>199890.925388</v>
       </c>
       <c s="17" r="P33">
-        <v>461597.968671</v>
+        <v>461598.968671</v>
       </c>
       <c s="17" r="Q33">
-        <v>76955.386709</v>
+        <v>76963.236709</v>
       </c>
       <c s="17" r="R33">
-        <v>88796.075075</v>
+        <v>88819.320225</v>
       </c>
       <c s="17" r="S33">
-        <v>26906.150788</v>
+        <v>27002.965788</v>
       </c>
       <c s="17" r="T33">
-        <v>192657.612572</v>
+        <v>192785.522722</v>
       </c>
       <c s="17" r="U33">
         <v>15698.769936</v>
       </c>
       <c s="17" r="V33">
-        <v>52678.846926</v>
+        <v>52681.685965</v>
       </c>
       <c s="17" r="W33">
         <v>1725.786066</v>
       </c>
       <c s="17" r="X33">
         <v>729.224</v>
       </c>
       <c s="17" r="Y33">
         <v>724.355884</v>
       </c>
       <c s="17" r="Z33">
         <v>11334.358871</v>
       </c>
       <c s="17" r="AA33">
         <v>6975.476942</v>
       </c>
       <c s="17" r="AB33">
         <v>19034.191697</v>
       </c>
     </row>
     <row r="34" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve"/>
         </is>
@@ -20147,369 +20471,369 @@
       </c>
       <c s="13" t="inlineStr" r="Z34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>1898040.175805</v>
+        <v>1898200.876805</v>
       </c>
       <c s="16" r="D35">
-        <v>602813.73008</v>
+        <v>602822.65508</v>
       </c>
       <c s="16" r="E35">
-        <v>787475.477771</v>
+        <v>787500.580771</v>
       </c>
       <c s="16" r="F35">
-        <v>149503.235503</v>
+        <v>149504.807503</v>
       </c>
       <c s="16" r="G35">
         <v>633.726749</v>
       </c>
       <c s="16" r="H35">
-        <v>1540426.170103</v>
+        <v>1540461.770103</v>
       </c>
       <c s="16" r="I35">
         <v>26701.340826</v>
       </c>
       <c s="16" r="J35">
-        <v>65768.866534</v>
+        <v>65778.866534</v>
       </c>
       <c s="16" r="K35">
         <v>8.97792</v>
       </c>
       <c s="16" r="L35">
-        <v>92479.18528</v>
+        <v>92489.18528</v>
       </c>
       <c s="16" r="M35">
         <v>15192.420258</v>
       </c>
       <c s="16" r="N35">
-        <v>69290.65964</v>
+        <v>69295.65964</v>
       </c>
       <c s="16" r="O35">
-        <v>83421.10676</v>
+        <v>83486.10676</v>
       </c>
       <c s="16" r="P35">
-        <v>167904.186658</v>
+        <v>167974.186658</v>
       </c>
       <c s="16" r="Q35">
-        <v>26881.113962</v>
+        <v>26885.638962</v>
       </c>
       <c s="16" r="R35">
-        <v>35682.622455</v>
+        <v>35719.298455</v>
       </c>
       <c s="16" r="S35">
-        <v>9629.335499</v>
+        <v>9633.235499</v>
       </c>
       <c s="16" r="T35">
-        <v>72193.071916</v>
+        <v>72238.172916</v>
       </c>
       <c s="16" r="U35">
         <v>4205.988582</v>
       </c>
       <c s="16" r="V35">
         <v>12399.418688</v>
       </c>
       <c s="16" r="W35">
         <v>543.8705</v>
       </c>
       <c s="16" r="X35">
         <v>2721.489</v>
       </c>
       <c s="16" r="Y35">
         <v>239.20418</v>
       </c>
       <c s="16" r="Z35">
         <v>4006.152612</v>
       </c>
       <c s="16" r="AA35">
         <v>1555.165035</v>
       </c>
       <c s="16" r="AB35">
         <v>5800.521827</v>
       </c>
     </row>
     <row r="36" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="16" r="C36">
-        <v>2050421.384323</v>
+        <v>2050521.251688</v>
       </c>
       <c s="16" r="D36">
         <v>630349.223101</v>
       </c>
       <c s="16" r="E36">
-        <v>905021.092612</v>
+        <v>905023.055612</v>
       </c>
       <c s="16" r="F36">
-        <v>160582.328124</v>
+        <v>160582.484124</v>
       </c>
       <c s="16" r="G36">
         <v>947.7025</v>
       </c>
       <c s="16" r="H36">
-        <v>1696900.346337</v>
+        <v>1696902.465337</v>
       </c>
       <c s="16" r="I36">
         <v>46269.904533</v>
       </c>
       <c s="16" r="J36">
         <v>65922.879197</v>
       </c>
       <c s="16" r="K36">
-        <v>8551.324239</v>
+        <v>8566.324239</v>
       </c>
       <c s="16" r="L36">
-        <v>120744.107969</v>
+        <v>120759.107969</v>
       </c>
       <c s="16" r="M36">
         <v>13638.916794</v>
       </c>
       <c s="16" r="N36">
         <v>48511.766467</v>
       </c>
       <c s="16" r="O36">
-        <v>86809.388572</v>
+        <v>86849.388572</v>
       </c>
       <c s="16" r="P36">
-        <v>148960.071833</v>
+        <v>149000.071833</v>
       </c>
       <c s="16" r="Q36">
         <v>21360.61838</v>
       </c>
       <c s="16" r="R36">
-        <v>32590.046757</v>
+        <v>32605.371757</v>
       </c>
       <c s="16" r="S36">
         <v>10265.615072</v>
       </c>
       <c s="16" r="T36">
-        <v>64216.280209</v>
+        <v>64231.605209</v>
       </c>
       <c s="16" r="U36">
         <v>5287.644513</v>
       </c>
       <c s="16" r="V36">
-        <v>9643.628605</v>
+        <v>9671.11997</v>
       </c>
       <c s="16" r="W36">
-        <v>196.76</v>
+        <v>196.692</v>
       </c>
       <c s="16" r="X36">
         <v>137.8345</v>
       </c>
       <c s="16" r="Y36">
         <v>188.360245</v>
       </c>
       <c s="16" r="Z36">
         <v>3353.553458</v>
       </c>
       <c s="16" r="AA36">
         <v>1740.499154</v>
       </c>
       <c s="16" r="AB36">
         <v>5282.412857</v>
       </c>
     </row>
     <row r="37" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="16" r="C37">
-        <v>2085393.641867</v>
+        <v>2085595.209488</v>
       </c>
       <c s="16" r="D37">
-        <v>468022.804578</v>
+        <v>468026.904578</v>
       </c>
       <c s="16" r="E37">
-        <v>1014832.140279</v>
+        <v>1014832.139779</v>
       </c>
       <c s="16" r="F37">
         <v>164422.33427</v>
       </c>
       <c s="16" r="G37">
         <v>930.126661</v>
       </c>
       <c s="16" r="H37">
-        <v>1648207.405788</v>
+        <v>1648211.505288</v>
       </c>
       <c s="16" r="I37">
         <v>35724.640703</v>
       </c>
       <c s="16" r="J37">
-        <v>76205.718312</v>
+        <v>76214.536312</v>
       </c>
       <c s="16" r="K37">
         <v>8343.453</v>
       </c>
       <c s="16" r="L37">
-        <v>120273.812015</v>
+        <v>120282.630015</v>
       </c>
       <c s="16" r="M37">
         <v>20960.659839</v>
       </c>
       <c s="16" r="N37">
-        <v>94384.97916</v>
+        <v>94419.72216</v>
       </c>
       <c s="16" r="O37">
-        <v>79867.256498</v>
+        <v>79877.011498</v>
       </c>
       <c s="16" r="P37">
-        <v>195212.895497</v>
+        <v>195257.393497</v>
       </c>
       <c s="16" r="Q37">
-        <v>29761.167838</v>
+        <v>29754.862838</v>
       </c>
       <c s="16" r="R37">
-        <v>36506.324571</v>
+        <v>36537.464571</v>
       </c>
       <c s="16" r="S37">
-        <v>17140.289189</v>
+        <v>17139.765189</v>
       </c>
       <c s="16" r="T37">
-        <v>83407.781598</v>
+        <v>83432.092598</v>
       </c>
       <c s="16" r="U37">
-        <v>8641.317291</v>
+        <v>8649.862291</v>
       </c>
       <c s="16" r="V37">
-        <v>21636.043397</v>
+        <v>21744.214518</v>
       </c>
       <c s="16" r="W37">
-        <v>1152.788048</v>
+        <v>1155.913048</v>
       </c>
       <c s="16" r="X37">
         <v>536.719196</v>
       </c>
       <c s="16" r="Y37">
         <v>375.583462</v>
       </c>
       <c s="16" r="Z37">
         <v>3542.271464</v>
       </c>
       <c s="16" r="AA37">
         <v>3337.150772</v>
       </c>
       <c s="16" r="AB37">
         <v>7255.005698</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="17" r="C38">
-        <v>6033855.201995</v>
+        <v>6034317.337981</v>
       </c>
       <c s="17" r="D38">
-        <v>1701185.757759</v>
+        <v>1701198.782759</v>
       </c>
       <c s="17" r="E38">
-        <v>2707328.710662</v>
+        <v>2707355.776162</v>
       </c>
       <c s="17" r="F38">
-        <v>474507.897897</v>
+        <v>474509.625897</v>
       </c>
       <c s="17" r="G38">
         <v>2511.55591</v>
       </c>
       <c s="17" r="H38">
-        <v>4885533.922228</v>
+        <v>4885575.740728</v>
       </c>
       <c s="17" r="I38">
         <v>108695.886062</v>
       </c>
       <c s="23" r="J38">
-        <v>207897.464043</v>
+        <v>207916.282043</v>
       </c>
       <c s="17" r="K38">
-        <v>16903.755159</v>
+        <v>16918.755159</v>
       </c>
       <c s="17" r="L38">
-        <v>333497.105264</v>
+        <v>333530.923264</v>
       </c>
       <c s="17" r="M38">
         <v>49791.996891</v>
       </c>
       <c s="17" r="N38">
-        <v>212187.405267</v>
+        <v>212227.148267</v>
       </c>
       <c s="17" r="O38">
-        <v>250097.75183</v>
+        <v>250212.50683</v>
       </c>
       <c s="17" r="P38">
-        <v>512077.153988</v>
+        <v>512231.651988</v>
       </c>
       <c s="17" r="Q38">
-        <v>78002.90018</v>
+        <v>78001.12018</v>
       </c>
       <c s="17" r="R38">
-        <v>104778.993783</v>
+        <v>104862.134783</v>
       </c>
       <c s="17" r="S38">
-        <v>37035.23976</v>
+        <v>37038.61576</v>
       </c>
       <c s="17" r="T38">
-        <v>219817.133723</v>
+        <v>219901.870723</v>
       </c>
       <c s="17" r="U38">
-        <v>18134.950386</v>
+        <v>18143.495386</v>
       </c>
       <c s="17" r="V38">
-        <v>43679.09069</v>
+        <v>43814.753176</v>
       </c>
       <c s="17" r="W38">
-        <v>1893.418548</v>
+        <v>1896.475548</v>
       </c>
       <c s="17" r="X38">
         <v>3396.042696</v>
       </c>
       <c s="17" r="Y38">
         <v>803.147887</v>
       </c>
       <c s="17" r="Z38">
         <v>10901.977534</v>
       </c>
       <c s="17" r="AA38">
         <v>6632.814961</v>
       </c>
       <c s="17" r="AB38">
         <v>18337.940382</v>
       </c>
     </row>
     <row r="39" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
       <c s="13" t="inlineStr" r="C39">
@@ -20629,578 +20953,663 @@
       </c>
       <c s="13" t="inlineStr" r="Z39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve">July / juillet 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
       <c s="16" r="C40">
-        <v>1650710.936882</v>
+        <v>1649461.609599</v>
       </c>
       <c s="16" r="D40">
-        <v>418925.67687</v>
+        <v>418925.32687</v>
       </c>
       <c s="16" r="E40">
         <v>703792.275663</v>
       </c>
       <c s="16" r="F40">
-        <v>183540.141798</v>
+        <v>183540.801798</v>
       </c>
       <c s="16" r="G40">
         <v>1413.966763</v>
       </c>
       <c s="16" r="H40">
-        <v>1307672.061094</v>
+        <v>1307672.371094</v>
       </c>
       <c s="16" r="I40">
-        <v>28997.542444</v>
+        <v>28997.260444</v>
       </c>
       <c s="16" r="J40">
         <v>44407.048272</v>
       </c>
       <c s="16" r="K40">
         <v>6772.062022</v>
       </c>
       <c s="16" r="L40">
-        <v>80176.652738</v>
+        <v>80176.370738</v>
       </c>
       <c s="16" r="M40">
-        <v>16923.68955</v>
+        <v>16923.04355</v>
       </c>
       <c s="16" r="N40">
-        <v>78101.654563</v>
+        <v>76850.666563</v>
       </c>
       <c s="16" r="O40">
         <v>80646.241533</v>
       </c>
       <c s="16" r="P40">
-        <v>175671.585646</v>
+        <v>174419.951646</v>
       </c>
       <c s="16" r="Q40">
-        <v>22504.341302</v>
+        <v>22506.609802</v>
       </c>
       <c s="16" r="R40">
-        <v>30660.177433</v>
+        <v>30658.661433</v>
       </c>
       <c s="16" r="S40">
-        <v>9368.584913</v>
+        <v>9363.584913</v>
       </c>
       <c s="16" r="T40">
-        <v>62533.103648</v>
+        <v>62528.856148</v>
       </c>
       <c s="16" r="U40">
         <v>5595.234315</v>
       </c>
       <c s="16" r="V40">
-        <v>11106.299443</v>
+        <v>11112.88566</v>
       </c>
       <c s="16" r="W40">
         <v>377.085137</v>
       </c>
       <c s="16" r="X40">
-        <v>1416.9745</v>
+        <v>1416.9145</v>
       </c>
       <c s="16" r="Y40">
         <v>193.54111</v>
       </c>
       <c s="16" r="Z40">
         <v>4168.649457</v>
       </c>
       <c s="16" r="AA40">
         <v>3213.716557</v>
       </c>
       <c s="16" r="AB40">
         <v>7575.907124</v>
       </c>
     </row>
-    <row r="41" ht="18" customHeight="0">
+    <row r="41" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
-          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+          <t xml:space="preserve">August / août 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
-      <c s="17" r="C41">
-[...75 lines deleted...]
-        <v>7575.907124</v>
+      <c s="16" r="C41">
+        <v>1778896.732876</v>
+      </c>
+      <c s="16" r="D41">
+        <v>529094.243076</v>
+      </c>
+      <c s="16" r="E41">
+        <v>786738.864327</v>
+      </c>
+      <c s="16" r="F41">
+        <v>126917.083218</v>
+      </c>
+      <c s="16" r="G41">
+        <v>984.863744</v>
+      </c>
+      <c s="16" r="H41">
+        <v>1443735.054365</v>
+      </c>
+      <c s="16" r="I41">
+        <v>28007.050463</v>
+      </c>
+      <c s="16" r="J41">
+        <v>64517.016916</v>
+      </c>
+      <c s="16" r="K41">
+        <v>12598.980531</v>
+      </c>
+      <c s="16" r="L41">
+        <v>105123.04791</v>
+      </c>
+      <c s="16" r="M41">
+        <v>12119.170055</v>
+      </c>
+      <c s="16" r="N41">
+        <v>62435.546228</v>
+      </c>
+      <c s="16" r="O41">
+        <v>66485.320917</v>
+      </c>
+      <c s="16" r="P41">
+        <v>141040.0372</v>
+      </c>
+      <c s="16" r="Q41">
+        <v>20555.587162</v>
+      </c>
+      <c s="16" r="R41">
+        <v>32166.573113</v>
+      </c>
+      <c s="16" r="S41">
+        <v>8068.493013</v>
+      </c>
+      <c s="16" r="T41">
+        <v>60790.653288</v>
+      </c>
+      <c s="16" r="U41">
+        <v>5763.772481</v>
+      </c>
+      <c s="16" r="V41">
+        <v>18036.437627</v>
+      </c>
+      <c s="16" r="W41">
+        <v>537.523</v>
+      </c>
+      <c s="16" r="X41">
+        <v>267.6303</v>
+      </c>
+      <c s="16" r="Y41">
+        <v>214.994553</v>
+      </c>
+      <c s="16" r="Z41">
+        <v>2233.301488</v>
+      </c>
+      <c s="16" r="AA41">
+        <v>2289.144408</v>
+      </c>
+      <c s="16" r="AB41">
+        <v>4737.440449</v>
       </c>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
-      <c s="13" t="inlineStr" r="C42">
-[...127 lines deleted...]
-        </is>
+      <c s="17" r="C42">
+        <v>3428358.342475</v>
+      </c>
+      <c s="17" r="D42">
+        <v>948019.569946</v>
+      </c>
+      <c s="17" r="E42">
+        <v>1490531.13999</v>
+      </c>
+      <c s="17" r="F42">
+        <v>310457.885016</v>
+      </c>
+      <c s="17" r="G42">
+        <v>2398.830507</v>
+      </c>
+      <c s="17" r="H42">
+        <v>2751407.425459</v>
+      </c>
+      <c s="17" r="I42">
+        <v>57004.310907</v>
+      </c>
+      <c s="23" r="J42">
+        <v>108924.065188</v>
+      </c>
+      <c s="17" r="K42">
+        <v>19371.042553</v>
+      </c>
+      <c s="17" r="L42">
+        <v>185299.418648</v>
+      </c>
+      <c s="17" r="M42">
+        <v>29042.213605</v>
+      </c>
+      <c s="17" r="N42">
+        <v>139286.212791</v>
+      </c>
+      <c s="17" r="O42">
+        <v>147131.56245</v>
+      </c>
+      <c s="17" r="P42">
+        <v>315459.988846</v>
+      </c>
+      <c s="17" r="Q42">
+        <v>43062.196964</v>
+      </c>
+      <c s="17" r="R42">
+        <v>62825.234546</v>
+      </c>
+      <c s="17" r="S42">
+        <v>17432.077926</v>
+      </c>
+      <c s="17" r="T42">
+        <v>123319.509436</v>
+      </c>
+      <c s="17" r="U42">
+        <v>11359.006796</v>
+      </c>
+      <c s="17" r="V42">
+        <v>29149.323287</v>
+      </c>
+      <c s="17" r="W42">
+        <v>914.608137</v>
+      </c>
+      <c s="17" r="X42">
+        <v>1684.5448</v>
+      </c>
+      <c s="17" r="Y42">
+        <v>408.535663</v>
+      </c>
+      <c s="17" r="Z42">
+        <v>6401.950945</v>
+      </c>
+      <c s="17" r="AA42">
+        <v>5502.860965</v>
+      </c>
+      <c s="17" r="AB42">
+        <v>12313.347573</v>
       </c>
     </row>
     <row r="43" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A43">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B43"/>
+      <c s="13" t="inlineStr" r="C43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="M43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="V43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="W43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="X43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Y43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Z43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AA43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AB43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A44">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B43"/>
-[...84 lines deleted...]
-      </c>
       <c s="14" t="str" r="B44"/>
-      <c s="13" t="inlineStr" r="C44">
-[...131 lines deleted...]
-    <row r="46" ht="20" customHeight="1"/>
+      <c s="17" r="C44">
+        <v>15362040.369974</v>
+      </c>
+      <c s="17" r="D44">
+        <v>4533684.544688</v>
+      </c>
+      <c s="17" r="E44">
+        <v>6723446.273192</v>
+      </c>
+      <c s="17" r="F44">
+        <v>1196958.870389</v>
+      </c>
+      <c s="17" r="G44">
+        <v>10973.981575</v>
+      </c>
+      <c s="17" r="H44">
+        <v>12465063.669844</v>
+      </c>
+      <c s="17" r="I44">
+        <v>248976.489534</v>
+      </c>
+      <c s="17" r="J44">
+        <v>538967.524764</v>
+      </c>
+      <c s="17" r="K44">
+        <v>63982.934576</v>
+      </c>
+      <c s="17" r="L44">
+        <v>851926.948874</v>
+      </c>
+      <c s="17" r="M44">
+        <v>126924.303185</v>
+      </c>
+      <c s="17" r="N44">
+        <v>565131.311652</v>
+      </c>
+      <c s="17" r="O44">
+        <v>597234.994668</v>
+      </c>
+      <c s="17" r="P44">
+        <v>1289290.609505</v>
+      </c>
+      <c s="17" r="Q44">
+        <v>198026.553853</v>
+      </c>
+      <c s="17" r="R44">
+        <v>256506.689554</v>
+      </c>
+      <c s="17" r="S44">
+        <v>81473.659474</v>
+      </c>
+      <c s="17" r="T44">
+        <v>536006.902881</v>
+      </c>
+      <c s="17" r="U44">
+        <v>45201.272118</v>
+      </c>
+      <c s="17" r="V44">
+        <v>125645.762428</v>
+      </c>
+      <c s="17" r="W44">
+        <v>4536.869751</v>
+      </c>
+      <c s="17" r="X44">
+        <v>5809.811496</v>
+      </c>
+      <c s="17" r="Y44">
+        <v>1936.039434</v>
+      </c>
+      <c s="17" r="Z44">
+        <v>28638.28735</v>
+      </c>
+      <c s="17" r="AA44">
+        <v>19111.152868</v>
+      </c>
+      <c s="17" r="AB44">
+        <v>49685.479652</v>
+      </c>
+    </row>
+    <row r="45" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B45"/>
+      <c s="13" t="inlineStr" r="C45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="M45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="V45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="W45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="X45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Y45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Z45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AA45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AB45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="20.05" customHeight="1"/>
     <row r="47" ht="18" customHeight="0">
       <c s="18" t="inlineStr" r="A47">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
     <row r="48" ht="8.95" customHeight="1"/>
     <row r="49" ht="252.75" customHeight="1">
       <c s="19" t="inlineStr" r="A49">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
@@ -21286,50 +21695,51 @@
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A45:B45"/>
     <mergeCell ref="A49:K49"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A49" r:id="rId13"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId11"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
@@ -22641,181 +23051,181 @@
       <c s="16" r="C26">
         <v>211520.39997</v>
       </c>
       <c s="16" r="D26">
         <v>15121.80107</v>
       </c>
       <c s="16" r="E26">
         <v>8707.8555</v>
       </c>
       <c s="16" r="F26">
         <v>13369.04833</v>
       </c>
       <c s="16" r="G26">
         <v>119221.059794</v>
       </c>
       <c s="16" r="H26">
         <v>4154.485724</v>
       </c>
       <c s="16" r="I26">
         <v>50841.149552</v>
       </c>
       <c s="16" r="J26">
         <v>105</v>
       </c>
       <c s="16" r="L26">
-        <v>1510499.794628</v>
+        <v>1510507.544628</v>
       </c>
       <c s="14" t="str" r="M26"/>
       <c s="16" r="N26">
         <v>219755.237135</v>
       </c>
       <c s="16" r="O26">
         <v>361458.431</v>
       </c>
       <c s="14" t="str" r="P26"/>
       <c s="16" r="Q26">
         <v>159568.482498</v>
       </c>
       <c s="16" r="R26">
-        <v>275334.74835</v>
+        <v>275342.49835</v>
       </c>
       <c s="16" r="S26">
         <v>2144.162838</v>
       </c>
       <c s="16" r="T26">
         <v>491671.186807</v>
       </c>
       <c s="16" r="U26">
         <v>567.546</v>
       </c>
     </row>
     <row r="27" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B27"/>
       <c s="16" r="C27">
         <v>223737.402199</v>
       </c>
       <c s="16" r="D27">
         <v>15155.549567</v>
       </c>
       <c s="16" r="E27">
         <v>5198.941</v>
       </c>
       <c s="16" r="F27">
         <v>13594.128111</v>
       </c>
       <c s="16" r="G27">
         <v>131703.745052</v>
       </c>
       <c s="16" r="H27">
         <v>6268.269561</v>
       </c>
       <c s="16" r="I27">
         <v>51764.868908</v>
       </c>
       <c s="16" r="J27">
         <v>51.9</v>
       </c>
       <c s="16" r="L27">
-        <v>1445522.449324</v>
+        <v>1445531.697324</v>
       </c>
       <c s="14" t="str" r="M27"/>
       <c s="16" r="N27">
         <v>194640.432979</v>
       </c>
       <c s="16" r="O27">
         <v>342799.2745</v>
       </c>
       <c s="14" t="str" r="P27"/>
       <c s="16" r="Q27">
         <v>158272.74</v>
       </c>
       <c s="16" r="R27">
-        <v>302027.41319</v>
+        <v>302036.66119</v>
       </c>
       <c s="16" r="S27">
         <v>4239.223805</v>
       </c>
       <c s="16" r="T27">
         <v>442641.91485</v>
       </c>
       <c s="16" r="U27">
         <v>901.45</v>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="17" r="C28">
         <v>649638.075389</v>
       </c>
       <c s="17" r="D28">
         <v>49654.402156</v>
       </c>
       <c s="17" r="E28">
         <v>20848.194</v>
       </c>
       <c s="17" r="F28">
         <v>43241.752615</v>
       </c>
       <c s="17" r="G28">
         <v>370037.998064</v>
       </c>
       <c s="17" r="H28">
         <v>14567.380118</v>
       </c>
       <c s="17" r="I28">
         <v>151131.448436</v>
       </c>
       <c s="17" r="J28">
         <v>156.9</v>
       </c>
       <c s="17" r="L28">
-        <v>4483095.337356</v>
+        <v>4483112.335356</v>
       </c>
       <c s="26" t="str" r="M28"/>
       <c s="17" r="N28">
         <v>639162.927954</v>
       </c>
       <c s="17" r="O28">
         <v>1115157.8385</v>
       </c>
       <c s="26" t="str" r="P28"/>
       <c s="17" r="Q28">
         <v>469933.076428</v>
       </c>
       <c s="17" r="R28">
-        <v>879485.991314</v>
+        <v>879502.989314</v>
       </c>
       <c s="17" r="S28">
         <v>8882.344393</v>
       </c>
       <c s="17" r="T28">
         <v>1366595.862767</v>
       </c>
       <c s="17" r="U28">
         <v>3877.296</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
       <c s="13" t="inlineStr" r="C29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D29">
         <is>
@@ -22905,65 +23315,65 @@
       <c s="17" r="C30">
         <v>2602728.737788</v>
       </c>
       <c s="17" r="D30">
         <v>194409.832726</v>
       </c>
       <c s="17" r="E30">
         <v>69804.017</v>
       </c>
       <c s="17" r="F30">
         <v>192248.302315</v>
       </c>
       <c s="17" r="G30">
         <v>1434583.654181</v>
       </c>
       <c s="17" r="H30">
         <v>55271.507588</v>
       </c>
       <c s="17" r="I30">
         <v>655645.062978</v>
       </c>
       <c s="17" r="J30">
         <v>766.361</v>
       </c>
       <c s="17" r="L30">
-        <v>17413447.18756</v>
+        <v>17413464.18556</v>
       </c>
       <c s="26" t="str" r="M30"/>
       <c s="17" r="N30">
         <v>2565948.415369</v>
       </c>
       <c s="17" r="O30">
         <v>4330704.093</v>
       </c>
       <c s="26" t="str" r="P30"/>
       <c s="17" r="Q30">
         <v>1807212.573585</v>
       </c>
       <c s="17" r="R30">
-        <v>3511884.419594</v>
+        <v>3511901.417594</v>
       </c>
       <c s="17" r="S30">
         <v>33007.855858</v>
       </c>
       <c s="17" r="T30">
         <v>5159142.529154</v>
       </c>
       <c s="17" r="U30">
         <v>5547.301</v>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="13" t="inlineStr" r="C31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D31">
         <is>
@@ -23029,267 +23439,267 @@
       </c>
       <c s="13" t="inlineStr" r="S31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="U31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="32" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="16" r="C32">
-        <v>177349.809182</v>
+        <v>177426.509182</v>
       </c>
       <c s="16" r="D32">
         <v>12582.503082</v>
       </c>
       <c s="16" r="E32">
         <v>7644.8215</v>
       </c>
       <c s="16" r="F32">
         <v>9454.47417</v>
       </c>
       <c s="16" r="G32">
-        <v>102062.989334</v>
+        <v>102139.689334</v>
       </c>
       <c s="16" r="H32">
         <v>4658.348785</v>
       </c>
       <c s="16" r="I32">
         <v>40443.672311</v>
       </c>
       <c s="16" r="J32">
         <v>503</v>
       </c>
       <c s="16" r="L32">
-        <v>1506240.798785</v>
+        <v>1506261.834785</v>
       </c>
       <c s="14" t="str" r="M32"/>
       <c s="16" r="N32">
         <v>198230.645404</v>
       </c>
       <c s="16" r="O32">
         <v>383267.6115</v>
       </c>
       <c s="14" t="str" r="P32"/>
       <c s="16" r="Q32">
         <v>171771.4025</v>
       </c>
       <c s="16" r="R32">
-        <v>351306.160886</v>
+        <v>351327.196886</v>
       </c>
       <c s="16" r="S32">
         <v>3718.67229</v>
       </c>
       <c s="16" r="T32">
         <v>397881.306205</v>
       </c>
       <c s="16" r="U32">
         <v>65</v>
       </c>
     </row>
     <row r="33" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="16" r="C33">
-        <v>174021.771797</v>
+        <v>174024.496797</v>
       </c>
       <c s="16" r="D33">
         <v>13255.813968</v>
       </c>
       <c s="16" r="E33">
         <v>7981.2915</v>
       </c>
       <c s="16" r="F33">
         <v>10230.479885</v>
       </c>
       <c s="16" r="G33">
-        <v>102535.86023</v>
+        <v>102538.58523</v>
       </c>
       <c s="16" r="H33">
         <v>5137.931624</v>
       </c>
       <c s="16" r="I33">
         <v>34717.03159</v>
       </c>
       <c s="16" r="J33">
         <v>163.363</v>
       </c>
       <c s="16" r="L33">
-        <v>1446419.334177</v>
+        <v>1446473.496177</v>
       </c>
       <c s="14" t="str" r="M33"/>
       <c s="16" r="N33">
         <v>210592.191281</v>
       </c>
       <c s="16" r="O33">
         <v>303146.018</v>
       </c>
       <c s="14" t="str" r="P33"/>
       <c s="16" r="Q33">
         <v>173915.84455</v>
       </c>
       <c s="16" r="R33">
-        <v>342628.513104</v>
+        <v>342682.675104</v>
       </c>
       <c s="16" r="S33">
         <v>4784.514593</v>
       </c>
       <c s="16" r="T33">
         <v>411352.252649</v>
       </c>
       <c s="13" t="str" r="U33"/>
     </row>
     <row r="34" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
-        <v>204701.584772</v>
+        <v>204769.427772</v>
       </c>
       <c s="16" r="D34">
         <v>20188.5728</v>
       </c>
       <c s="16" r="E34">
         <v>5811.7255</v>
       </c>
       <c s="16" r="F34">
-        <v>19107.132677</v>
+        <v>19109.632677</v>
       </c>
       <c s="16" r="G34">
-        <v>116136.829929</v>
+        <v>116202.172929</v>
       </c>
       <c s="16" r="H34">
         <v>5662.846525</v>
       </c>
       <c s="16" r="I34">
         <v>36978.477341</v>
       </c>
       <c s="16" r="J34">
         <v>816</v>
       </c>
       <c s="16" r="L34">
-        <v>1875443.222449</v>
+        <v>1875246.949449</v>
       </c>
       <c s="14" t="str" r="M34"/>
       <c s="16" r="N34">
         <v>272713.92776</v>
       </c>
       <c s="16" r="O34">
-        <v>406523.9355</v>
+        <v>406518.9355</v>
       </c>
       <c s="14" t="str" r="P34"/>
       <c s="16" r="Q34">
-        <v>238301.178</v>
+        <v>238120.428</v>
       </c>
       <c s="16" r="R34">
-        <v>426437.323694</v>
+        <v>426432.090694</v>
       </c>
       <c s="16" r="S34">
         <v>4335.15228</v>
       </c>
       <c s="16" r="T34">
-        <v>526966.705215</v>
+        <v>526961.415215</v>
       </c>
       <c s="16" r="U34">
         <v>165</v>
       </c>
     </row>
     <row r="35" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="17" r="C35">
-        <v>556073.165751</v>
+        <v>556220.433751</v>
       </c>
       <c s="17" r="D35">
         <v>46026.88985</v>
       </c>
       <c s="17" r="E35">
         <v>21437.8385</v>
       </c>
       <c s="17" r="F35">
-        <v>38792.086732</v>
+        <v>38794.586732</v>
       </c>
       <c s="17" r="G35">
-        <v>320735.679493</v>
+        <v>320880.447493</v>
       </c>
       <c s="17" r="H35">
         <v>15459.126934</v>
       </c>
       <c s="17" r="I35">
         <v>112139.181242</v>
       </c>
       <c s="17" r="J35">
         <v>1482.363</v>
       </c>
       <c s="17" r="L35">
-        <v>4828103.355411</v>
+        <v>4827982.280411</v>
       </c>
       <c s="26" t="str" r="M35"/>
       <c s="17" r="N35">
         <v>681536.764445</v>
       </c>
       <c s="17" r="O35">
-        <v>1092937.565</v>
+        <v>1092932.565</v>
       </c>
       <c s="26" t="str" r="P35"/>
       <c s="17" r="Q35">
-        <v>583988.42505</v>
+        <v>583807.67505</v>
       </c>
       <c s="17" r="R35">
-        <v>1120371.997684</v>
+        <v>1120441.962684</v>
       </c>
       <c s="17" r="S35">
         <v>12838.339163</v>
       </c>
       <c s="17" r="T35">
-        <v>1336200.264069</v>
+        <v>1336194.974069</v>
       </c>
       <c s="17" r="U35">
         <v>230</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="13" t="inlineStr" r="C36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E36">
         <is>
           <t xml:space="preserve"/>
@@ -23349,272 +23759,270 @@
       </c>
       <c s="13" t="inlineStr" r="S36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="U36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="37" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="16" r="C37">
-        <v>212919.8821</v>
+        <v>213007.8071</v>
       </c>
       <c s="16" r="D37">
         <v>16509.363521</v>
       </c>
       <c s="16" r="E37">
         <v>7123.9115</v>
       </c>
       <c s="16" r="F37">
-        <v>15351.527998</v>
+        <v>15356.527998</v>
       </c>
       <c s="16" r="G37">
-        <v>124881.278717</v>
+        <v>124966.101717</v>
       </c>
       <c s="16" r="H37">
         <v>5831.063787</v>
       </c>
       <c s="16" r="I37">
         <v>41608.733577</v>
       </c>
       <c s="16" r="J37">
-        <v>1614.003</v>
+        <v>1612.105</v>
       </c>
       <c s="16" r="L37">
-        <v>1540414.281797</v>
+        <v>1540449.881797</v>
       </c>
       <c s="14" t="str" r="M37"/>
       <c s="16" r="N37">
         <v>235060.441673</v>
       </c>
       <c s="16" r="O37">
         <v>324608.665</v>
       </c>
       <c s="14" t="str" r="P37"/>
       <c s="16" r="Q37">
         <v>185424.39012</v>
       </c>
       <c s="16" r="R37">
-        <v>365476.261735</v>
+        <v>365912.261735</v>
       </c>
       <c s="16" r="S37">
         <v>1850.605649</v>
       </c>
       <c s="16" r="T37">
         <v>427328.51762</v>
       </c>
       <c s="16" r="U37">
-        <v>665.4</v>
+        <v>265</v>
       </c>
     </row>
     <row r="38" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="16" r="C38">
         <v>194206.224987</v>
       </c>
       <c s="16" r="D38">
         <v>14075.460913</v>
       </c>
       <c s="16" r="E38">
         <v>4982.025</v>
       </c>
       <c s="16" r="F38">
         <v>12482.985268</v>
       </c>
       <c s="16" r="G38">
         <v>116163.163483</v>
       </c>
       <c s="16" r="H38">
         <v>5077.581758</v>
       </c>
       <c s="16" r="I38">
         <v>38937.008565</v>
       </c>
       <c s="16" r="J38">
         <v>2488</v>
       </c>
       <c s="16" r="L38">
-        <v>1696890.175759</v>
+        <v>1696892.294759</v>
       </c>
       <c s="14" t="str" r="M38"/>
       <c s="16" r="N38">
         <v>249179.763854</v>
       </c>
       <c s="16" r="O38">
         <v>328189.9535</v>
       </c>
       <c s="14" t="str" r="P38"/>
       <c s="16" r="Q38">
         <v>204568.516664</v>
       </c>
       <c s="16" r="R38">
-        <v>340497.94571</v>
+        <v>341588.00871</v>
       </c>
       <c s="16" r="S38">
         <v>2973.531271</v>
       </c>
       <c s="16" r="T38">
         <v>570392.52076</v>
       </c>
-      <c s="16" r="U38">
-[...1 lines deleted...]
-      </c>
+      <c s="13" t="str" r="U38"/>
     </row>
     <row r="39" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
       <c s="16" r="C39">
-        <v>298836.814735</v>
+        <v>298898.264735</v>
       </c>
       <c s="16" r="D39">
         <v>14589.259058</v>
       </c>
       <c s="16" r="E39">
         <v>7655.5</v>
       </c>
       <c s="16" r="F39">
         <v>18761.181712</v>
       </c>
       <c s="16" r="G39">
-        <v>159759.302721</v>
+        <v>159845.752721</v>
       </c>
       <c s="16" r="H39">
         <v>6545.259671</v>
       </c>
       <c s="16" r="I39">
         <v>88972.311573</v>
       </c>
       <c s="16" r="J39">
-        <v>2554</v>
+        <v>2529</v>
       </c>
       <c s="16" r="L39">
-        <v>1648190.481103</v>
+        <v>1648194.580603</v>
       </c>
       <c s="14" t="str" r="M39"/>
       <c s="16" r="N39">
-        <v>238544.282785</v>
+        <v>238544.282285</v>
       </c>
       <c s="16" r="O39">
         <v>333241.884</v>
       </c>
       <c s="14" t="str" r="P39"/>
       <c s="16" r="Q39">
         <v>195176.26159</v>
       </c>
       <c s="16" r="R39">
-        <v>355217.495079</v>
+        <v>355725.075079</v>
       </c>
       <c s="16" r="S39">
         <v>4649.274476</v>
       </c>
       <c s="16" r="T39">
         <v>520792.803173</v>
       </c>
       <c s="16" r="U39">
-        <v>568.48</v>
+        <v>65</v>
       </c>
     </row>
     <row r="40" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
       <c s="17" r="C40">
-        <v>705962.921822</v>
+        <v>706112.296822</v>
       </c>
       <c s="17" r="D40">
         <v>45174.083492</v>
       </c>
       <c s="17" r="E40">
         <v>19761.4365</v>
       </c>
       <c s="17" r="F40">
-        <v>46595.694978</v>
+        <v>46600.694978</v>
       </c>
       <c s="17" r="G40">
-        <v>400803.744921</v>
+        <v>400975.017921</v>
       </c>
       <c s="17" r="H40">
         <v>17453.905216</v>
       </c>
       <c s="17" r="I40">
         <v>169518.053715</v>
       </c>
       <c s="17" r="J40">
-        <v>6656.003</v>
+        <v>6629.105</v>
       </c>
       <c s="17" r="L40">
-        <v>4885494.938659</v>
+        <v>4885536.757159</v>
       </c>
       <c s="26" t="str" r="M40"/>
       <c s="17" r="N40">
-        <v>722784.488312</v>
+        <v>722784.487812</v>
       </c>
       <c s="17" r="O40">
         <v>986040.5025</v>
       </c>
       <c s="26" t="str" r="P40"/>
       <c s="17" r="Q40">
         <v>585169.168374</v>
       </c>
       <c s="17" r="R40">
-        <v>1061191.702524</v>
+        <v>1063225.345524</v>
       </c>
       <c s="17" r="S40">
         <v>9473.411396</v>
       </c>
       <c s="17" r="T40">
         <v>1518513.841553</v>
       </c>
       <c s="17" r="U40">
-        <v>2321.824</v>
+        <v>330</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
       <c s="13" t="inlineStr" r="C41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F41">
@@ -23695,383 +24103,442 @@
       <c s="16" r="C42">
         <v>233994.004234</v>
       </c>
       <c s="16" r="D42">
         <v>15313.820618</v>
       </c>
       <c s="16" r="E42">
         <v>6696.1</v>
       </c>
       <c s="16" r="F42">
         <v>19136.75622</v>
       </c>
       <c s="16" r="G42">
         <v>129110.676209</v>
       </c>
       <c s="16" r="H42">
         <v>5917.772893</v>
       </c>
       <c s="16" r="I42">
         <v>57785.878294</v>
       </c>
       <c s="16" r="J42">
         <v>33</v>
       </c>
       <c s="16" r="L42">
-        <v>1307657.60555</v>
+        <v>1307657.91555</v>
       </c>
       <c s="14" t="str" r="M42"/>
       <c s="16" r="N42">
         <v>193874.053522</v>
       </c>
       <c s="16" r="O42">
         <v>313045.501</v>
       </c>
       <c s="14" t="str" r="P42"/>
       <c s="16" r="Q42">
         <v>144862.536504</v>
       </c>
       <c s="16" r="R42">
-        <v>260079.4769</v>
+        <v>260080.1369</v>
       </c>
       <c s="16" r="S42">
-        <v>1759.598439</v>
+        <v>1759.248439</v>
       </c>
       <c s="16" r="T42">
         <v>393525.939185</v>
       </c>
       <c s="16" r="U42">
         <v>510.5</v>
       </c>
     </row>
-    <row r="43" ht="18" customHeight="0">
+    <row r="43" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A43">
         <is>
-          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+          <t xml:space="preserve">August / août 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B43"/>
-      <c s="17" r="C43">
-[...47 lines deleted...]
-        <v>510.5</v>
+      <c s="16" r="C43">
+        <v>214017.176504</v>
+      </c>
+      <c s="16" r="D43">
+        <v>16802.114503</v>
+      </c>
+      <c s="16" r="E43">
+        <v>6022.958</v>
+      </c>
+      <c s="16" r="F43">
+        <v>18290.661992</v>
+      </c>
+      <c s="16" r="G43">
+        <v>115401.349508</v>
+      </c>
+      <c s="16" r="H43">
+        <v>4627.566164</v>
+      </c>
+      <c s="16" r="I43">
+        <v>51747.761337</v>
+      </c>
+      <c s="16" r="J43">
+        <v>1124.765</v>
+      </c>
+      <c s="16" r="L43">
+        <v>1443718.238812</v>
+      </c>
+      <c s="14" t="str" r="M43"/>
+      <c s="16" r="N43">
+        <v>217364.668438</v>
+      </c>
+      <c s="16" r="O43">
+        <v>278826.903</v>
+      </c>
+      <c s="14" t="str" r="P43"/>
+      <c s="16" r="Q43">
+        <v>169004.237638</v>
+      </c>
+      <c s="16" r="R43">
+        <v>302677.404532</v>
+      </c>
+      <c s="16" r="S43">
+        <v>2058.891397</v>
+      </c>
+      <c s="16" r="T43">
+        <v>473255.733807</v>
+      </c>
+      <c s="16" r="U43">
+        <v>530.4</v>
       </c>
     </row>
     <row r="44" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A44">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B44"/>
-      <c s="13" t="inlineStr" r="C44">
-[...79 lines deleted...]
-        </is>
+      <c s="17" r="C44">
+        <v>448011.180738</v>
+      </c>
+      <c s="17" r="D44">
+        <v>32115.935121</v>
+      </c>
+      <c s="17" r="E44">
+        <v>12719.058</v>
+      </c>
+      <c s="17" r="F44">
+        <v>37427.418212</v>
+      </c>
+      <c s="17" r="G44">
+        <v>244512.025717</v>
+      </c>
+      <c s="17" r="H44">
+        <v>10545.339057</v>
+      </c>
+      <c s="17" r="I44">
+        <v>109533.639631</v>
+      </c>
+      <c s="17" r="J44">
+        <v>1157.765</v>
+      </c>
+      <c s="17" r="L44">
+        <v>2751376.154362</v>
+      </c>
+      <c s="26" t="str" r="M44"/>
+      <c s="17" r="N44">
+        <v>411238.72196</v>
+      </c>
+      <c s="17" r="O44">
+        <v>591872.404</v>
+      </c>
+      <c s="26" t="str" r="P44"/>
+      <c s="17" r="Q44">
+        <v>313866.774142</v>
+      </c>
+      <c s="17" r="R44">
+        <v>562757.541432</v>
+      </c>
+      <c s="17" r="S44">
+        <v>3818.139836</v>
+      </c>
+      <c s="17" r="T44">
+        <v>866781.672992</v>
+      </c>
+      <c s="17" r="U44">
+        <v>1040.9</v>
       </c>
     </row>
     <row r="45" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A45">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B45"/>
-      <c s="17" r="C45">
-[...47 lines deleted...]
-        <v>3062.324</v>
+      <c s="13" t="inlineStr" r="C45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M45"/>
+      <c s="13" t="inlineStr" r="N45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="P45"/>
+      <c s="13" t="inlineStr" r="Q45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
     </row>
     <row r="46" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A46">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B46"/>
-      <c s="13" t="inlineStr" r="C46">
-[...84 lines deleted...]
-      <c s="27" t="inlineStr" r="A48">
+      <c s="17" r="C46">
+        <v>1710343.911311</v>
+      </c>
+      <c s="17" r="D46">
+        <v>123316.908463</v>
+      </c>
+      <c s="17" r="E46">
+        <v>53918.333</v>
+      </c>
+      <c s="17" r="F46">
+        <v>122822.699922</v>
+      </c>
+      <c s="17" r="G46">
+        <v>966367.491131</v>
+      </c>
+      <c s="17" r="H46">
+        <v>43458.371207</v>
+      </c>
+      <c s="17" r="I46">
+        <v>391190.874588</v>
+      </c>
+      <c s="17" r="J46">
+        <v>9269.233</v>
+      </c>
+      <c s="17" r="L46">
+        <v>12464895.191932</v>
+      </c>
+      <c s="26" t="str" r="M46"/>
+      <c s="17" r="N46">
+        <v>1815559.974217</v>
+      </c>
+      <c s="17" r="O46">
+        <v>2670845.4715</v>
+      </c>
+      <c s="26" t="str" r="P46"/>
+      <c s="17" r="Q46">
+        <v>1482843.617566</v>
+      </c>
+      <c s="17" r="R46">
+        <v>2746424.84964</v>
+      </c>
+      <c s="17" r="S46">
+        <v>26129.890395</v>
+      </c>
+      <c s="17" r="T46">
+        <v>3721490.488614</v>
+      </c>
+      <c s="17" r="U46">
+        <v>1600.9</v>
+      </c>
+    </row>
+    <row r="47" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="A47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B47"/>
+      <c s="13" t="inlineStr" r="C47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M47"/>
+      <c s="13" t="inlineStr" r="N47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="P47"/>
+      <c s="13" t="inlineStr" r="Q47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="0.05" customHeight="1"/>
+    <row r="49" ht="23.35" customHeight="1"/>
+    <row r="50" ht="18" customHeight="0">
+      <c s="27" t="inlineStr" r="A50">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="49" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="19" t="inlineStr" r="A50">
+    <row r="51" ht="8.95" customHeight="1"/>
+    <row r="52" ht="252.75" customHeight="1">
+      <c s="19" t="inlineStr" r="A52">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -24219,54 +24686,57 @@
     <mergeCell ref="O38:P38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="O39:P39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="O40:P40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="O41:P41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="O42:P42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="L43:M43"/>
     <mergeCell ref="O43:P43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="L44:M44"/>
     <mergeCell ref="O44:P44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="O45:P45"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="L46:M46"/>
     <mergeCell ref="O46:P46"/>
-    <mergeCell ref="A50:L50"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="L47:M47"/>
+    <mergeCell ref="O47:P47"/>
+    <mergeCell ref="A52:L52"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A50" r:id="rId17"/>
+    <hyperlink ref="A52" r:id="rId17"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId15"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="17.82421875"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
@@ -26042,174 +26512,174 @@
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
         <v>114473.371098</v>
       </c>
       <c s="16" r="D34">
         <v>10526.519</v>
       </c>
       <c s="16" r="E34">
         <v>26244.014</v>
       </c>
       <c s="16" r="F34">
         <v>13770.995</v>
       </c>
       <c s="16" r="G34">
         <v>38783.715222</v>
       </c>
       <c s="16" r="H34">
         <v>636.440037</v>
       </c>
       <c s="16" r="I34">
         <v>24511.687839</v>
       </c>
       <c s="13" t="str" r="J34"/>
       <c s="16" r="L34">
-        <v>147401.001396</v>
+        <v>147409.001396</v>
       </c>
       <c s="14" t="str" r="M34"/>
       <c s="16" r="N34">
         <v>7337.593033</v>
       </c>
       <c s="16" r="O34">
         <v>41234.3995</v>
       </c>
       <c s="16" r="P34">
         <v>6823.15999</v>
       </c>
       <c s="16" r="Q34">
-        <v>66089.350976</v>
+        <v>66097.350976</v>
       </c>
       <c s="16" r="R34">
         <v>1197.276278</v>
       </c>
       <c s="16" r="S34">
         <v>24391.347619</v>
       </c>
       <c s="16" r="T34">
         <v>327.874</v>
       </c>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>125502.848093</v>
+        <v>125494.163093</v>
       </c>
       <c s="16" r="D35">
         <v>15129.592991</v>
       </c>
       <c s="16" r="E35">
-        <v>32299.3165</v>
+        <v>32294.3165</v>
       </c>
       <c s="16" r="F35">
         <v>15976.852871</v>
       </c>
       <c s="16" r="G35">
-        <v>37570.493382</v>
+        <v>37566.808382</v>
       </c>
       <c s="16" r="H35">
         <v>1052.37087</v>
       </c>
       <c s="16" r="I35">
         <v>23474.221479</v>
       </c>
       <c s="13" t="str" r="J35"/>
       <c s="16" r="L35">
-        <v>145198.975522</v>
+        <v>145191.975522</v>
       </c>
       <c s="14" t="str" r="M35"/>
       <c s="16" r="N35">
         <v>7331.487246</v>
       </c>
       <c s="16" r="O35">
-        <v>34229.8155</v>
+        <v>34227.8155</v>
       </c>
       <c s="16" r="P35">
         <v>7404.998</v>
       </c>
       <c s="16" r="Q35">
-        <v>73154.565577</v>
+        <v>73149.565577</v>
       </c>
       <c s="16" r="R35">
         <v>1934.115858</v>
       </c>
       <c s="16" r="S35">
         <v>21039.063341</v>
       </c>
       <c s="16" r="T35">
         <v>104.93</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="17" r="C36">
-        <v>333083.385769</v>
+        <v>333074.700769</v>
       </c>
       <c s="17" r="D36">
         <v>35758.211598</v>
       </c>
       <c s="17" r="E36">
-        <v>86768.688</v>
+        <v>86763.688</v>
       </c>
       <c s="17" r="F36">
         <v>39891.475124</v>
       </c>
       <c s="17" r="G36">
-        <v>101807.285724</v>
+        <v>101803.600724</v>
       </c>
       <c s="17" r="H36">
         <v>2194.746928</v>
       </c>
       <c s="17" r="I36">
         <v>66662.978395</v>
       </c>
       <c s="34" t="str" r="J36"/>
       <c s="17" r="L36">
-        <v>461555.609891</v>
+        <v>461556.609891</v>
       </c>
       <c s="26" t="str" r="M36"/>
       <c s="17" r="N36">
         <v>23515.322427</v>
       </c>
       <c s="17" r="O36">
-        <v>124098.016</v>
+        <v>124096.016</v>
       </c>
       <c s="17" r="P36">
         <v>22224.58864</v>
       </c>
       <c s="17" r="Q36">
-        <v>214354.624509</v>
+        <v>214357.624509</v>
       </c>
       <c s="17" r="R36">
         <v>4418.835793</v>
       </c>
       <c s="17" r="S36">
         <v>72211.418522</v>
       </c>
       <c s="17" r="T36">
         <v>732.804</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="13" t="inlineStr" r="C37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D37">
         <is>
@@ -26274,266 +26744,260 @@
       </c>
       <c s="13" t="inlineStr" r="R37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="38" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="16" r="C38">
-        <v>92476.138123</v>
+        <v>92486.138123</v>
       </c>
       <c s="16" r="D38">
         <v>8003.3676</v>
       </c>
       <c s="16" r="E38">
         <v>26407.412</v>
       </c>
       <c s="16" r="F38">
         <v>9150.017</v>
       </c>
       <c s="16" r="G38">
-        <v>29190.711845</v>
+        <v>29200.711845</v>
       </c>
       <c s="16" r="H38">
         <v>344.135326</v>
       </c>
       <c s="16" r="I38">
         <v>19380.494352</v>
       </c>
       <c s="13" t="str" r="J38"/>
       <c s="16" r="L38">
-        <v>167898.951065</v>
+        <v>167968.951065</v>
       </c>
       <c s="14" t="str" r="M38"/>
       <c s="16" r="N38">
         <v>9258.619977</v>
       </c>
       <c s="16" r="O38">
         <v>44035.103</v>
       </c>
       <c s="16" r="P38">
         <v>9218.356065</v>
       </c>
       <c s="16" r="Q38">
-        <v>81441.206512</v>
+        <v>81540.506512</v>
       </c>
       <c s="16" r="R38">
         <v>986.653539</v>
       </c>
       <c s="16" r="S38">
         <v>22694.711972</v>
       </c>
       <c s="16" r="T38">
-        <v>264.3</v>
+        <v>235</v>
       </c>
     </row>
     <row r="39" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
       <c s="16" r="C39">
-        <v>120742.828151</v>
+        <v>120757.828151</v>
       </c>
       <c s="16" r="D39">
         <v>12202.990317</v>
       </c>
       <c s="16" r="E39">
         <v>27231.0125</v>
       </c>
       <c s="16" r="F39">
         <v>13316.589317</v>
       </c>
       <c s="16" r="G39">
-        <v>42524.173239</v>
+        <v>42554.173239</v>
       </c>
       <c s="16" r="H39">
         <v>656.734313</v>
       </c>
       <c s="16" r="I39">
         <v>24796.328465</v>
       </c>
-      <c s="16" r="J39">
-[...1 lines deleted...]
-      </c>
+      <c s="13" t="str" r="J39"/>
       <c s="16" r="L39">
-        <v>148955.349262</v>
+        <v>148995.349262</v>
       </c>
       <c s="14" t="str" r="M39"/>
       <c s="16" r="N39">
         <v>6949.650834</v>
       </c>
       <c s="16" r="O39">
         <v>36632.464</v>
       </c>
       <c s="16" r="P39">
         <v>6445.551585</v>
       </c>
       <c s="16" r="Q39">
-        <v>76145.07538</v>
+        <v>76207.67538</v>
       </c>
       <c s="16" r="R39">
         <v>995.412987</v>
       </c>
       <c s="16" r="S39">
         <v>21741.194476</v>
       </c>
       <c s="16" r="T39">
-        <v>46</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
       <c s="16" r="C40">
-        <v>120268.633129</v>
+        <v>120277.560129</v>
       </c>
       <c s="16" r="D40">
         <v>14751.18145</v>
       </c>
       <c s="16" r="E40">
         <v>27381.5</v>
       </c>
       <c s="16" r="F40">
         <v>15474.990064</v>
       </c>
       <c s="16" r="G40">
-        <v>35715.100283</v>
+        <v>35863.655283</v>
       </c>
       <c s="16" r="H40">
-        <v>822.931556</v>
+        <v>821.858556</v>
       </c>
       <c s="16" r="I40">
         <v>25984.374776</v>
       </c>
-      <c s="16" r="J40">
-[...1 lines deleted...]
-      </c>
+      <c s="13" t="str" r="J40"/>
       <c s="16" r="L40">
-        <v>195204.98362</v>
+        <v>195249.58962</v>
       </c>
       <c s="14" t="str" r="M40"/>
       <c s="16" r="N40">
         <v>7557.239238</v>
       </c>
       <c s="16" r="O40">
         <v>50949.048462</v>
       </c>
       <c s="16" r="P40">
         <v>6956.91535</v>
       </c>
       <c s="16" r="Q40">
-        <v>102032.51771</v>
+        <v>102104.71771</v>
       </c>
       <c s="16" r="R40">
-        <v>1989.717007</v>
+        <v>1989.323007</v>
       </c>
       <c s="16" r="S40">
         <v>25189.945853</v>
       </c>
       <c s="16" r="T40">
-        <v>529.6</v>
+        <v>502.4</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
       <c s="17" r="C41">
-        <v>333487.599403</v>
+        <v>333521.526403</v>
       </c>
       <c s="17" r="D41">
         <v>34957.539367</v>
       </c>
       <c s="17" r="E41">
         <v>81019.9245</v>
       </c>
       <c s="17" r="F41">
         <v>37941.596381</v>
       </c>
       <c s="17" r="G41">
-        <v>107429.985367</v>
+        <v>107618.540367</v>
       </c>
       <c s="17" r="H41">
-        <v>1823.801195</v>
+        <v>1822.728195</v>
       </c>
       <c s="17" r="I41">
         <v>70161.197593</v>
       </c>
-      <c s="17" r="J41">
-[...1 lines deleted...]
-      </c>
+      <c s="34" t="str" r="J41"/>
       <c s="17" r="L41">
-        <v>512059.283947</v>
+        <v>512213.889947</v>
       </c>
       <c s="26" t="str" r="M41"/>
       <c s="17" r="N41">
         <v>23765.510049</v>
       </c>
       <c s="17" r="O41">
         <v>131616.615462</v>
       </c>
       <c s="17" r="P41">
         <v>22620.823</v>
       </c>
       <c s="17" r="Q41">
-        <v>259618.799602</v>
+        <v>259852.899602</v>
       </c>
       <c s="17" r="R41">
-        <v>3971.783533</v>
+        <v>3971.389533</v>
       </c>
       <c s="17" r="S41">
         <v>69625.852301</v>
       </c>
       <c s="17" r="T41">
-        <v>839.9</v>
+        <v>760.8</v>
       </c>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
       <c s="13" t="inlineStr" r="C42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F42">
@@ -26589,402 +27053,460 @@
       </c>
       <c s="13" t="inlineStr" r="R42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="43" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A43">
         <is>
           <t xml:space="preserve">July / juillet 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B43"/>
       <c s="16" r="C43">
-        <v>80170.648931</v>
+        <v>80170.366931</v>
       </c>
       <c s="16" r="D43">
         <v>6534.5675</v>
       </c>
       <c s="16" r="E43">
         <v>21162.9</v>
       </c>
       <c s="16" r="F43">
         <v>7706.965</v>
       </c>
       <c s="16" r="G43">
         <v>24080.860643</v>
       </c>
       <c s="16" r="H43">
-        <v>368.618804</v>
+        <v>368.336804</v>
       </c>
       <c s="16" r="I43">
         <v>20266.736984</v>
       </c>
       <c s="16" r="J43">
         <v>50</v>
       </c>
       <c s="16" r="L43">
-        <v>175665.159592</v>
+        <v>174413.525592</v>
       </c>
       <c s="14" t="str" r="M43"/>
       <c s="16" r="N43">
         <v>7210.99576</v>
       </c>
       <c s="16" r="O43">
         <v>45554.32</v>
       </c>
       <c s="16" r="P43">
         <v>6075.26635</v>
       </c>
       <c s="16" r="Q43">
-        <v>95921.944265</v>
+        <v>94671.944265</v>
       </c>
       <c s="16" r="R43">
-        <v>875.439943</v>
+        <v>873.805943</v>
       </c>
       <c s="16" r="S43">
         <v>19818.845274</v>
       </c>
       <c s="16" r="T43">
         <v>208.348</v>
       </c>
     </row>
-    <row r="44" ht="18" customHeight="0">
+    <row r="44" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A44">
         <is>
-          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+          <t xml:space="preserve">August / août 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B44"/>
-      <c s="17" r="C44">
-[...46 lines deleted...]
-        <v>208.348</v>
+      <c s="16" r="C44">
+        <v>105115.071538</v>
+      </c>
+      <c s="16" r="D44">
+        <v>11396.8183</v>
+      </c>
+      <c s="16" r="E44">
+        <v>28735.2</v>
+      </c>
+      <c s="16" r="F44">
+        <v>10735.373</v>
+      </c>
+      <c s="16" r="G44">
+        <v>32449.854231</v>
+      </c>
+      <c s="16" r="H44">
+        <v>427.442377</v>
+      </c>
+      <c s="16" r="I44">
+        <v>21367.88363</v>
+      </c>
+      <c s="16" r="J44">
+        <v>2.5</v>
+      </c>
+      <c s="16" r="L44">
+        <v>141029.615059</v>
+      </c>
+      <c s="14" t="str" r="M44"/>
+      <c s="16" r="N44">
+        <v>6062.321088</v>
+      </c>
+      <c s="16" r="O44">
+        <v>30822.347</v>
+      </c>
+      <c s="16" r="P44">
+        <v>6172.628065</v>
+      </c>
+      <c s="16" r="Q44">
+        <v>77885.25167</v>
+      </c>
+      <c s="16" r="R44">
+        <v>1017.462121</v>
+      </c>
+      <c s="16" r="S44">
+        <v>18915.005115</v>
+      </c>
+      <c s="16" r="T44">
+        <v>154.6</v>
       </c>
     </row>
     <row r="45" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A45">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B45"/>
-      <c s="13" t="inlineStr" r="C45">
-[...78 lines deleted...]
-        </is>
+      <c s="17" r="C45">
+        <v>185285.438469</v>
+      </c>
+      <c s="17" r="D45">
+        <v>17931.3858</v>
+      </c>
+      <c s="17" r="E45">
+        <v>49898.1</v>
+      </c>
+      <c s="17" r="F45">
+        <v>18442.338</v>
+      </c>
+      <c s="17" r="G45">
+        <v>56530.714874</v>
+      </c>
+      <c s="17" r="H45">
+        <v>795.779181</v>
+      </c>
+      <c s="17" r="I45">
+        <v>41634.620614</v>
+      </c>
+      <c s="17" r="J45">
+        <v>52.5</v>
+      </c>
+      <c s="17" r="L45">
+        <v>315443.140651</v>
+      </c>
+      <c s="26" t="str" r="M45"/>
+      <c s="17" r="N45">
+        <v>13273.316848</v>
+      </c>
+      <c s="17" r="O45">
+        <v>76376.667</v>
+      </c>
+      <c s="17" r="P45">
+        <v>12247.894415</v>
+      </c>
+      <c s="17" r="Q45">
+        <v>172557.195935</v>
+      </c>
+      <c s="17" r="R45">
+        <v>1891.268064</v>
+      </c>
+      <c s="17" r="S45">
+        <v>38733.850389</v>
+      </c>
+      <c s="17" r="T45">
+        <v>362.948</v>
       </c>
     </row>
     <row r="46" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A46">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B46"/>
-      <c s="17" r="C46">
-[...46 lines deleted...]
-        <v>1781.052</v>
+      <c s="13" t="inlineStr" r="C46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M46"/>
+      <c s="13" t="inlineStr" r="N46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
     </row>
     <row r="47" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A47">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B47"/>
-      <c s="13" t="inlineStr" r="C47">
-[...83 lines deleted...]
-      <c s="27" t="inlineStr" r="A49">
+      <c s="17" r="C47">
+        <v>851881.665641</v>
+      </c>
+      <c s="17" r="D47">
+        <v>88647.136765</v>
+      </c>
+      <c s="17" r="E47">
+        <v>217681.7125</v>
+      </c>
+      <c s="17" r="F47">
+        <v>96275.409505</v>
+      </c>
+      <c s="17" r="G47">
+        <v>265952.855965</v>
+      </c>
+      <c s="17" r="H47">
+        <v>4813.254304</v>
+      </c>
+      <c s="17" r="I47">
+        <v>178458.796602</v>
+      </c>
+      <c s="17" r="J47">
+        <v>52.5</v>
+      </c>
+      <c s="17" r="L47">
+        <v>1289213.640489</v>
+      </c>
+      <c s="26" t="str" r="M47"/>
+      <c s="17" r="N47">
+        <v>60554.149324</v>
+      </c>
+      <c s="17" r="O47">
+        <v>332089.298462</v>
+      </c>
+      <c s="17" r="P47">
+        <v>57093.306055</v>
+      </c>
+      <c s="17" r="Q47">
+        <v>646767.720046</v>
+      </c>
+      <c s="17" r="R47">
+        <v>10281.49339</v>
+      </c>
+      <c s="17" r="S47">
+        <v>180571.121212</v>
+      </c>
+      <c s="17" r="T47">
+        <v>1856.552</v>
+      </c>
+    </row>
+    <row r="48" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="A48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B48"/>
+      <c s="13" t="inlineStr" r="C48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M48"/>
+      <c s="13" t="inlineStr" r="N48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="0.05" customHeight="1"/>
+    <row r="50" ht="22.3" customHeight="1"/>
+    <row r="51" ht="18" customHeight="0">
+      <c s="27" t="inlineStr" r="A51">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="50" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="19" t="inlineStr" r="A51">
+    <row r="52" ht="8.95" customHeight="1"/>
+    <row r="53" ht="252.75" customHeight="1">
+      <c s="19" t="inlineStr" r="A53">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -27006,51 +27528,50 @@
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Conditions d’utilisation du site Web | Organisme canadien de réglementation des investissements (ocri.ca)</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">).</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="52" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
     <mergeCell ref="C3:R4"/>
     <mergeCell ref="C5:R5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:J9"/>
     <mergeCell ref="L9:T9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="L16:M16"/>
@@ -27094,54 +27615,56 @@
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="L43:M43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="L44:M44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="L46:M46"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="L47:M47"/>
-    <mergeCell ref="A51:L51"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="L48:M48"/>
+    <mergeCell ref="A53:L53"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A51" r:id="rId21"/>
+    <hyperlink ref="A53" r:id="rId21"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId19"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>