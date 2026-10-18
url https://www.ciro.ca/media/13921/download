--- v4 (2026-09-20)
+++ v5 (2026-10-18)
@@ -1819,127 +1819,127 @@
       </c>
       <c s="16" r="F28">
         <v>1692.172811</v>
       </c>
       <c s="16" r="G28">
         <v>49976.170872</v>
       </c>
       <c s="16" r="H28">
         <v>114933.029922</v>
       </c>
       <c s="16" r="I28">
         <v>17998.20738</v>
       </c>
       <c s="16" r="J28">
         <v>281153.146697</v>
       </c>
     </row>
     <row r="29" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B29">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C29"/>
       <c s="16" r="D29">
-        <v>628154.174426</v>
+        <v>628151.924426</v>
       </c>
       <c s="16" r="E29">
         <v>174060.889709</v>
       </c>
       <c s="16" r="F29">
         <v>1172.42878</v>
       </c>
       <c s="16" r="G29">
         <v>59468.592736</v>
       </c>
       <c s="16" r="H29">
         <v>110849.279336</v>
       </c>
       <c s="16" r="I29">
         <v>20390.563592</v>
       </c>
       <c s="16" r="J29">
-        <v>262212.420273</v>
+        <v>262210.170273</v>
       </c>
     </row>
     <row r="30" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B30">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C30"/>
       <c s="16" r="D30">
-        <v>677577.673453</v>
+        <v>677531.111186</v>
       </c>
       <c s="16" r="E30">
         <v>204799.854328</v>
       </c>
       <c s="16" r="F30">
         <v>867.118</v>
       </c>
       <c s="16" r="G30">
         <v>63653.685229</v>
       </c>
       <c s="16" r="H30">
         <v>122726.627475</v>
       </c>
       <c s="16" r="I30">
         <v>20653.565245</v>
       </c>
       <c s="16" r="J30">
-        <v>264876.823176</v>
+        <v>264830.260909</v>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B31">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C31"/>
       <c s="17" r="D31">
-        <v>1948941.40895</v>
+        <v>1948892.596683</v>
       </c>
       <c s="17" r="E31">
         <v>556317.577426</v>
       </c>
       <c s="17" r="F31">
         <v>3731.719591</v>
       </c>
       <c s="17" r="G31">
         <v>173098.448837</v>
       </c>
       <c s="17" r="H31">
         <v>348508.936733</v>
       </c>
       <c s="17" r="I31">
         <v>59042.336217</v>
       </c>
       <c s="17" r="J31">
-        <v>808242.390146</v>
+        <v>808193.577879</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C32"/>
       <c s="13" t="inlineStr" r="D32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G32">
@@ -1949,156 +1949,156 @@
       </c>
       <c s="13" t="inlineStr" r="H32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="33" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B33">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C33"/>
       <c s="16" r="D33">
-        <v>670544.311439</v>
+        <v>670540.081285</v>
       </c>
       <c s="16" r="E33">
-        <v>213040.565575</v>
+        <v>213036.685575</v>
       </c>
       <c s="16" r="F33">
         <v>565.421317</v>
       </c>
       <c s="16" r="G33">
         <v>42239.900947</v>
       </c>
       <c s="16" r="H33">
         <v>126290.712122</v>
       </c>
       <c s="16" r="I33">
         <v>19209.848827</v>
       </c>
       <c s="16" r="J33">
-        <v>269197.862651</v>
+        <v>269197.512497</v>
       </c>
     </row>
     <row r="34" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B34">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C34"/>
       <c s="16" r="D34">
-        <v>619556.373992</v>
+        <v>619554.773992</v>
       </c>
       <c s="16" r="E34">
         <v>194229.748916</v>
       </c>
       <c s="16" r="F34">
-        <v>1106.0085</v>
+        <v>1105.9085</v>
       </c>
       <c s="16" r="G34">
         <v>48223.497723</v>
       </c>
       <c s="16" r="H34">
-        <v>119662.519477</v>
+        <v>119661.019477</v>
       </c>
       <c s="16" r="I34">
         <v>22359.01766</v>
       </c>
       <c s="16" r="J34">
         <v>233975.581716</v>
       </c>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B35">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C35"/>
       <c s="16" r="D35">
-        <v>766647.719441</v>
+        <v>766669.923441</v>
       </c>
       <c s="16" r="E35">
-        <v>298946.537316</v>
+        <v>298956.321316</v>
       </c>
       <c s="16" r="F35">
-        <v>918.814</v>
+        <v>925.834</v>
       </c>
       <c s="16" r="G35">
         <v>59011.681531</v>
       </c>
       <c s="16" r="H35">
-        <v>121861.39581</v>
+        <v>121866.79581</v>
       </c>
       <c s="16" r="I35">
         <v>26931.973228</v>
       </c>
       <c s="16" r="J35">
         <v>258977.317556</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B36">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C36"/>
       <c s="17" r="D36">
-        <v>2056748.404872</v>
+        <v>2056764.778718</v>
       </c>
       <c s="17" r="E36">
-        <v>706216.851807</v>
+        <v>706222.755807</v>
       </c>
       <c s="17" r="F36">
-        <v>2590.243817</v>
+        <v>2597.163817</v>
       </c>
       <c s="17" r="G36">
         <v>149475.080201</v>
       </c>
       <c s="17" r="H36">
-        <v>367814.627409</v>
+        <v>367818.527409</v>
       </c>
       <c s="17" r="I36">
         <v>68500.839715</v>
       </c>
       <c s="17" r="J36">
-        <v>762150.761923</v>
+        <v>762150.411769</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C37"/>
       <c s="13" t="inlineStr" r="D37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G37">
@@ -2108,255 +2108,285 @@
       </c>
       <c s="13" t="inlineStr" r="H37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="38" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B38">
         <is>
           <t xml:space="preserve">July / juillet 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C38"/>
       <c s="16" r="D38">
-        <v>528095.808147</v>
+        <v>528109.908514</v>
       </c>
       <c s="16" r="E38">
-        <v>234028.705415</v>
+        <v>234029.697515</v>
       </c>
       <c s="16" r="F38">
         <v>280.823783</v>
       </c>
       <c s="16" r="G38">
-        <v>46759.164119</v>
+        <v>46771.044119</v>
       </c>
       <c s="16" r="H38">
-        <v>124507.111672</v>
+        <v>124532.111672</v>
       </c>
       <c s="16" r="I38">
         <v>21021.659947</v>
       </c>
       <c s="16" r="J38">
-        <v>101498.343211</v>
+        <v>101474.571478</v>
       </c>
     </row>
     <row r="39" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B39">
         <is>
           <t xml:space="preserve">August / août 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C39"/>
       <c s="16" r="D39">
-        <v>572955.381483</v>
+        <v>572360.403487</v>
       </c>
       <c s="16" r="E39">
-        <v>214058.34024</v>
+        <v>214058.46524</v>
       </c>
       <c s="16" r="F39">
         <v>341.309637</v>
       </c>
       <c s="16" r="G39">
-        <v>41546.757722</v>
+        <v>41581.757722</v>
       </c>
       <c s="16" r="H39">
-        <v>123302.613271</v>
+        <v>123302.417121</v>
       </c>
       <c s="16" r="I39">
         <v>18418.799073</v>
       </c>
       <c s="16" r="J39">
-        <v>175287.56154</v>
-[...2 lines deleted...]
-    <row r="40" ht="18" customHeight="0">
+        <v>174657.654694</v>
+      </c>
+    </row>
+    <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B40">
         <is>
-          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+          <t xml:space="preserve">September / septembre 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C40"/>
-      <c s="17" r="D40">
-[...18 lines deleted...]
-        <v>276785.904751</v>
+      <c s="16" r="D40">
+        <v>667579.911172</v>
+      </c>
+      <c s="16" r="E40">
+        <v>226250.975855</v>
+      </c>
+      <c s="16" r="F40">
+        <v>404.670312</v>
+      </c>
+      <c s="16" r="G40">
+        <v>41722.213221</v>
+      </c>
+      <c s="16" r="H40">
+        <v>130826.411935</v>
+      </c>
+      <c s="16" r="I40">
+        <v>20406.866693</v>
+      </c>
+      <c s="16" r="J40">
+        <v>247968.773156</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B41">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C41"/>
-      <c s="13" t="inlineStr" r="D41">
-[...32 lines deleted...]
-        </is>
+      <c s="17" r="D41">
+        <v>1768050.223173</v>
+      </c>
+      <c s="17" r="E41">
+        <v>674339.13861</v>
+      </c>
+      <c s="17" r="F41">
+        <v>1026.803732</v>
+      </c>
+      <c s="17" r="G41">
+        <v>130075.015062</v>
+      </c>
+      <c s="17" r="H41">
+        <v>378660.940728</v>
+      </c>
+      <c s="17" r="I41">
+        <v>59847.325713</v>
+      </c>
+      <c s="17" r="J41">
+        <v>524100.999328</v>
       </c>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B42">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C42"/>
-      <c s="17" r="D42">
-[...18 lines deleted...]
-        <v>1847179.05682</v>
+      <c s="13" t="inlineStr" r="D42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
     </row>
     <row r="43" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B43">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C43"/>
-      <c s="13" t="inlineStr" r="D43">
-[...37 lines deleted...]
-      <c s="18" t="inlineStr" r="B45">
+      <c s="17" r="D43">
+        <v>5773707.598574</v>
+      </c>
+      <c s="17" r="E43">
+        <v>1936879.471843</v>
+      </c>
+      <c s="17" r="F43">
+        <v>7355.68714</v>
+      </c>
+      <c s="17" r="G43">
+        <v>452648.5441</v>
+      </c>
+      <c s="17" r="H43">
+        <v>1094988.40487</v>
+      </c>
+      <c s="17" r="I43">
+        <v>187390.501645</v>
+      </c>
+      <c s="17" r="J43">
+        <v>2094444.988976</v>
+      </c>
+    </row>
+    <row r="44" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="B44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="C44"/>
+      <c s="13" t="inlineStr" r="D44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="0.05" customHeight="1"/>
+    <row r="46" ht="21.85" customHeight="1"/>
+    <row r="47" ht="18" customHeight="0">
+      <c s="18" t="inlineStr" r="B47">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="46" ht="9" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="19" t="inlineStr" r="B47">
+    <row r="48" ht="8.95" customHeight="1"/>
+    <row r="49" ht="252.75" customHeight="1">
+      <c s="19" t="inlineStr" r="B49">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -2426,54 +2456,55 @@
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B43:C43"/>
-    <mergeCell ref="B47:K47"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="B49:K49"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B47" r:id="rId9"/>
+    <hyperlink ref="B49" r:id="rId9"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="17.82421875"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
@@ -4599,119 +4630,119 @@
       </c>
       <c s="14" t="str" r="B40"/>
       <c s="16" r="C40">
         <v>7252.900959</v>
       </c>
       <c s="16" r="D40">
         <v>640.458578</v>
       </c>
       <c s="16" r="E40">
         <v>99</v>
       </c>
       <c s="16" r="F40">
         <v>46.369584</v>
       </c>
       <c s="16" r="G40">
         <v>5853.103698</v>
       </c>
       <c s="16" r="H40">
         <v>369.168257</v>
       </c>
       <c s="16" r="I40">
         <v>244.800842</v>
       </c>
       <c s="13" t="str" r="J40"/>
       <c s="16" r="L40">
-        <v>8645.778289</v>
+        <v>8647.636289</v>
       </c>
       <c s="14" t="str" r="M40"/>
       <c s="16" r="N40">
         <v>817.1918</v>
       </c>
       <c s="16" r="O40">
         <v>2054.9</v>
       </c>
       <c s="16" r="P40">
         <v>334.812</v>
       </c>
       <c s="16" r="Q40">
-        <v>4239.139</v>
+        <v>4240.997</v>
       </c>
       <c s="16" r="R40">
         <v>242.37199</v>
       </c>
       <c s="16" r="S40">
         <v>869.634499</v>
       </c>
       <c s="16" r="T40">
         <v>87.729</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
       <c s="17" r="C41">
         <v>18333.39375</v>
       </c>
       <c s="17" r="D41">
         <v>1303.479766</v>
       </c>
       <c s="17" r="E41">
         <v>680.16195</v>
       </c>
       <c s="17" r="F41">
         <v>498.708933</v>
       </c>
       <c s="17" r="G41">
         <v>14225.904392</v>
       </c>
       <c s="17" r="H41">
         <v>924.260414</v>
       </c>
       <c s="17" r="I41">
         <v>700.878295</v>
       </c>
       <c s="34" t="str" r="J41"/>
       <c s="17" r="L41">
-        <v>18127.6219</v>
+        <v>18129.4799</v>
       </c>
       <c s="26" t="str" r="M41"/>
       <c s="17" r="N41">
         <v>2007.16676</v>
       </c>
       <c s="17" r="O41">
         <v>3889.801</v>
       </c>
       <c s="17" r="P41">
         <v>783.55</v>
       </c>
       <c s="17" r="Q41">
-        <v>8537.038825</v>
+        <v>8538.896825</v>
       </c>
       <c s="17" r="R41">
         <v>677.497483</v>
       </c>
       <c s="17" r="S41">
         <v>2110.733832</v>
       </c>
       <c s="17" r="T41">
         <v>121.834</v>
       </c>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
       <c s="13" t="inlineStr" r="C42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D42">
         <is>
@@ -4796,417 +4827,469 @@
           <t xml:space="preserve">July / juillet 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B43"/>
       <c s="16" r="C43">
         <v>7574.442981</v>
       </c>
       <c s="16" r="D43">
         <v>304.996953</v>
       </c>
       <c s="13" t="str" r="E43"/>
       <c s="16" r="F43">
         <v>79.19633</v>
       </c>
       <c s="16" r="G43">
         <v>6232.368365</v>
       </c>
       <c s="16" r="H43">
         <v>219.206986</v>
       </c>
       <c s="16" r="I43">
         <v>738.674347</v>
       </c>
       <c s="13" t="str" r="J43"/>
       <c s="16" r="L43">
-        <v>5589.410809</v>
+        <v>5589.959809</v>
       </c>
       <c s="14" t="str" r="M43"/>
       <c s="16" r="N43">
         <v>524.5831</v>
       </c>
       <c s="16" r="O43">
         <v>1398.2</v>
       </c>
       <c s="16" r="P43">
         <v>133.919</v>
       </c>
       <c s="16" r="Q43">
-        <v>2745.422846</v>
+        <v>2745.971846</v>
       </c>
       <c s="16" r="R43">
         <v>227.945254</v>
       </c>
       <c s="16" r="S43">
         <v>559.340609</v>
       </c>
       <c s="13" t="str" r="T43"/>
     </row>
     <row r="44" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A44">
         <is>
           <t xml:space="preserve">August / août 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B44"/>
       <c s="16" r="C44">
         <v>4735.498644</v>
       </c>
       <c s="16" r="D44">
         <v>229.084547</v>
       </c>
       <c s="16" r="E44">
         <v>4</v>
       </c>
       <c s="16" r="F44">
         <v>184.69392</v>
       </c>
       <c s="16" r="G44">
         <v>3660.235547</v>
       </c>
       <c s="16" r="H44">
         <v>221.223579</v>
       </c>
       <c s="16" r="I44">
         <v>436.261051</v>
       </c>
       <c s="13" t="str" r="J44"/>
       <c s="16" r="L44">
-        <v>5760.802375</v>
+        <v>5770.536375</v>
       </c>
       <c s="14" t="str" r="M44"/>
       <c s="16" r="N44">
         <v>914.91345</v>
       </c>
       <c s="16" r="O44">
         <v>809</v>
       </c>
       <c s="16" r="P44">
         <v>144.137</v>
       </c>
       <c s="16" r="Q44">
-        <v>3041.2414</v>
+        <v>3050.9754</v>
       </c>
       <c s="16" r="R44">
         <v>210.343025</v>
       </c>
       <c s="16" r="S44">
         <v>623.7345</v>
       </c>
       <c s="16" r="T44">
         <v>17.433</v>
       </c>
     </row>
-    <row r="45" ht="18" customHeight="0">
+    <row r="45" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A45">
         <is>
-          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+          <t xml:space="preserve">September / septembre 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B45"/>
-      <c s="17" r="C45">
-[...44 lines deleted...]
-        <v>17.433</v>
+      <c s="16" r="C45">
+        <v>5834.856399</v>
+      </c>
+      <c s="16" r="D45">
+        <v>418.918718</v>
+      </c>
+      <c s="13" t="str" r="E45"/>
+      <c s="16" r="F45">
+        <v>85.343822</v>
+      </c>
+      <c s="16" r="G45">
+        <v>4802.305986</v>
+      </c>
+      <c s="16" r="H45">
+        <v>249.614809</v>
+      </c>
+      <c s="16" r="I45">
+        <v>278.673064</v>
+      </c>
+      <c s="13" t="str" r="J45"/>
+      <c s="16" r="L45">
+        <v>6658.073859</v>
+      </c>
+      <c s="14" t="str" r="M45"/>
+      <c s="16" r="N45">
+        <v>681.699427</v>
+      </c>
+      <c s="16" r="O45">
+        <v>1050.8</v>
+      </c>
+      <c s="16" r="P45">
+        <v>430.94275</v>
+      </c>
+      <c s="16" r="Q45">
+        <v>3315.4863</v>
+      </c>
+      <c s="16" r="R45">
+        <v>244.115541</v>
+      </c>
+      <c s="16" r="S45">
+        <v>879.212841</v>
+      </c>
+      <c s="16" r="T45">
+        <v>55.817</v>
       </c>
     </row>
     <row r="46" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A46">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B46"/>
-      <c s="13" t="inlineStr" r="C46">
-[...78 lines deleted...]
-        </is>
+      <c s="17" r="C46">
+        <v>18144.798024</v>
+      </c>
+      <c s="17" r="D46">
+        <v>953.000218</v>
+      </c>
+      <c s="17" r="E46">
+        <v>4</v>
+      </c>
+      <c s="17" r="F46">
+        <v>349.234072</v>
+      </c>
+      <c s="17" r="G46">
+        <v>14694.909898</v>
+      </c>
+      <c s="17" r="H46">
+        <v>690.045374</v>
+      </c>
+      <c s="17" r="I46">
+        <v>1453.608462</v>
+      </c>
+      <c s="34" t="str" r="J46"/>
+      <c s="17" r="L46">
+        <v>18018.570043</v>
+      </c>
+      <c s="26" t="str" r="M46"/>
+      <c s="17" r="N46">
+        <v>2121.195977</v>
+      </c>
+      <c s="17" r="O46">
+        <v>3258</v>
+      </c>
+      <c s="17" r="P46">
+        <v>708.99875</v>
+      </c>
+      <c s="17" r="Q46">
+        <v>9112.433546</v>
+      </c>
+      <c s="17" r="R46">
+        <v>682.40382</v>
+      </c>
+      <c s="17" r="S46">
+        <v>2062.28795</v>
+      </c>
+      <c s="17" r="T46">
+        <v>73.25</v>
       </c>
     </row>
     <row r="47" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A47">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B47"/>
+      <c s="13" t="inlineStr" r="C47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M47"/>
+      <c s="13" t="inlineStr" r="N47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A48">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B47"/>
-[...6 lines deleted...]
-      <c s="17" r="E47">
+      <c s="14" t="str" r="B48"/>
+      <c s="17" r="C48">
+        <v>55506.36058</v>
+      </c>
+      <c s="17" r="D48">
+        <v>3868.515383</v>
+      </c>
+      <c s="17" r="E48">
         <v>696.658514</v>
       </c>
-      <c s="17" r="F47">
-[...127 lines deleted...]
-    <row r="49" ht="0.05" customHeight="1"/>
+      <c s="17" r="F48">
+        <v>1722.83045</v>
+      </c>
+      <c s="17" r="G48">
+        <v>43216.613018</v>
+      </c>
+      <c s="17" r="H48">
+        <v>2834.495794</v>
+      </c>
+      <c s="17" r="I48">
+        <v>3167.247421</v>
+      </c>
+      <c s="34" t="str" r="J48"/>
+      <c s="17" r="L48">
+        <v>51831.523637</v>
+      </c>
+      <c s="26" t="str" r="M48"/>
+      <c s="17" r="N48">
+        <v>6163.744321</v>
+      </c>
+      <c s="17" r="O48">
+        <v>10059.965</v>
+      </c>
+      <c s="17" r="P48">
+        <v>2251.2801</v>
+      </c>
+      <c s="17" r="Q48">
+        <v>25692.453771</v>
+      </c>
+      <c s="17" r="R48">
+        <v>2065.726309</v>
+      </c>
+      <c s="17" r="S48">
+        <v>5374.828136</v>
+      </c>
+      <c s="17" r="T48">
+        <v>223.526</v>
+      </c>
+    </row>
+    <row r="49" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B49"/>
+      <c s="13" t="inlineStr" r="C49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M49"/>
+      <c s="13" t="inlineStr" r="N49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
     <row r="50" ht="23.05" customHeight="1"/>
     <row r="51" ht="18" customHeight="0">
       <c s="27" t="inlineStr" r="A51">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
     <row r="52" ht="8.95" customHeight="1"/>
     <row r="53" ht="252.75" customHeight="1">
       <c s="19" t="inlineStr" r="A53">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
@@ -5329,50 +5412,52 @@
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="L43:M43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="L44:M44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="L46:M46"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="L47:M47"/>
     <mergeCell ref="A48:B48"/>
     <mergeCell ref="L48:M48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="L49:M49"/>
     <mergeCell ref="A53:L53"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A53" r:id="rId25"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId23"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
@@ -6277,66 +6362,66 @@
       </c>
       <c s="13" t="inlineStr" r="R20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="21" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve">July / juillet 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B21"/>
       <c s="16" r="C21">
-        <v>60728.000649</v>
+        <v>60728.100649</v>
       </c>
       <c s="16" r="D21">
         <v>2532.124523</v>
       </c>
       <c s="16" r="E21">
         <v>1353.72017</v>
       </c>
       <c s="16" r="F21">
         <v>1235.79995</v>
       </c>
       <c s="16" r="G21">
         <v>40550.180388</v>
       </c>
       <c s="16" r="H21">
-        <v>2464.956831</v>
+        <v>2465.056831</v>
       </c>
       <c s="16" r="I21">
         <v>12588.049787</v>
       </c>
       <c s="16" r="J21">
         <v>3.169</v>
       </c>
       <c s="16" r="L21">
         <v>409.629</v>
       </c>
       <c s="14" t="str" r="M21"/>
       <c s="16" r="N21">
         <v>3.648</v>
       </c>
       <c s="16" r="O21">
         <v>30</v>
       </c>
       <c s="16" r="P21">
         <v>2.0351</v>
       </c>
       <c s="16" r="Q21">
         <v>12.506</v>
       </c>
       <c s="16" r="R21">
         <v>15.0179</v>
@@ -6438,66 +6523,66 @@
         <v>20.2485</v>
       </c>
       <c s="13" t="str" r="O23"/>
       <c s="16" r="P23">
         <v>37.747</v>
       </c>
       <c s="16" r="Q23">
         <v>175.734</v>
       </c>
       <c s="16" r="R23">
         <v>8.15339</v>
       </c>
       <c s="16" r="S23">
         <v>65.696</v>
       </c>
       <c s="13" t="str" r="T23"/>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="17" r="C24">
-        <v>184432.587093</v>
+        <v>184432.687093</v>
       </c>
       <c s="17" r="D24">
         <v>8570.779251</v>
       </c>
       <c s="17" r="E24">
         <v>4218.63017</v>
       </c>
       <c s="17" r="F24">
         <v>4011.267916</v>
       </c>
       <c s="17" r="G24">
         <v>121738.192043</v>
       </c>
       <c s="17" r="H24">
-        <v>6797.816083</v>
+        <v>6797.916083</v>
       </c>
       <c s="17" r="I24">
         <v>39078.17013</v>
       </c>
       <c s="17" r="J24">
         <v>17.7315</v>
       </c>
       <c s="17" r="L24">
         <v>1085.233322</v>
       </c>
       <c s="26" t="str" r="M24"/>
       <c s="17" r="N24">
         <v>37.027</v>
       </c>
       <c s="17" r="O24">
         <v>30</v>
       </c>
       <c s="17" r="P24">
         <v>65.2011</v>
       </c>
       <c s="17" r="Q24">
         <v>299.746632</v>
       </c>
       <c s="17" r="R24">
         <v>26.82329</v>
@@ -6692,117 +6777,117 @@
       <c s="16" r="O27">
         <v>5</v>
       </c>
       <c s="16" r="P27">
         <v>0.267</v>
       </c>
       <c s="16" r="Q27">
         <v>119.935</v>
       </c>
       <c s="16" r="R27">
         <v>3.994471</v>
       </c>
       <c s="16" r="S27">
         <v>34.71</v>
       </c>
       <c s="13" t="str" r="T27"/>
     </row>
     <row r="28" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="16" r="C28">
-        <v>64085.364573</v>
+        <v>64090.762573</v>
       </c>
       <c s="16" r="D28">
         <v>2589.239512</v>
       </c>
       <c s="16" r="E28">
         <v>1453.4115</v>
       </c>
       <c s="16" r="F28">
         <v>1150.100075</v>
       </c>
       <c s="16" r="G28">
-        <v>42470.271169</v>
+        <v>42475.671169</v>
       </c>
       <c s="16" r="H28">
-        <v>2795.651415</v>
+        <v>2795.649415</v>
       </c>
       <c s="16" r="I28">
         <v>13613.662902</v>
       </c>
       <c s="16" r="J28">
         <v>13.028</v>
       </c>
       <c s="16" r="L28">
         <v>216.4249</v>
       </c>
       <c s="14" t="str" r="M28"/>
       <c s="13" t="str" r="N28"/>
       <c s="13" t="str" r="O28"/>
       <c s="16" r="P28">
         <v>5.1085</v>
       </c>
       <c s="16" r="Q28">
         <v>16.236</v>
       </c>
       <c s="16" r="R28">
         <v>10.7044</v>
       </c>
       <c s="16" r="S28">
         <v>184.376</v>
       </c>
       <c s="13" t="str" r="T28"/>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
       <c s="17" r="C29">
-        <v>183449.807251</v>
+        <v>183455.205251</v>
       </c>
       <c s="17" r="D29">
         <v>8362.762323</v>
       </c>
       <c s="17" r="E29">
         <v>4292.051</v>
       </c>
       <c s="17" r="F29">
         <v>4523.912967</v>
       </c>
       <c s="17" r="G29">
-        <v>118366.632915</v>
+        <v>118372.032915</v>
       </c>
       <c s="17" r="H29">
-        <v>6963.929561</v>
+        <v>6963.927561</v>
       </c>
       <c s="17" r="I29">
         <v>40840.179485</v>
       </c>
       <c s="17" r="J29">
         <v>100.339</v>
       </c>
       <c s="17" r="L29">
         <v>820.184165</v>
       </c>
       <c s="26" t="str" r="M29"/>
       <c s="17" r="N29">
         <v>112.1255</v>
       </c>
       <c s="17" r="O29">
         <v>10</v>
       </c>
       <c s="17" r="P29">
         <v>9.3215</v>
       </c>
       <c s="17" r="Q29">
         <v>315.027</v>
       </c>
       <c s="17" r="R29">
         <v>18.033865</v>
@@ -6887,66 +6972,66 @@
       </c>
       <c s="13" t="inlineStr" r="R30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="17" r="C31">
-        <v>742603.608329</v>
+        <v>742609.106329</v>
       </c>
       <c s="17" r="D31">
         <v>33195.032713</v>
       </c>
       <c s="17" r="E31">
         <v>18625.84272</v>
       </c>
       <c s="17" r="F31">
         <v>16015.611065</v>
       </c>
       <c s="17" r="G31">
-        <v>499156.501891</v>
+        <v>499161.901891</v>
       </c>
       <c s="17" r="H31">
-        <v>31184.144546</v>
+        <v>31184.242546</v>
       </c>
       <c s="17" r="I31">
         <v>144293.187394</v>
       </c>
       <c s="17" r="J31">
         <v>133.288</v>
       </c>
       <c s="17" r="L31">
         <v>6187.041484</v>
       </c>
       <c s="26" t="str" r="M31"/>
       <c s="17" r="N31">
         <v>393.197841</v>
       </c>
       <c s="17" r="O31">
         <v>55</v>
       </c>
       <c s="17" r="P31">
         <v>232.374608</v>
       </c>
       <c s="17" r="Q31">
         <v>2716.952582</v>
       </c>
       <c s="17" r="R31">
         <v>154.530353</v>
@@ -7031,66 +7116,66 @@
       </c>
       <c s="13" t="inlineStr" r="R32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="33" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="16" r="C33">
-        <v>65172.969151</v>
+        <v>65173.152151</v>
       </c>
       <c s="16" r="D33">
-        <v>3546.730833</v>
+        <v>3546.791833</v>
       </c>
       <c s="16" r="E33">
         <v>2062.5045</v>
       </c>
       <c s="16" r="F33">
         <v>1543.651435</v>
       </c>
       <c s="16" r="G33">
         <v>42423.416025</v>
       </c>
       <c s="16" r="H33">
-        <v>2580.446216</v>
+        <v>2580.568216</v>
       </c>
       <c s="16" r="I33">
         <v>13015.917642</v>
       </c>
       <c s="16" r="J33">
         <v>0.3025</v>
       </c>
       <c s="16" r="L33">
         <v>173.0481</v>
       </c>
       <c s="14" t="str" r="M33"/>
       <c s="16" r="N33">
         <v>35.01</v>
       </c>
       <c s="13" t="str" r="O33"/>
       <c s="16" r="P33">
         <v>35</v>
       </c>
       <c s="16" r="Q33">
         <v>40.311</v>
       </c>
       <c s="16" r="R33">
         <v>2.5751</v>
       </c>
       <c s="16" r="S33">
@@ -7135,119 +7220,119 @@
       <c s="14" t="str" r="M34"/>
       <c s="16" r="N34">
         <v>0.005</v>
       </c>
       <c s="13" t="str" r="O34"/>
       <c s="16" r="P34">
         <v>0.005</v>
       </c>
       <c s="13" t="str" r="Q34"/>
       <c s="16" r="R34">
         <v>1.6188</v>
       </c>
       <c s="16" r="S34">
         <v>74.623</v>
       </c>
       <c s="13" t="str" r="T34"/>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>68532.207675</v>
+        <v>68530.296675</v>
       </c>
       <c s="16" r="D35">
         <v>3332.284295</v>
       </c>
       <c s="16" r="E35">
         <v>1318.019</v>
       </c>
       <c s="16" r="F35">
         <v>1311.703743</v>
       </c>
       <c s="16" r="G35">
-        <v>47626.965668</v>
+        <v>47625.054668</v>
       </c>
       <c s="16" r="H35">
         <v>3216.601741</v>
       </c>
       <c s="16" r="I35">
         <v>11723.823228</v>
       </c>
       <c s="16" r="J35">
         <v>2.81</v>
       </c>
       <c s="16" r="L35">
         <v>479.889</v>
       </c>
       <c s="14" t="str" r="M35"/>
       <c s="16" r="N35">
         <v>103.455</v>
       </c>
       <c s="13" t="str" r="O35"/>
       <c s="16" r="P35">
         <v>100.625</v>
       </c>
       <c s="16" r="Q35">
         <v>9.65</v>
       </c>
       <c s="16" r="R35">
         <v>10.175</v>
       </c>
       <c s="16" r="S35">
         <v>255.984</v>
       </c>
       <c s="13" t="str" r="T35"/>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="17" r="C36">
-        <v>192729.34984</v>
+        <v>192727.62184</v>
       </c>
       <c s="17" r="D36">
-        <v>9978.826119</v>
+        <v>9978.887119</v>
       </c>
       <c s="17" r="E36">
         <v>4686.791</v>
       </c>
       <c s="17" r="F36">
         <v>4448.292381</v>
       </c>
       <c s="17" r="G36">
-        <v>129092.029449</v>
+        <v>129090.118449</v>
       </c>
       <c s="17" r="H36">
-        <v>8060.627905</v>
+        <v>8060.749905</v>
       </c>
       <c s="17" r="I36">
         <v>36458.669486</v>
       </c>
       <c s="17" r="J36">
         <v>4.1135</v>
       </c>
       <c s="17" r="L36">
         <v>729.1889</v>
       </c>
       <c s="26" t="str" r="M36"/>
       <c s="17" r="N36">
         <v>138.47</v>
       </c>
       <c s="34" t="str" r="O36"/>
       <c s="17" r="P36">
         <v>135.63</v>
       </c>
       <c s="17" r="Q36">
         <v>49.961</v>
       </c>
       <c s="17" r="R36">
         <v>14.3689</v>
       </c>
       <c s="17" r="S36">
@@ -7434,122 +7519,122 @@
         <v>1.1415</v>
       </c>
       <c s="13" t="str" r="O39"/>
       <c s="16" r="P39">
         <v>0.3215</v>
       </c>
       <c s="16" r="Q39">
         <v>0.197</v>
       </c>
       <c s="16" r="R39">
         <v>3.003</v>
       </c>
       <c s="16" r="S39">
         <v>133.1715</v>
       </c>
       <c s="13" t="str" r="T39"/>
     </row>
     <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
       <c s="16" r="C40">
-        <v>83411.117187</v>
+        <v>83642.360587</v>
       </c>
       <c s="16" r="D40">
         <v>3564.781542</v>
       </c>
       <c s="16" r="E40">
         <v>1223.6175</v>
       </c>
       <c s="16" r="F40">
         <v>2090.926447</v>
       </c>
       <c s="16" r="G40">
-        <v>57551.031603</v>
+        <v>57779.273003</v>
       </c>
       <c s="16" r="H40">
-        <v>2637.457155</v>
+        <v>2637.459155</v>
       </c>
       <c s="16" r="I40">
-        <v>16342.30294</v>
+        <v>16345.30294</v>
       </c>
       <c s="16" r="J40">
         <v>1</v>
       </c>
       <c s="16" r="L40">
         <v>531.680996</v>
       </c>
       <c s="14" t="str" r="M40"/>
       <c s="16" r="N40">
         <v>0.269996</v>
       </c>
       <c s="13" t="str" r="O40"/>
       <c s="16" r="P40">
         <v>70.003</v>
       </c>
       <c s="16" r="Q40">
         <v>48.79</v>
       </c>
       <c s="16" r="R40">
         <v>9.7095</v>
       </c>
       <c s="16" r="S40">
         <v>402.9085</v>
       </c>
       <c s="13" t="str" r="T40"/>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
       <c s="17" r="C41">
-        <v>219845.647199</v>
+        <v>220076.890599</v>
       </c>
       <c s="17" r="D41">
         <v>9624.199118</v>
       </c>
       <c s="17" r="E41">
         <v>4596.884</v>
       </c>
       <c s="17" r="F41">
         <v>6567.941604</v>
       </c>
       <c s="17" r="G41">
-        <v>147156.942898</v>
+        <v>147385.184298</v>
       </c>
       <c s="17" r="H41">
-        <v>8304.852431</v>
+        <v>8304.854431</v>
       </c>
       <c s="17" r="I41">
-        <v>43593.527148</v>
+        <v>43596.527148</v>
       </c>
       <c s="17" r="J41">
         <v>1.3</v>
       </c>
       <c s="17" r="L41">
         <v>3390.970296</v>
       </c>
       <c s="26" t="str" r="M41"/>
       <c s="17" r="N41">
         <v>1.966496</v>
       </c>
       <c s="34" t="str" r="O41"/>
       <c s="17" r="P41">
         <v>70.9545</v>
       </c>
       <c s="17" r="Q41">
         <v>49.204</v>
       </c>
       <c s="17" r="R41">
         <v>16.4613</v>
       </c>
       <c s="17" r="S41">
         <v>3252.384</v>
       </c>
       <c s="34" t="str" r="T41"/>
@@ -7629,434 +7714,486 @@
       </c>
       <c s="13" t="inlineStr" r="R42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="43" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A43">
         <is>
           <t xml:space="preserve">July / juillet 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B43"/>
       <c s="16" r="C43">
-        <v>62506.483971</v>
+        <v>62618.109971</v>
       </c>
       <c s="16" r="D43">
         <v>2461.880894</v>
       </c>
       <c s="16" r="E43">
         <v>775.492</v>
       </c>
       <c s="16" r="F43">
         <v>1670.908</v>
       </c>
       <c s="16" r="G43">
-        <v>38816.060903</v>
+        <v>38927.661903</v>
       </c>
       <c s="16" r="H43">
-        <v>2482.88388</v>
+        <v>2482.88588</v>
       </c>
       <c s="16" r="I43">
-        <v>16298.198294</v>
+        <v>16298.221294</v>
       </c>
       <c s="16" r="J43">
         <v>1.06</v>
       </c>
       <c s="16" r="L43">
         <v>1416.8986</v>
       </c>
       <c s="14" t="str" r="M43"/>
       <c s="16" r="N43">
         <v>110.7304</v>
       </c>
       <c s="13" t="str" r="O43"/>
       <c s="16" r="P43">
         <v>110.4455</v>
       </c>
       <c s="16" r="Q43">
         <v>687.04</v>
       </c>
       <c s="16" r="R43">
         <v>6.7247</v>
       </c>
       <c s="16" r="S43">
         <v>501.958</v>
       </c>
       <c s="13" t="str" r="T43"/>
     </row>
     <row r="44" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A44">
         <is>
           <t xml:space="preserve">August / août 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B44"/>
       <c s="16" r="C44">
-        <v>60776.519115</v>
+        <v>60776.672365</v>
       </c>
       <c s="16" r="D44">
-        <v>2842.461939</v>
+        <v>2842.474189</v>
       </c>
       <c s="16" r="E44">
         <v>690.784</v>
       </c>
       <c s="16" r="F44">
         <v>1368.56522</v>
       </c>
       <c s="16" r="G44">
         <v>41370.449887</v>
       </c>
       <c s="16" r="H44">
-        <v>2916.694161</v>
+        <v>2916.835161</v>
       </c>
       <c s="16" r="I44">
         <v>11534.563908</v>
       </c>
       <c s="16" r="J44">
         <v>53</v>
       </c>
       <c s="16" r="L44">
-        <v>267.6303</v>
+        <v>257.8963</v>
       </c>
       <c s="14" t="str" r="M44"/>
       <c s="16" r="N44">
         <v>0.4555</v>
       </c>
       <c s="13" t="str" r="O44"/>
       <c s="16" r="P44">
         <v>0.0625</v>
       </c>
       <c s="16" r="Q44">
-        <v>162.965</v>
+        <v>153.231</v>
       </c>
       <c s="16" r="R44">
         <v>6.2378</v>
       </c>
       <c s="16" r="S44">
         <v>97.9095</v>
       </c>
       <c s="13" t="str" r="T44"/>
     </row>
-    <row r="45" ht="18" customHeight="0">
+    <row r="45" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A45">
         <is>
-          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+          <t xml:space="preserve">September / septembre 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B45"/>
-      <c s="17" r="C45">
-[...43 lines deleted...]
-      <c s="34" t="str" r="T45"/>
+      <c s="16" r="C45">
+        <v>74347.433851</v>
+      </c>
+      <c s="16" r="D45">
+        <v>3395.31277</v>
+      </c>
+      <c s="16" r="E45">
+        <v>1143.658</v>
+      </c>
+      <c s="16" r="F45">
+        <v>2319.799665</v>
+      </c>
+      <c s="16" r="G45">
+        <v>47237.607077</v>
+      </c>
+      <c s="16" r="H45">
+        <v>2680.951778</v>
+      </c>
+      <c s="16" r="I45">
+        <v>17561.493061</v>
+      </c>
+      <c s="16" r="J45">
+        <v>8.6115</v>
+      </c>
+      <c s="16" r="L45">
+        <v>457.0147</v>
+      </c>
+      <c s="14" t="str" r="M45"/>
+      <c s="16" r="N45">
+        <v>2.1775</v>
+      </c>
+      <c s="13" t="str" r="O45"/>
+      <c s="16" r="P45">
+        <v>39</v>
+      </c>
+      <c s="16" r="Q45">
+        <v>100.161</v>
+      </c>
+      <c s="16" r="R45">
+        <v>10.6822</v>
+      </c>
+      <c s="16" r="S45">
+        <v>304.994</v>
+      </c>
+      <c s="13" t="str" r="T45"/>
     </row>
     <row r="46" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A46">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B46"/>
-      <c s="13" t="inlineStr" r="C46">
-[...79 lines deleted...]
-      </c>
+      <c s="17" r="C46">
+        <v>197742.216187</v>
+      </c>
+      <c s="17" r="D46">
+        <v>8699.667853</v>
+      </c>
+      <c s="17" r="E46">
+        <v>2609.934</v>
+      </c>
+      <c s="17" r="F46">
+        <v>5359.272885</v>
+      </c>
+      <c s="17" r="G46">
+        <v>127535.718867</v>
+      </c>
+      <c s="17" r="H46">
+        <v>8080.672819</v>
+      </c>
+      <c s="17" r="I46">
+        <v>45394.278263</v>
+      </c>
+      <c s="17" r="J46">
+        <v>62.6715</v>
+      </c>
+      <c s="17" r="L46">
+        <v>2131.8096</v>
+      </c>
+      <c s="26" t="str" r="M46"/>
+      <c s="17" r="N46">
+        <v>113.3634</v>
+      </c>
+      <c s="34" t="str" r="O46"/>
+      <c s="17" r="P46">
+        <v>149.508</v>
+      </c>
+      <c s="17" r="Q46">
+        <v>940.432</v>
+      </c>
+      <c s="17" r="R46">
+        <v>23.6447</v>
+      </c>
+      <c s="17" r="S46">
+        <v>904.8615</v>
+      </c>
+      <c s="34" t="str" r="T46"/>
     </row>
     <row r="47" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A47">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B47"/>
+      <c s="13" t="inlineStr" r="C47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M47"/>
+      <c s="13" t="inlineStr" r="N47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A48">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B47"/>
-[...51 lines deleted...]
-      </c>
       <c s="14" t="str" r="B48"/>
-      <c s="13" t="inlineStr" r="C48">
-[...82 lines deleted...]
-    <row r="50" ht="20.4" customHeight="1"/>
+      <c s="17" r="C48">
+        <v>610546.728626</v>
+      </c>
+      <c s="17" r="D48">
+        <v>28302.75409</v>
+      </c>
+      <c s="17" r="E48">
+        <v>11893.609</v>
+      </c>
+      <c s="17" r="F48">
+        <v>16375.50687</v>
+      </c>
+      <c s="17" r="G48">
+        <v>404011.021614</v>
+      </c>
+      <c s="17" r="H48">
+        <v>24446.277155</v>
+      </c>
+      <c s="17" r="I48">
+        <v>125449.474897</v>
+      </c>
+      <c s="17" r="J48">
+        <v>68.085</v>
+      </c>
+      <c s="17" r="L48">
+        <v>6251.968796</v>
+      </c>
+      <c s="26" t="str" r="M48"/>
+      <c s="17" r="N48">
+        <v>253.799896</v>
+      </c>
+      <c s="34" t="str" r="O48"/>
+      <c s="17" r="P48">
+        <v>356.0925</v>
+      </c>
+      <c s="17" r="Q48">
+        <v>1039.597</v>
+      </c>
+      <c s="17" r="R48">
+        <v>54.4749</v>
+      </c>
+      <c s="17" r="S48">
+        <v>4548.0045</v>
+      </c>
+      <c s="34" t="str" r="T48"/>
+    </row>
+    <row r="49" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B49"/>
+      <c s="13" t="inlineStr" r="C49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M49"/>
+      <c s="13" t="inlineStr" r="N49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="20.45" customHeight="1"/>
     <row r="51" ht="18" customHeight="0">
       <c s="27" t="inlineStr" r="A51">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
     <row r="52" ht="8.95" customHeight="1"/>
     <row r="53" ht="252.75" customHeight="1">
       <c s="19" t="inlineStr" r="A53">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
@@ -8088,51 +8225,50 @@
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Conditions d’utilisation du site Web | Organisme canadien de réglementation des investissements (ocri.ca)</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">).</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="54" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
     <mergeCell ref="C3:R4"/>
     <mergeCell ref="C5:R5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:J9"/>
     <mergeCell ref="L9:T9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="L16:M16"/>
@@ -8178,50 +8314,52 @@
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="L43:M43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="L44:M44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="L46:M46"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="L47:M47"/>
     <mergeCell ref="A48:B48"/>
     <mergeCell ref="L48:M48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="L49:M49"/>
     <mergeCell ref="A53:L53"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A53" r:id="rId29"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId27"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
@@ -10297,119 +10435,119 @@
       </c>
       <c s="14" t="str" r="B40"/>
       <c s="16" r="C40">
         <v>21744.214518</v>
       </c>
       <c s="16" r="D40">
         <v>3772.091969</v>
       </c>
       <c s="13" t="str" r="E40"/>
       <c s="16" r="F40">
         <v>5671.664188</v>
       </c>
       <c s="16" r="G40">
         <v>11236.589771</v>
       </c>
       <c s="16" r="H40">
         <v>437.863435</v>
       </c>
       <c s="16" r="I40">
         <v>606.877728</v>
       </c>
       <c s="16" r="J40">
         <v>19.127427</v>
       </c>
       <c s="16" r="L40">
-        <v>1155.911048</v>
+        <v>1158.193048</v>
       </c>
       <c s="14" t="str" r="M40"/>
       <c s="16" r="N40">
         <v>57.335348</v>
       </c>
       <c s="16" r="O40">
         <v>10</v>
       </c>
       <c s="16" r="P40">
         <v>25.5805</v>
       </c>
       <c s="16" r="Q40">
-        <v>963.521</v>
+        <v>965.803</v>
       </c>
       <c s="16" r="R40">
         <v>0.3552</v>
       </c>
       <c s="16" r="S40">
         <v>99.119</v>
       </c>
       <c s="13" t="str" r="T40"/>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
       <c s="17" r="C41">
         <v>43814.753176</v>
       </c>
       <c s="17" r="D41">
         <v>6870.399228</v>
       </c>
       <c s="17" r="E41">
         <v>20</v>
       </c>
       <c s="17" r="F41">
         <v>10692.471066</v>
       </c>
       <c s="17" r="G41">
         <v>24201.947052</v>
       </c>
       <c s="17" r="H41">
         <v>437.863435</v>
       </c>
       <c s="17" r="I41">
         <v>1411.417237</v>
       </c>
       <c s="17" r="J41">
         <v>180.655158</v>
       </c>
       <c s="17" r="L41">
-        <v>1895.473548</v>
+        <v>1897.755548</v>
       </c>
       <c s="26" t="str" r="M41"/>
       <c s="17" r="N41">
         <v>151.355848</v>
       </c>
       <c s="17" r="O41">
         <v>20</v>
       </c>
       <c s="17" r="P41">
         <v>69.6675</v>
       </c>
       <c s="17" r="Q41">
-        <v>1432.43</v>
+        <v>1434.712</v>
       </c>
       <c s="17" r="R41">
         <v>24.6147</v>
       </c>
       <c s="17" r="S41">
         <v>197.4055</v>
       </c>
       <c s="34" t="str" r="T41"/>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
       <c s="13" t="inlineStr" r="C42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D42">
         <is>
           <t xml:space="preserve"/>
         </is>
@@ -10494,418 +10632,468 @@
       </c>
       <c s="14" t="str" r="B43"/>
       <c s="16" r="C43">
         <v>11112.88566</v>
       </c>
       <c s="16" r="D43">
         <v>2065.323702</v>
       </c>
       <c s="16" r="E43">
         <v>23.376648</v>
       </c>
       <c s="16" r="F43">
         <v>2426.934395</v>
       </c>
       <c s="16" r="G43">
         <v>6493.533321</v>
       </c>
       <c s="13" t="str" r="H43"/>
       <c s="16" r="I43">
         <v>47.883325</v>
       </c>
       <c s="16" r="J43">
         <v>55.834269</v>
       </c>
       <c s="16" r="L43">
-        <v>377.085137</v>
+        <v>377.535137</v>
       </c>
       <c s="14" t="str" r="M43"/>
       <c s="16" r="N43">
         <v>8.0185</v>
       </c>
       <c s="13" t="str" r="O43"/>
       <c s="16" r="P43">
         <v>2.6705</v>
       </c>
       <c s="16" r="Q43">
-        <v>347.126137</v>
+        <v>347.576137</v>
       </c>
       <c s="16" r="R43">
         <v>0.042</v>
       </c>
       <c s="16" r="S43">
         <v>19.228</v>
       </c>
       <c s="13" t="str" r="T43"/>
     </row>
     <row r="44" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A44">
         <is>
           <t xml:space="preserve">August / août 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B44"/>
       <c s="16" r="C44">
-        <v>18036.437627</v>
+        <v>18024.173688</v>
       </c>
       <c s="16" r="D44">
-        <v>2447.455759</v>
+        <v>2442.472552</v>
       </c>
       <c s="16" r="E44">
         <v>29.378248</v>
       </c>
       <c s="16" r="F44">
         <v>3167.672504</v>
       </c>
       <c s="16" r="G44">
-        <v>11350.516886</v>
+        <v>11343.236154</v>
       </c>
       <c s="16" r="H44">
         <v>9.538767</v>
       </c>
       <c s="16" r="I44">
         <v>829.762583</v>
       </c>
       <c s="16" r="J44">
         <v>202.11288</v>
       </c>
       <c s="16" r="L44">
         <v>537.518</v>
       </c>
       <c s="14" t="str" r="M44"/>
       <c s="16" r="N44">
         <v>2.132</v>
       </c>
       <c s="16" r="O44">
         <v>2</v>
       </c>
       <c s="16" r="P44">
         <v>5.781</v>
       </c>
       <c s="16" r="Q44">
         <v>465.889</v>
       </c>
       <c s="16" r="R44">
         <v>3.982</v>
       </c>
       <c s="16" r="S44">
         <v>57.734</v>
       </c>
       <c s="13" t="str" r="T44"/>
     </row>
-    <row r="45" ht="18" customHeight="0">
+    <row r="45" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A45">
         <is>
-          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+          <t xml:space="preserve">September / septembre 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B45"/>
-      <c s="17" r="C45">
-[...45 lines deleted...]
-      <c s="34" t="str" r="T45"/>
+      <c s="16" r="C45">
+        <v>12554.57901</v>
+      </c>
+      <c s="16" r="D45">
+        <v>2056.607897</v>
+      </c>
+      <c s="13" t="str" r="E45"/>
+      <c s="16" r="F45">
+        <v>3262.670594</v>
+      </c>
+      <c s="16" r="G45">
+        <v>6914.958087</v>
+      </c>
+      <c s="16" r="H45">
+        <v>104.329232</v>
+      </c>
+      <c s="16" r="I45">
+        <v>200.335196</v>
+      </c>
+      <c s="16" r="J45">
+        <v>15.678004</v>
+      </c>
+      <c s="16" r="L45">
+        <v>1104.988</v>
+      </c>
+      <c s="14" t="str" r="M45"/>
+      <c s="16" r="N45">
+        <v>96.327</v>
+      </c>
+      <c s="13" t="str" r="O45"/>
+      <c s="16" r="P45">
+        <v>24.352</v>
+      </c>
+      <c s="16" r="Q45">
+        <v>960.482</v>
+      </c>
+      <c s="16" r="R45">
+        <v>0.432</v>
+      </c>
+      <c s="16" r="S45">
+        <v>23.395</v>
+      </c>
+      <c s="13" t="str" r="T45"/>
     </row>
     <row r="46" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A46">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B46"/>
-      <c s="13" t="inlineStr" r="C46">
-[...79 lines deleted...]
-      </c>
+      <c s="17" r="C46">
+        <v>41691.638358</v>
+      </c>
+      <c s="17" r="D46">
+        <v>6564.404151</v>
+      </c>
+      <c s="17" r="E46">
+        <v>52.754896</v>
+      </c>
+      <c s="17" r="F46">
+        <v>8857.277493</v>
+      </c>
+      <c s="17" r="G46">
+        <v>24751.727562</v>
+      </c>
+      <c s="17" r="H46">
+        <v>113.867999</v>
+      </c>
+      <c s="17" r="I46">
+        <v>1077.981104</v>
+      </c>
+      <c s="17" r="J46">
+        <v>273.625153</v>
+      </c>
+      <c s="17" r="L46">
+        <v>2020.041137</v>
+      </c>
+      <c s="26" t="str" r="M46"/>
+      <c s="17" r="N46">
+        <v>106.4775</v>
+      </c>
+      <c s="17" r="O46">
+        <v>2</v>
+      </c>
+      <c s="17" r="P46">
+        <v>32.8035</v>
+      </c>
+      <c s="17" r="Q46">
+        <v>1773.947137</v>
+      </c>
+      <c s="17" r="R46">
+        <v>4.456</v>
+      </c>
+      <c s="17" r="S46">
+        <v>100.357</v>
+      </c>
+      <c s="34" t="str" r="T46"/>
     </row>
     <row r="47" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A47">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B47"/>
+      <c s="13" t="inlineStr" r="C47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M47"/>
+      <c s="13" t="inlineStr" r="N47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A48">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B47"/>
-[...6 lines deleted...]
-      <c s="17" r="E47">
+      <c s="14" t="str" r="B48"/>
+      <c s="17" r="C48">
+        <v>138188.077499</v>
+      </c>
+      <c s="17" r="D48">
+        <v>21007.607647</v>
+      </c>
+      <c s="17" r="E48">
         <v>89.754896</v>
       </c>
-      <c s="17" r="F47">
-[...21 lines deleted...]
-      <c s="17" r="O47">
+      <c s="17" r="F48">
+        <v>33093.640821</v>
+      </c>
+      <c s="17" r="G48">
+        <v>76564.846059</v>
+      </c>
+      <c s="17" r="H48">
+        <v>1162.267456</v>
+      </c>
+      <c s="17" r="I48">
+        <v>4831.861454</v>
+      </c>
+      <c s="17" r="J48">
+        <v>1438.099166</v>
+      </c>
+      <c s="17" r="L48">
+        <v>5642.515451</v>
+      </c>
+      <c s="26" t="str" r="M48"/>
+      <c s="17" r="N48">
+        <v>284.795848</v>
+      </c>
+      <c s="17" r="O48">
         <v>38</v>
       </c>
-      <c s="17" r="P47">
-[...11 lines deleted...]
-      <c s="17" r="T47">
+      <c s="17" r="P48">
+        <v>133.771</v>
+      </c>
+      <c s="17" r="Q48">
+        <v>4634.303403</v>
+      </c>
+      <c s="17" r="R48">
+        <v>33.5897</v>
+      </c>
+      <c s="17" r="S48">
+        <v>513.0555</v>
+      </c>
+      <c s="17" r="T48">
         <v>5</v>
       </c>
     </row>
-    <row r="48" ht="17.95" customHeight="0">
-[...89 lines deleted...]
-    <row r="50" ht="20.4" customHeight="1"/>
+    <row r="49" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B49"/>
+      <c s="13" t="inlineStr" r="C49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M49"/>
+      <c s="13" t="inlineStr" r="N49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="20.45" customHeight="1"/>
     <row r="51" ht="18" customHeight="0">
       <c s="27" t="inlineStr" r="A51">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
     <row r="52" ht="8.95" customHeight="1"/>
     <row r="53" ht="252.75" customHeight="1">
       <c s="19" t="inlineStr" r="A53">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
@@ -11026,50 +11214,52 @@
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="L43:M43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="L44:M44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="L46:M46"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="L47:M47"/>
     <mergeCell ref="A48:B48"/>
     <mergeCell ref="L48:M48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="L49:M49"/>
     <mergeCell ref="A53:L53"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A53" r:id="rId33"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId31"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
@@ -12877,186 +13067,186 @@
       <c s="16" r="W19">
         <v>1497.637</v>
       </c>
       <c s="13" t="str" r="X19"/>
       <c s="16" r="Y19">
         <v>2342.35466</v>
       </c>
       <c s="16" r="Z19">
         <v>77365.744957</v>
       </c>
       <c s="16" r="AA19">
         <v>25140.67144</v>
       </c>
       <c s="16" r="AB19">
         <v>104848.771057</v>
       </c>
     </row>
     <row r="20" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B20"/>
       <c s="16" r="C20">
-        <v>6787005.738567</v>
+        <v>6786858.737823</v>
       </c>
       <c s="16" r="D20">
-        <v>1477158.876483</v>
+        <v>1477158.875739</v>
       </c>
       <c s="16" r="E20">
         <v>1896369.917333</v>
       </c>
       <c s="16" r="F20">
-        <v>690930.35444</v>
+        <v>690780.35444</v>
       </c>
       <c s="16" r="G20">
         <v>183573.671172</v>
       </c>
       <c s="16" r="H20">
-        <v>4248032.819428</v>
+        <v>4247882.818684</v>
       </c>
       <c s="16" r="I20">
         <v>105513.855967</v>
       </c>
       <c s="16" r="J20">
         <v>394732.855278</v>
       </c>
       <c s="16" r="K20">
         <v>19798.301475</v>
       </c>
       <c s="16" r="L20">
         <v>520045.01272</v>
       </c>
       <c s="16" r="M20">
         <v>157446.201038</v>
       </c>
       <c s="16" r="N20">
         <v>605531.913035</v>
       </c>
       <c s="16" r="O20">
         <v>956459.743212</v>
       </c>
       <c s="16" r="P20">
         <v>1719437.857285</v>
       </c>
       <c s="16" r="Q20">
         <v>23703.39934</v>
       </c>
       <c s="16" r="R20">
         <v>42532.92803</v>
       </c>
       <c s="16" r="S20">
-        <v>10065.96249</v>
+        <v>10068.96249</v>
       </c>
       <c s="16" r="T20">
-        <v>76302.28986</v>
+        <v>76305.28986</v>
       </c>
       <c s="16" r="U20">
         <v>3504.675</v>
       </c>
       <c s="16" r="V20">
         <v>81718.751437</v>
       </c>
       <c s="16" r="W20">
         <v>2169.507638</v>
       </c>
       <c s="13" t="str" r="X20"/>
       <c s="16" r="Y20">
         <v>2543.422</v>
       </c>
       <c s="16" r="Z20">
         <v>103412.718546</v>
       </c>
       <c s="16" r="AA20">
         <v>29626.899152</v>
       </c>
       <c s="16" r="AB20">
         <v>135583.039698</v>
       </c>
     </row>
     <row r="21" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B21"/>
       <c s="17" r="C21">
-        <v>19574868.675202</v>
+        <v>19574721.674458</v>
       </c>
       <c s="17" r="D21">
-        <v>4395130.99885</v>
+        <v>4395130.998106</v>
       </c>
       <c s="17" r="E21">
         <v>5657384.642442</v>
       </c>
       <c s="17" r="F21">
-        <v>1896383.049986</v>
+        <v>1896233.049986</v>
       </c>
       <c s="17" r="G21">
         <v>628278.377525</v>
       </c>
       <c s="17" r="H21">
-        <v>12577177.068803</v>
+        <v>12577027.068059</v>
       </c>
       <c s="17" r="I21">
         <v>306475.276596</v>
       </c>
       <c s="23" r="J21">
         <v>1066794.224231</v>
       </c>
       <c s="17" r="K21">
         <v>73523.393091</v>
       </c>
       <c s="17" r="L21">
         <v>1446792.893918</v>
       </c>
       <c s="17" r="M21">
         <v>422713.324582</v>
       </c>
       <c s="17" r="N21">
         <v>1630436.224532</v>
       </c>
       <c s="17" r="O21">
         <v>2718228.470744</v>
       </c>
       <c s="17" r="P21">
         <v>4771378.019858</v>
       </c>
       <c s="17" r="Q21">
         <v>56384.664372</v>
       </c>
       <c s="17" r="R21">
         <v>92429.464818</v>
       </c>
       <c s="17" r="S21">
-        <v>19681.050508</v>
+        <v>19684.050508</v>
       </c>
       <c s="17" r="T21">
-        <v>168495.179698</v>
+        <v>168498.179698</v>
       </c>
       <c s="17" r="U21">
         <v>10569.357</v>
       </c>
       <c s="17" r="V21">
         <v>232339.357891</v>
       </c>
       <c s="17" r="W21">
         <v>4899.164638</v>
       </c>
       <c s="17" r="X21">
         <v>1230.333016</v>
       </c>
       <c s="17" r="Y21">
         <v>7439.32866</v>
       </c>
       <c s="17" r="Z21">
         <v>270216.177744</v>
       </c>
       <c s="17" r="AA21">
         <v>84331.793976</v>
       </c>
       <c s="17" r="AB21">
         <v>361987.30038</v>
       </c>
@@ -13185,102 +13375,102 @@
       </c>
       <c s="13" t="inlineStr" r="Z22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="23" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">October / octobre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B23"/>
       <c s="16" r="C23">
-        <v>7513112.279231</v>
+        <v>7513122.279231</v>
       </c>
       <c s="16" r="D23">
         <v>1493368.623653</v>
       </c>
       <c s="16" r="E23">
         <v>2243278.934761</v>
       </c>
       <c s="16" r="F23">
         <v>937714.701824</v>
       </c>
       <c s="16" r="G23">
         <v>232943.581952</v>
       </c>
       <c s="16" r="H23">
         <v>4907305.84219</v>
       </c>
       <c s="16" r="I23">
         <v>101946.571042</v>
       </c>
       <c s="16" r="J23">
         <v>406665.594092</v>
       </c>
       <c s="16" r="K23">
         <v>8195.380846</v>
       </c>
       <c s="16" r="L23">
         <v>516807.54598</v>
       </c>
       <c s="16" r="M23">
         <v>150988.251653</v>
       </c>
       <c s="16" r="N23">
         <v>660823.8529</v>
       </c>
       <c s="16" r="O23">
         <v>951020.889911</v>
       </c>
       <c s="16" r="P23">
         <v>1762832.994464</v>
       </c>
       <c s="16" r="Q23">
-        <v>37081.964725</v>
+        <v>37091.964725</v>
       </c>
       <c s="16" r="R23">
         <v>45627.019239</v>
       </c>
       <c s="16" r="S23">
         <v>8368.904076</v>
       </c>
       <c s="16" r="T23">
-        <v>91077.88804</v>
+        <v>91087.88804</v>
       </c>
       <c s="16" r="U23">
         <v>3909.403</v>
       </c>
       <c s="16" r="V23">
         <v>86558.432904</v>
       </c>
       <c s="16" r="W23">
         <v>5270.611483</v>
       </c>
       <c s="13" t="str" r="X23"/>
       <c s="16" r="Y23">
         <v>2670.624</v>
       </c>
       <c s="16" r="Z23">
         <v>105647.516644</v>
       </c>
       <c s="16" r="AA23">
         <v>31024.522526</v>
       </c>
       <c s="16" r="AB23">
         <v>139342.66317</v>
       </c>
     </row>
     <row r="24" ht="17.65" customHeight="0">
@@ -13437,102 +13627,102 @@
       <c s="16" r="W25">
         <v>3909.183</v>
       </c>
       <c s="13" t="str" r="X25"/>
       <c s="16" r="Y25">
         <v>600.7</v>
       </c>
       <c s="16" r="Z25">
         <v>69368.40129</v>
       </c>
       <c s="16" r="AA25">
         <v>26524.768934</v>
       </c>
       <c s="16" r="AB25">
         <v>96493.870224</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
       <c s="17" r="C26">
-        <v>21345056.416144</v>
+        <v>21345066.416144</v>
       </c>
       <c s="17" r="D26">
         <v>4460319.273733</v>
       </c>
       <c s="17" r="E26">
         <v>6551938.489102</v>
       </c>
       <c s="17" r="F26">
         <v>2310829.056066</v>
       </c>
       <c s="17" r="G26">
         <v>651150.469391</v>
       </c>
       <c s="17" r="H26">
         <v>13974237.288292</v>
       </c>
       <c s="17" r="I26">
         <v>295981.803828</v>
       </c>
       <c s="23" r="J26">
         <v>1169700.728969</v>
       </c>
       <c s="17" r="K26">
         <v>34406.975402</v>
       </c>
       <c s="17" r="L26">
         <v>1500089.508199</v>
       </c>
       <c s="17" r="M26">
         <v>387255.150152</v>
       </c>
       <c s="17" r="N26">
         <v>1802767.24291</v>
       </c>
       <c s="17" r="O26">
         <v>2887021.341493</v>
       </c>
       <c s="17" r="P26">
         <v>5077043.734555</v>
       </c>
       <c s="17" r="Q26">
-        <v>76933.827632</v>
+        <v>76943.827632</v>
       </c>
       <c s="17" r="R26">
         <v>119607.80479</v>
       </c>
       <c s="17" r="S26">
         <v>16683.003484</v>
       </c>
       <c s="17" r="T26">
-        <v>213224.635906</v>
+        <v>213234.635906</v>
       </c>
       <c s="17" r="U26">
         <v>10872.791868</v>
       </c>
       <c s="17" r="V26">
         <v>216119.994703</v>
       </c>
       <c s="17" r="W26">
         <v>10103.360966</v>
       </c>
       <c s="17" r="X26">
         <v>10.298</v>
       </c>
       <c s="17" r="Y26">
         <v>4401.082</v>
       </c>
       <c s="17" r="Z26">
         <v>256006.523849</v>
       </c>
       <c s="17" r="AA26">
         <v>82947.197806</v>
       </c>
       <c s="17" r="AB26">
         <v>343354.803655</v>
       </c>
@@ -13661,102 +13851,102 @@
       </c>
       <c s="13" t="inlineStr" r="Z27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="17" r="C28">
-        <v>77356003.752604</v>
+        <v>77355866.75186</v>
       </c>
       <c s="17" r="D28">
-        <v>16703969.373178</v>
+        <v>16703969.372434</v>
       </c>
       <c s="17" r="E28">
         <v>23426142.844229</v>
       </c>
       <c s="17" r="F28">
-        <v>7665572.453908</v>
+        <v>7665422.453908</v>
       </c>
       <c s="17" r="G28">
         <v>2680856.426844</v>
       </c>
       <c s="17" r="H28">
-        <v>50476541.098159</v>
+        <v>50476391.097415</v>
       </c>
       <c s="17" r="I28">
         <v>1424951.648353</v>
       </c>
       <c s="17" r="J28">
         <v>4233233.678707</v>
       </c>
       <c s="17" r="K28">
         <v>163963.673745</v>
       </c>
       <c s="17" r="L28">
         <v>5822149.000805</v>
       </c>
       <c s="17" r="M28">
         <v>1592395.371797</v>
       </c>
       <c s="17" r="N28">
         <v>6305631.821329</v>
       </c>
       <c s="17" r="O28">
         <v>10305492.522571</v>
       </c>
       <c s="17" r="P28">
         <v>18203519.715697</v>
       </c>
       <c s="17" r="Q28">
-        <v>207286.82139</v>
+        <v>207296.82139</v>
       </c>
       <c s="17" r="R28">
         <v>270236.727879</v>
       </c>
       <c s="17" r="S28">
-        <v>52694.905308</v>
+        <v>52697.905308</v>
       </c>
       <c s="17" r="T28">
-        <v>530218.454577</v>
+        <v>530231.454577</v>
       </c>
       <c s="17" r="U28">
         <v>42836.822036</v>
       </c>
       <c s="17" r="V28">
         <v>861121.819185</v>
       </c>
       <c s="17" r="W28">
         <v>18388.623604</v>
       </c>
       <c s="17" r="X28">
         <v>18989.602099</v>
       </c>
       <c s="17" r="Y28">
         <v>21925.51466</v>
       </c>
       <c s="17" r="Z28">
         <v>1039192.685404</v>
       </c>
       <c s="17" r="AA28">
         <v>321120.416378</v>
       </c>
       <c s="17" r="AB28">
         <v>1382238.616442</v>
       </c>
@@ -13885,150 +14075,150 @@
       </c>
       <c s="13" t="inlineStr" r="Z29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="30" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="16" r="C30">
-        <v>7173235.964931</v>
+        <v>7173276.664931</v>
       </c>
       <c s="16" r="D30">
         <v>1672101.550042</v>
       </c>
       <c s="16" r="E30">
         <v>2216710.198309</v>
       </c>
       <c s="16" r="F30">
         <v>624011.884973</v>
       </c>
       <c s="16" r="G30">
         <v>203113.704234</v>
       </c>
       <c s="16" r="H30">
         <v>4715937.337558</v>
       </c>
       <c s="16" r="I30">
         <v>103253.924105</v>
       </c>
       <c s="16" r="J30">
         <v>363555.587926</v>
       </c>
       <c s="16" r="K30">
         <v>18432.844218</v>
       </c>
       <c s="16" r="L30">
         <v>485242.356249</v>
       </c>
       <c s="16" r="M30">
         <v>119580.877236</v>
       </c>
       <c s="16" r="N30">
         <v>633959.819795</v>
       </c>
       <c s="16" r="O30">
-        <v>996160.804086</v>
+        <v>996198.004086</v>
       </c>
       <c s="16" r="P30">
-        <v>1749701.501117</v>
+        <v>1749738.701117</v>
       </c>
       <c s="16" r="Q30">
-        <v>17863.65114</v>
+        <v>17867.15114</v>
       </c>
       <c s="16" r="R30">
         <v>36063.952441</v>
       </c>
       <c s="16" r="S30">
         <v>4280.572848</v>
       </c>
       <c s="16" r="T30">
-        <v>58208.176429</v>
+        <v>58211.676429</v>
       </c>
       <c s="16" r="U30">
         <v>3015.157</v>
       </c>
       <c s="16" r="V30">
         <v>75093.379571</v>
       </c>
       <c s="16" r="W30">
         <v>1387.967</v>
       </c>
       <c s="13" t="str" r="X30"/>
       <c s="16" r="Y30">
         <v>699.90156</v>
       </c>
       <c s="16" r="Z30">
         <v>59624.38704</v>
       </c>
       <c s="16" r="AA30">
         <v>24314.52592</v>
       </c>
       <c s="16" r="AB30">
         <v>84638.81452</v>
       </c>
     </row>
     <row r="31" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="16" r="C31">
-        <v>6677941.886504</v>
+        <v>6677917.886504</v>
       </c>
       <c s="16" r="D31">
         <v>1325437.60589</v>
       </c>
       <c s="16" r="E31">
-        <v>2055616.690608</v>
+        <v>2055594.690608</v>
       </c>
       <c s="16" r="F31">
-        <v>681798.420061</v>
+        <v>681796.420061</v>
       </c>
       <c s="16" r="G31">
         <v>225473.655934</v>
       </c>
       <c s="16" r="H31">
-        <v>4288326.372493</v>
+        <v>4288302.372493</v>
       </c>
       <c s="16" r="I31">
         <v>88917.281385</v>
       </c>
       <c s="16" r="J31">
         <v>334544.000911</v>
       </c>
       <c s="16" r="K31">
         <v>39468.26614</v>
       </c>
       <c s="16" r="L31">
         <v>462929.548436</v>
       </c>
       <c s="16" r="M31">
         <v>126900.844602</v>
       </c>
       <c s="16" r="N31">
         <v>614868.410652</v>
       </c>
       <c s="16" r="O31">
         <v>972215.012888</v>
       </c>
       <c s="16" r="P31">
         <v>1713984.268142</v>
       </c>
@@ -14137,102 +14327,102 @@
       <c s="16" r="W32">
         <v>1207.015</v>
       </c>
       <c s="13" t="str" r="X32"/>
       <c s="16" r="Y32">
         <v>885.02</v>
       </c>
       <c s="16" r="Z32">
         <v>76338.348133</v>
       </c>
       <c s="16" r="AA32">
         <v>26305.458408</v>
       </c>
       <c s="16" r="AB32">
         <v>103528.826541</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="17" r="C33">
-        <v>21522817.911939</v>
+        <v>21522834.611939</v>
       </c>
       <c s="17" r="D33">
         <v>4494747.6014</v>
       </c>
       <c s="17" r="E33">
-        <v>6545803.144185</v>
+        <v>6545781.144185</v>
       </c>
       <c s="17" r="F33">
-        <v>2134352.338038</v>
+        <v>2134350.338038</v>
       </c>
       <c s="17" r="G33">
         <v>643816.908282</v>
       </c>
       <c s="17" r="H33">
-        <v>13818719.991905</v>
+        <v>13818695.991905</v>
       </c>
       <c s="17" r="I33">
         <v>302939.56918</v>
       </c>
       <c s="23" r="J33">
         <v>1170802.71078</v>
       </c>
       <c s="17" r="K33">
         <v>89845.311084</v>
       </c>
       <c s="17" r="L33">
         <v>1563587.591044</v>
       </c>
       <c s="17" r="M33">
         <v>391829.732686</v>
       </c>
       <c s="17" r="N33">
         <v>1923358.363015</v>
       </c>
       <c s="17" r="O33">
-        <v>3130395.987801</v>
+        <v>3130433.187801</v>
       </c>
       <c s="17" r="P33">
-        <v>5445584.083502</v>
+        <v>5445621.283502</v>
       </c>
       <c s="17" r="Q33">
-        <v>59678.593734</v>
+        <v>59682.093734</v>
       </c>
       <c s="17" r="R33">
         <v>100202.208752</v>
       </c>
       <c s="17" r="S33">
         <v>21663.542044</v>
       </c>
       <c s="17" r="T33">
-        <v>181544.34453</v>
+        <v>181547.84453</v>
       </c>
       <c s="17" r="U33">
         <v>12373.1315</v>
       </c>
       <c s="17" r="V33">
         <v>229169.011836</v>
       </c>
       <c s="17" r="W33">
         <v>5633.26512</v>
       </c>
       <c s="17" r="X33">
         <v>156.066389</v>
       </c>
       <c s="17" r="Y33">
         <v>2254.92156</v>
       </c>
       <c s="17" r="Z33">
         <v>190371.168039</v>
       </c>
       <c s="17" r="AA33">
         <v>73424.336514</v>
       </c>
       <c s="17" r="AB33">
         <v>266050.426113</v>
       </c>
@@ -14361,162 +14551,162 @@
       </c>
       <c s="13" t="inlineStr" r="Z34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>7060150.711833</v>
+        <v>7066478.791833</v>
       </c>
       <c s="16" r="D35">
-        <v>1365861.852488</v>
+        <v>1365811.852488</v>
       </c>
       <c s="16" r="E35">
-        <v>2021339.780671</v>
+        <v>2021189.780671</v>
       </c>
       <c s="16" r="F35">
         <v>764774.637534</v>
       </c>
       <c s="16" r="G35">
         <v>172260.474987</v>
       </c>
       <c s="16" r="H35">
-        <v>4324236.74568</v>
+        <v>4324036.74568</v>
       </c>
       <c s="16" r="I35">
         <v>114103.87951</v>
       </c>
       <c s="16" r="J35">
-        <v>423653.856426</v>
+        <v>423552.336426</v>
       </c>
       <c s="16" r="K35">
         <v>7110.327012</v>
       </c>
       <c s="16" r="L35">
-        <v>544868.062948</v>
+        <v>544766.542948</v>
       </c>
       <c s="16" r="M35">
         <v>130798.605868</v>
       </c>
       <c s="16" r="N35">
         <v>647047.183395</v>
       </c>
       <c s="16" r="O35">
-        <v>1146170.367276</v>
+        <v>1152784.467276</v>
       </c>
       <c s="16" r="P35">
-        <v>1924016.156539</v>
+        <v>1930630.256539</v>
       </c>
       <c s="16" r="Q35">
-        <v>20687.434118</v>
+        <v>20699.034118</v>
       </c>
       <c s="16" r="R35">
-        <v>38060.268578</v>
+        <v>38064.168578</v>
       </c>
       <c s="16" r="S35">
         <v>7371.522422</v>
       </c>
       <c s="16" r="T35">
-        <v>66119.225118</v>
+        <v>66134.725118</v>
       </c>
       <c s="16" r="U35">
         <v>3707.888</v>
       </c>
       <c s="16" r="V35">
         <v>71618.592552</v>
       </c>
       <c s="16" r="W35">
         <v>1802.028</v>
       </c>
       <c s="13" t="str" r="X35"/>
       <c s="16" r="Y35">
         <v>1312.712</v>
       </c>
       <c s="16" r="Z35">
         <v>83692.611079</v>
       </c>
       <c s="16" r="AA35">
         <v>37643.3222</v>
       </c>
       <c s="16" r="AB35">
         <v>122648.645279</v>
       </c>
     </row>
     <row r="36" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="16" r="C36">
-        <v>6783240.642054</v>
+        <v>6794437.470054</v>
       </c>
       <c s="16" r="D36">
-        <v>1273385.326915</v>
+        <v>1279925.326915</v>
       </c>
       <c s="16" r="E36">
-        <v>1975023.673481</v>
+        <v>1978246.063481</v>
       </c>
       <c s="16" r="F36">
-        <v>799550.550245</v>
+        <v>800985.088245</v>
       </c>
       <c s="16" r="G36">
         <v>173679.660878</v>
       </c>
       <c s="16" r="H36">
-        <v>4221639.211519</v>
+        <v>4232836.139519</v>
       </c>
       <c s="16" r="I36">
-        <v>118755.257422</v>
+        <v>118755.157422</v>
       </c>
       <c s="16" r="J36">
         <v>373949.261831</v>
       </c>
       <c s="16" r="K36">
         <v>10393.007906</v>
       </c>
       <c s="16" r="L36">
-        <v>503097.527159</v>
+        <v>503097.427159</v>
       </c>
       <c s="16" r="M36">
         <v>121117.914947</v>
       </c>
       <c s="16" r="N36">
         <v>603507.121743</v>
       </c>
       <c s="16" r="O36">
         <v>1067925.674492</v>
       </c>
       <c s="16" r="P36">
         <v>1792550.711182</v>
       </c>
       <c s="16" r="Q36">
         <v>21893.985309</v>
       </c>
       <c s="16" r="R36">
         <v>40592.386181</v>
       </c>
       <c s="16" r="S36">
         <v>8548.812758</v>
       </c>
       <c s="16" r="T36">
         <v>71035.184248</v>
       </c>
@@ -14529,210 +14719,210 @@
       <c s="16" r="W36">
         <v>1593.448</v>
       </c>
       <c s="13" t="str" r="X36"/>
       <c s="16" r="Y36">
         <v>996.37</v>
       </c>
       <c s="16" r="Z36">
         <v>70003.158457</v>
       </c>
       <c s="16" r="AA36">
         <v>39933.611098</v>
       </c>
       <c s="16" r="AB36">
         <v>110933.139555</v>
       </c>
     </row>
     <row r="37" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="16" r="C37">
-        <v>7919332.499336</v>
+        <v>7918196.898336</v>
       </c>
       <c s="16" r="D37">
-        <v>1467169.53189</v>
+        <v>1467542.78189</v>
       </c>
       <c s="16" r="E37">
-        <v>2641322.882078</v>
+        <v>2641440.482078</v>
       </c>
       <c s="16" r="F37">
         <v>628101.028978</v>
       </c>
       <c s="16" r="G37">
         <v>195525.699992</v>
       </c>
       <c s="16" r="H37">
-        <v>4932119.142938</v>
+        <v>4932609.992938</v>
       </c>
       <c s="16" r="I37">
         <v>123322.231127</v>
       </c>
       <c s="16" r="J37">
-        <v>339492.119429</v>
+        <v>339357.347429</v>
       </c>
       <c s="16" r="K37">
         <v>32810.434255</v>
       </c>
       <c s="16" r="L37">
-        <v>495624.784811</v>
+        <v>495490.012811</v>
       </c>
       <c s="16" r="M37">
         <v>154063.276712</v>
       </c>
       <c s="16" r="N37">
-        <v>724902.829948</v>
+        <v>724889.079948</v>
       </c>
       <c s="16" r="O37">
-        <v>1343238.849627</v>
+        <v>1341811.000627</v>
       </c>
       <c s="16" r="P37">
-        <v>2222204.956287</v>
+        <v>2220763.357287</v>
       </c>
       <c s="16" r="Q37">
-        <v>23039.781154</v>
+        <v>23051.681154</v>
       </c>
       <c s="16" r="R37">
         <v>45839.243176</v>
       </c>
       <c s="16" r="S37">
-        <v>8552.986758</v>
+        <v>8553.006758</v>
       </c>
       <c s="16" r="T37">
-        <v>77432.011088</v>
+        <v>77443.931088</v>
       </c>
       <c s="16" r="U37">
         <v>7117.173</v>
       </c>
       <c s="16" r="V37">
         <v>68926.073524</v>
       </c>
       <c s="16" r="W37">
         <v>2392.7475</v>
       </c>
       <c s="13" t="str" r="X37"/>
       <c s="16" r="Y37">
         <v>1438.124648</v>
       </c>
       <c s="16" r="Z37">
-        <v>64321.393268</v>
+        <v>64291.393268</v>
       </c>
       <c s="16" r="AA37">
-        <v>46598.907714</v>
+        <v>46566.907714</v>
       </c>
       <c s="16" r="AB37">
-        <v>112358.42563</v>
+        <v>112296.42563</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="17" r="C38">
-        <v>21762723.853223</v>
+        <v>21779113.160223</v>
       </c>
       <c s="17" r="D38">
-        <v>4106416.711293</v>
+        <v>4113279.961293</v>
       </c>
       <c s="17" r="E38">
-        <v>6637686.33623</v>
+        <v>6640876.32623</v>
       </c>
       <c s="17" r="F38">
-        <v>2192426.216757</v>
+        <v>2193860.754757</v>
       </c>
       <c s="17" r="G38">
         <v>541465.835857</v>
       </c>
       <c s="17" r="H38">
-        <v>13477995.100137</v>
+        <v>13489482.878137</v>
       </c>
       <c s="17" r="I38">
-        <v>356181.368059</v>
+        <v>356181.268059</v>
       </c>
       <c s="23" r="J38">
-        <v>1137095.237686</v>
+        <v>1136858.945686</v>
       </c>
       <c s="17" r="K38">
         <v>50313.769173</v>
       </c>
       <c s="17" r="L38">
-        <v>1543590.374918</v>
+        <v>1543353.982918</v>
       </c>
       <c s="17" r="M38">
         <v>405979.797527</v>
       </c>
       <c s="17" r="N38">
-        <v>1975457.135086</v>
+        <v>1975443.385086</v>
       </c>
       <c s="17" r="O38">
-        <v>3557334.891395</v>
+        <v>3562521.142395</v>
       </c>
       <c s="17" r="P38">
-        <v>5938771.824008</v>
+        <v>5943944.325008</v>
       </c>
       <c s="17" r="Q38">
-        <v>65621.200581</v>
+        <v>65644.700581</v>
       </c>
       <c s="17" r="R38">
-        <v>124491.897935</v>
+        <v>124495.797935</v>
       </c>
       <c s="17" r="S38">
-        <v>24473.321938</v>
+        <v>24473.341938</v>
       </c>
       <c s="17" r="T38">
-        <v>214586.420454</v>
+        <v>214613.840454</v>
       </c>
       <c s="17" r="U38">
         <v>16017.72</v>
       </c>
       <c s="17" r="V38">
         <v>216163.501492</v>
       </c>
       <c s="17" r="W38">
         <v>5788.2235</v>
       </c>
       <c s="17" r="X38">
         <v>3870.47825</v>
       </c>
       <c s="17" r="Y38">
         <v>3747.206648</v>
       </c>
       <c s="17" r="Z38">
-        <v>218017.162804</v>
+        <v>217987.162804</v>
       </c>
       <c s="17" r="AA38">
-        <v>124175.841012</v>
+        <v>124143.841012</v>
       </c>
       <c s="17" r="AB38">
-        <v>345940.210464</v>
+        <v>345878.210464</v>
       </c>
     </row>
     <row r="39" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
       <c s="13" t="inlineStr" r="C39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F39">
@@ -14837,669 +15027,754 @@
       </c>
       <c s="13" t="inlineStr" r="Z39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve">July / juillet 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
       <c s="16" r="C40">
-        <v>7593340.617842</v>
+        <v>7591789.552842</v>
       </c>
       <c s="16" r="D40">
-        <v>1366725.546069</v>
+        <v>1366570.518069</v>
       </c>
       <c s="16" r="E40">
-        <v>2433631.113583</v>
+        <v>2433601.429583</v>
       </c>
       <c s="16" r="F40">
-        <v>695518.282111</v>
+        <v>695407.982111</v>
       </c>
       <c s="16" r="G40">
-        <v>170831.686654</v>
+        <v>170931.719654</v>
       </c>
       <c s="16" r="H40">
-        <v>4666706.628417</v>
+        <v>4666511.649417</v>
       </c>
       <c s="16" r="I40">
         <v>128126.437544</v>
       </c>
       <c s="16" r="J40">
         <v>310215.38147</v>
       </c>
       <c s="16" r="K40">
-        <v>38085.221255</v>
+        <v>38071.221255</v>
       </c>
       <c s="16" r="L40">
-        <v>476427.040269</v>
+        <v>476413.040269</v>
       </c>
       <c s="16" r="M40">
-        <v>160921.26886</v>
+        <v>160859.13186</v>
       </c>
       <c s="16" r="N40">
-        <v>715453.152091</v>
+        <v>715203.152091</v>
       </c>
       <c s="16" r="O40">
-        <v>1291621.063608</v>
+        <v>1290781.214608</v>
       </c>
       <c s="16" r="P40">
-        <v>2167995.484559</v>
+        <v>2166843.498559</v>
       </c>
       <c s="16" r="Q40">
         <v>21800.825338</v>
       </c>
       <c s="16" r="R40">
-        <v>52574.343014</v>
+        <v>52569.343014</v>
       </c>
       <c s="16" r="S40">
-        <v>10596.094758</v>
+        <v>10410.994758</v>
       </c>
       <c s="16" r="T40">
-        <v>84971.26311</v>
+        <v>84781.16311</v>
       </c>
       <c s="16" r="U40">
         <v>6206.109</v>
       </c>
       <c s="16" r="V40">
         <v>69812.099341</v>
       </c>
       <c s="16" r="W40">
         <v>1635.223</v>
       </c>
       <c s="13" t="str" r="X40"/>
       <c s="16" r="Y40">
         <v>1310.372</v>
       </c>
       <c s="16" r="Z40">
         <v>68183.941938</v>
       </c>
       <c s="16" r="AA40">
         <v>49454.583504</v>
       </c>
       <c s="16" r="AB40">
         <v>118948.897442</v>
       </c>
     </row>
     <row r="41" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve">August / août 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
       <c s="16" r="C41">
-        <v>6852964.049429</v>
+        <v>6850336.587261</v>
       </c>
       <c s="16" r="D41">
-        <v>1274749.112283</v>
+        <v>1274650.198283</v>
       </c>
       <c s="16" r="E41">
-        <v>2142033.444261</v>
+        <v>2141212.327261</v>
       </c>
       <c s="16" r="F41">
-        <v>658429.511931</v>
+        <v>658182.560931</v>
       </c>
       <c s="16" r="G41">
         <v>164274.784237</v>
       </c>
       <c s="16" r="H41">
-        <v>4239486.852712</v>
+        <v>4238319.870712</v>
       </c>
       <c s="16" r="I41">
         <v>123193.779228</v>
       </c>
       <c s="16" r="J41">
-        <v>295493.676021</v>
+        <v>295411.216021</v>
       </c>
       <c s="16" r="K41">
         <v>35241.865498</v>
       </c>
       <c s="16" r="L41">
-        <v>453929.320747</v>
+        <v>453846.860747</v>
       </c>
       <c s="16" r="M41">
         <v>139935.476092</v>
       </c>
       <c s="16" r="N41">
-        <v>536648.561468</v>
+        <v>536483.411468</v>
       </c>
       <c s="16" r="O41">
-        <v>1181222.975704</v>
+        <v>1180742.425704</v>
       </c>
       <c s="16" r="P41">
-        <v>1857807.013264</v>
+        <v>1857161.313264</v>
       </c>
       <c s="16" r="Q41">
         <v>21973.376126</v>
       </c>
       <c s="16" r="R41">
-        <v>58302.179177</v>
+        <v>57880.097871</v>
       </c>
       <c s="16" r="S41">
-        <v>7477.485758</v>
+        <v>7496.46559</v>
       </c>
       <c s="16" r="T41">
-        <v>87753.041061</v>
+        <v>87349.939587</v>
       </c>
       <c s="16" r="U41">
         <v>8539.030834</v>
       </c>
       <c s="16" r="V41">
-        <v>68467.651446</v>
+        <v>68663.432752</v>
       </c>
       <c s="16" r="W41">
-        <v>2826.907</v>
+        <v>2811.907</v>
       </c>
       <c s="13" t="str" r="X41"/>
       <c s="16" r="Y41">
         <v>1285.5895</v>
       </c>
       <c s="16" r="Z41">
-        <v>84298.34953</v>
+        <v>83788.34953</v>
       </c>
       <c s="16" r="AA41">
         <v>47654.049428</v>
       </c>
       <c s="16" r="AB41">
-        <v>133237.988458</v>
-[...2 lines deleted...]
-    <row r="42" ht="18" customHeight="0">
+        <v>132727.988458</v>
+      </c>
+    </row>
+    <row r="42" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
-          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+          <t xml:space="preserve">September / septembre 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
-      <c s="17" r="C42">
-[...75 lines deleted...]
-        <v>252186.8859</v>
+      <c s="16" r="C42">
+        <v>7286177.009029</v>
+      </c>
+      <c s="16" r="D42">
+        <v>1246508.896121</v>
+      </c>
+      <c s="16" r="E42">
+        <v>2183654.284631</v>
+      </c>
+      <c s="16" r="F42">
+        <v>728727.486242</v>
+      </c>
+      <c s="16" r="G42">
+        <v>163995.776882</v>
+      </c>
+      <c s="16" r="H42">
+        <v>4322886.443876</v>
+      </c>
+      <c s="16" r="I42">
+        <v>190795.136301</v>
+      </c>
+      <c s="16" r="J42">
+        <v>425006.865601</v>
+      </c>
+      <c s="16" r="K42">
+        <v>27233.30066</v>
+      </c>
+      <c s="16" r="L42">
+        <v>643035.302562</v>
+      </c>
+      <c s="16" r="M42">
+        <v>139426.693183</v>
+      </c>
+      <c s="16" r="N42">
+        <v>566850.466246</v>
+      </c>
+      <c s="16" r="O42">
+        <v>1267987.461589</v>
+      </c>
+      <c s="16" r="P42">
+        <v>1974264.621018</v>
+      </c>
+      <c s="16" r="Q42">
+        <v>24653.08105</v>
+      </c>
+      <c s="16" r="R42">
+        <v>60260.245553</v>
+      </c>
+      <c s="16" r="S42">
+        <v>10703.363736</v>
+      </c>
+      <c s="16" r="T42">
+        <v>95616.690339</v>
+      </c>
+      <c s="16" r="U42">
+        <v>13877.133</v>
+      </c>
+      <c s="16" r="V42">
+        <v>75093.483378</v>
+      </c>
+      <c s="16" r="W42">
+        <v>1742.882</v>
+      </c>
+      <c s="13" t="str" r="X42"/>
+      <c s="16" r="Y42">
+        <v>1361.8666</v>
+      </c>
+      <c s="16" r="Z42">
+        <v>108507.074092</v>
+      </c>
+      <c s="16" r="AA42">
+        <v>49510.633456</v>
+      </c>
+      <c s="16" r="AB42">
+        <v>159379.574148</v>
       </c>
     </row>
     <row r="43" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A43">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B43"/>
-      <c s="13" t="inlineStr" r="C43">
-[...127 lines deleted...]
-        </is>
+      <c s="17" r="C43">
+        <v>21728303.149132</v>
+      </c>
+      <c s="17" r="D43">
+        <v>3887729.612473</v>
+      </c>
+      <c s="17" r="E43">
+        <v>6758468.041475</v>
+      </c>
+      <c s="17" r="F43">
+        <v>2082318.029284</v>
+      </c>
+      <c s="17" r="G43">
+        <v>499202.280773</v>
+      </c>
+      <c s="17" r="H43">
+        <v>13227717.964005</v>
+      </c>
+      <c s="17" r="I43">
+        <v>442115.353073</v>
+      </c>
+      <c s="23" r="J43">
+        <v>1030633.463092</v>
+      </c>
+      <c s="17" r="K43">
+        <v>100546.387413</v>
+      </c>
+      <c s="17" r="L43">
+        <v>1573295.203578</v>
+      </c>
+      <c s="17" r="M43">
+        <v>440221.301135</v>
+      </c>
+      <c s="17" r="N43">
+        <v>1818537.029805</v>
+      </c>
+      <c s="17" r="O43">
+        <v>3739511.101901</v>
+      </c>
+      <c s="17" r="P43">
+        <v>5998269.432841</v>
+      </c>
+      <c s="17" r="Q43">
+        <v>68427.282514</v>
+      </c>
+      <c s="17" r="R43">
+        <v>170709.686438</v>
+      </c>
+      <c s="17" r="S43">
+        <v>28610.824084</v>
+      </c>
+      <c s="17" r="T43">
+        <v>267747.793036</v>
+      </c>
+      <c s="17" r="U43">
+        <v>28622.272834</v>
+      </c>
+      <c s="17" r="V43">
+        <v>213569.015471</v>
+      </c>
+      <c s="17" r="W43">
+        <v>6190.012</v>
+      </c>
+      <c s="17" r="X43">
+        <v>1834.995319</v>
+      </c>
+      <c s="17" r="Y43">
+        <v>3957.8281</v>
+      </c>
+      <c s="17" r="Z43">
+        <v>260479.36556</v>
+      </c>
+      <c s="17" r="AA43">
+        <v>146619.266388</v>
+      </c>
+      <c s="17" r="AB43">
+        <v>411056.460048</v>
       </c>
     </row>
     <row r="44" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A44">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B44"/>
-      <c s="17" r="C44">
-[...75 lines deleted...]
-        <v>864177.522477</v>
+      <c s="13" t="inlineStr" r="C44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="M44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="V44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="W44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="X44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Y44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Z44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AA44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AB44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
     </row>
     <row r="45" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A45">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B45"/>
-      <c s="13" t="inlineStr" r="C45">
-[...132 lines deleted...]
-      <c s="18" t="inlineStr" r="A47">
+      <c s="17" r="C45">
+        <v>65030250.921294</v>
+      </c>
+      <c s="17" r="D45">
+        <v>12495757.175166</v>
+      </c>
+      <c s="17" r="E45">
+        <v>19945125.51189</v>
+      </c>
+      <c s="17" r="F45">
+        <v>6410529.122079</v>
+      </c>
+      <c s="17" r="G45">
+        <v>1684485.024912</v>
+      </c>
+      <c s="17" r="H45">
+        <v>40535896.834047</v>
+      </c>
+      <c s="17" r="I45">
+        <v>1101236.190312</v>
+      </c>
+      <c s="17" r="J45">
+        <v>3338295.119558</v>
+      </c>
+      <c s="17" r="K45">
+        <v>240705.46767</v>
+      </c>
+      <c s="17" r="L45">
+        <v>4680236.77754</v>
+      </c>
+      <c s="17" r="M45">
+        <v>1238030.831348</v>
+      </c>
+      <c s="17" r="N45">
+        <v>5717338.777906</v>
+      </c>
+      <c s="17" r="O45">
+        <v>10432465.432097</v>
+      </c>
+      <c s="17" r="P45">
+        <v>17387835.041351</v>
+      </c>
+      <c s="17" r="Q45">
+        <v>193754.076829</v>
+      </c>
+      <c s="17" r="R45">
+        <v>395407.693125</v>
+      </c>
+      <c s="17" r="S45">
+        <v>74747.708066</v>
+      </c>
+      <c s="17" r="T45">
+        <v>663909.47802</v>
+      </c>
+      <c s="17" r="U45">
+        <v>57013.124334</v>
+      </c>
+      <c s="17" r="V45">
+        <v>658901.528799</v>
+      </c>
+      <c s="17" r="W45">
+        <v>17611.50062</v>
+      </c>
+      <c s="17" r="X45">
+        <v>5861.539958</v>
+      </c>
+      <c s="17" r="Y45">
+        <v>9959.956308</v>
+      </c>
+      <c s="17" r="Z45">
+        <v>668837.696403</v>
+      </c>
+      <c s="17" r="AA45">
+        <v>344187.443914</v>
+      </c>
+      <c s="17" r="AB45">
+        <v>1022985.096625</v>
+      </c>
+    </row>
+    <row r="46" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="A46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B46"/>
+      <c s="13" t="inlineStr" r="C46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="M46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="V46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="W46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="X46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Y46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Z46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AA46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AB46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="0.05" customHeight="1"/>
+    <row r="48" ht="21.9" customHeight="1"/>
+    <row r="49" ht="18" customHeight="0">
+      <c s="18" t="inlineStr" r="A49">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="48" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="19" t="inlineStr" r="A49">
+    <row r="50" ht="8.95" customHeight="1"/>
+    <row r="51" ht="252.75" customHeight="1">
+      <c s="19" t="inlineStr" r="A51">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -15575,54 +15850,55 @@
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="A45:B45"/>
-    <mergeCell ref="A49:K49"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A51:K51"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A49" r:id="rId37"/>
+    <hyperlink ref="A51" r:id="rId37"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId35"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="17.82421875"/>
     <col min="5" max="5" customWidth="1" width="17.82421875"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="17.82421875"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
@@ -16499,127 +16775,127 @@
       </c>
       <c s="16" r="E29">
         <v>5546.30237</v>
       </c>
       <c s="16" r="F29">
         <v>17659.61337</v>
       </c>
       <c s="16" r="G29">
         <v>1097.088</v>
       </c>
       <c s="16" r="H29">
         <v>244.36</v>
       </c>
       <c s="16" r="I29">
         <v>2077004.573709</v>
       </c>
     </row>
     <row r="30" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="16" r="C30">
-        <v>2095556.164583</v>
+        <v>2095541.164583</v>
       </c>
       <c s="16" r="D30">
         <v>126268.324571</v>
       </c>
       <c s="16" r="E30">
         <v>3854.308658</v>
       </c>
       <c s="16" r="F30">
         <v>19298.433</v>
       </c>
       <c s="16" r="G30">
         <v>5889.824</v>
       </c>
       <c s="16" r="H30">
         <v>415</v>
       </c>
       <c s="16" r="I30">
-        <v>1939830.274354</v>
+        <v>1939815.274354</v>
       </c>
     </row>
     <row r="31" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="16" r="C31">
         <v>2804176.37494</v>
       </c>
       <c s="16" r="D31">
         <v>160492.702208</v>
       </c>
       <c s="16" r="E31">
         <v>3257.41474</v>
       </c>
       <c s="16" r="F31">
         <v>33380.695</v>
       </c>
       <c s="16" r="G31">
         <v>6701.4065</v>
       </c>
       <c s="16" r="H31">
         <v>797.96</v>
       </c>
       <c s="16" r="I31">
         <v>2599546.196492</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="17" r="C32">
-        <v>7128302.017124</v>
+        <v>7128287.017124</v>
       </c>
       <c s="17" r="D32">
         <v>413778.566931</v>
       </c>
       <c s="17" r="E32">
         <v>12658.025768</v>
       </c>
       <c s="17" r="F32">
         <v>70338.74137</v>
       </c>
       <c s="17" r="G32">
         <v>13688.3185</v>
       </c>
       <c s="17" r="H32">
         <v>1457.32</v>
       </c>
       <c s="17" r="I32">
-        <v>6616381.044555</v>
+        <v>6616366.044555</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="13" t="inlineStr" r="C33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F33">
@@ -16629,156 +16905,156 @@
       </c>
       <c s="13" t="inlineStr" r="G33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="34" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
-        <v>2272751.738691</v>
+        <v>2272751.068691</v>
       </c>
       <c s="16" r="D34">
         <v>156446.419338</v>
       </c>
       <c s="16" r="E34">
         <v>2195.906</v>
       </c>
       <c s="16" r="F34">
         <v>20915.1525</v>
       </c>
       <c s="16" r="G34">
         <v>6738.356</v>
       </c>
       <c s="16" r="H34">
         <v>129.76</v>
       </c>
       <c s="16" r="I34">
-        <v>2086326.144853</v>
+        <v>2086325.474853</v>
       </c>
     </row>
     <row r="35" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
         <v>2175530.514506</v>
       </c>
       <c s="16" r="D35">
         <v>131948.553546</v>
       </c>
       <c s="16" r="E35">
         <v>1532.921</v>
       </c>
       <c s="16" r="F35">
         <v>18101.3385</v>
       </c>
       <c s="16" r="G35">
         <v>3813.8395</v>
       </c>
       <c s="16" r="H35">
         <v>85.46</v>
       </c>
       <c s="16" r="I35">
         <v>2020048.40196</v>
       </c>
     </row>
     <row r="36" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="16" r="C36">
-        <v>2625359.44571</v>
+        <v>2625272.10013</v>
       </c>
       <c s="16" r="D36">
         <v>167766.19927</v>
       </c>
       <c s="16" r="E36">
         <v>1996.508</v>
       </c>
       <c s="16" r="F36">
         <v>17811.89</v>
       </c>
       <c s="16" r="G36">
         <v>749.382</v>
       </c>
       <c s="16" r="H36">
         <v>45.94</v>
       </c>
       <c s="16" r="I36">
-        <v>2436989.52644</v>
+        <v>2436902.18086</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="17" r="C37">
-        <v>7073641.698907</v>
+        <v>7073553.683327</v>
       </c>
       <c s="17" r="D37">
         <v>456161.172154</v>
       </c>
       <c s="17" r="E37">
         <v>5725.335</v>
       </c>
       <c s="17" r="F37">
         <v>56828.381</v>
       </c>
       <c s="17" r="G37">
         <v>11301.5775</v>
       </c>
       <c s="17" r="H37">
         <v>261.16</v>
       </c>
       <c s="17" r="I37">
-        <v>6543364.073253</v>
+        <v>6543276.057673</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="13" t="inlineStr" r="C38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F38">
@@ -16788,255 +17064,283 @@
       </c>
       <c s="13" t="inlineStr" r="G38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="39" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve">July / juillet 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
       <c s="16" r="C39">
-        <v>2594135.053269</v>
+        <v>2593863.536769</v>
       </c>
       <c s="16" r="D39">
         <v>172617.642918</v>
       </c>
       <c s="16" r="E39">
         <v>2766.454</v>
       </c>
       <c s="16" r="F39">
         <v>19118.471</v>
       </c>
       <c s="16" r="G39">
         <v>1088.662</v>
       </c>
       <c s="16" r="H39">
         <v>50</v>
       </c>
       <c s="16" r="I39">
-        <v>2398493.823351</v>
+        <v>2398222.306851</v>
       </c>
     </row>
     <row r="40" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve">August / août 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
       <c s="16" r="C40">
-        <v>2456693.18257</v>
+        <v>2455775.904817</v>
       </c>
       <c s="16" r="D40">
-        <v>150136.466033</v>
+        <v>150132.466033</v>
       </c>
       <c s="16" r="E40">
         <v>2377.75</v>
       </c>
       <c s="16" r="F40">
         <v>29309.43</v>
       </c>
       <c s="16" r="G40">
         <v>1908.507</v>
       </c>
       <c s="16" r="H40">
         <v>181.9</v>
       </c>
       <c s="16" r="I40">
-        <v>2272779.129537</v>
-[...2 lines deleted...]
-    <row r="41" ht="18" customHeight="0">
+        <v>2271865.851784</v>
+      </c>
+    </row>
+    <row r="41" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
-          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+          <t xml:space="preserve">September / septembre 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
-      <c s="17" r="C41">
-[...18 lines deleted...]
-        <v>4671272.952888</v>
+      <c s="16" r="C41">
+        <v>2739015.002675</v>
+      </c>
+      <c s="16" r="D41">
+        <v>134548.226</v>
+      </c>
+      <c s="16" r="E41">
+        <v>2693.396</v>
+      </c>
+      <c s="16" r="F41">
+        <v>38854.72</v>
+      </c>
+      <c s="16" r="G41">
+        <v>1164.091</v>
+      </c>
+      <c s="13" t="str" r="H41"/>
+      <c s="16" r="I41">
+        <v>2561754.569675</v>
       </c>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
-      <c s="13" t="inlineStr" r="C42">
-[...32 lines deleted...]
-        </is>
+      <c s="17" r="C42">
+        <v>7788654.444261</v>
+      </c>
+      <c s="17" r="D42">
+        <v>457298.334951</v>
+      </c>
+      <c s="17" r="E42">
+        <v>7837.6</v>
+      </c>
+      <c s="17" r="F42">
+        <v>87282.621</v>
+      </c>
+      <c s="17" r="G42">
+        <v>4161.26</v>
+      </c>
+      <c s="17" r="H42">
+        <v>231.9</v>
+      </c>
+      <c s="17" r="I42">
+        <v>7231842.72831</v>
       </c>
     </row>
     <row r="43" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A43">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B43"/>
-      <c s="17" r="C43">
-[...18 lines deleted...]
-        <v>17831018.070696</v>
+      <c s="13" t="inlineStr" r="C43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
     </row>
     <row r="44" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A44">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B44"/>
-      <c s="13" t="inlineStr" r="C44">
-[...37 lines deleted...]
-      <c s="18" t="inlineStr" r="A46">
+      <c s="17" r="C44">
+        <v>21990495.144712</v>
+      </c>
+      <c s="17" r="D44">
+        <v>1327238.074036</v>
+      </c>
+      <c s="17" r="E44">
+        <v>26220.960768</v>
+      </c>
+      <c s="17" r="F44">
+        <v>214449.74337</v>
+      </c>
+      <c s="17" r="G44">
+        <v>29151.156</v>
+      </c>
+      <c s="17" r="H44">
+        <v>1950.38</v>
+      </c>
+      <c s="17" r="I44">
+        <v>20391484.830538</v>
+      </c>
+    </row>
+    <row r="45" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="A45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B45"/>
+      <c s="13" t="inlineStr" r="C45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="0.05" customHeight="1"/>
+    <row r="47" ht="21.45" customHeight="1"/>
+    <row r="48" ht="18" customHeight="0">
+      <c s="18" t="inlineStr" r="A48">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="47" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="19" t="inlineStr" r="A48">
+    <row r="49" ht="8.95" customHeight="1"/>
+    <row r="50" ht="252.75" customHeight="1">
+      <c s="19" t="inlineStr" r="A50">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -17058,103 +17362,103 @@
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Conditions d’utilisation du site Web | Organisme canadien de réglementation des investissements (ocri.ca)</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">).</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="49" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C2:I2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:I3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="A44:B44"/>
-    <mergeCell ref="A48:J48"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="A50:J50"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A48" r:id="rId41"/>
+    <hyperlink ref="A50" r:id="rId41"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId39"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="13.7109375"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
@@ -18801,102 +19105,102 @@
       </c>
       <c s="13" t="inlineStr" r="Z17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="18" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A18">
         <is>
           <t xml:space="preserve">July / juillet 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B18"/>
       <c s="16" r="C18">
-        <v>1706192.655128</v>
+        <v>1706192.755128</v>
       </c>
       <c s="16" r="D18">
         <v>703077.427134</v>
       </c>
       <c s="16" r="E18">
         <v>603509.257403</v>
       </c>
       <c s="16" r="F18">
         <v>114085.358929</v>
       </c>
       <c s="16" r="G18">
         <v>825.738468</v>
       </c>
       <c s="16" r="H18">
         <v>1421497.781934</v>
       </c>
       <c s="16" r="I18">
         <v>25935.304775</v>
       </c>
       <c s="16" r="J18">
         <v>37009.707106</v>
       </c>
       <c s="16" r="K18">
         <v>5742.670703</v>
       </c>
       <c s="16" r="L18">
         <v>68687.682584</v>
       </c>
       <c s="16" r="M18">
         <v>20906.498171</v>
       </c>
       <c s="16" r="N18">
         <v>61613.266247</v>
       </c>
       <c s="16" r="O18">
         <v>47256.86516</v>
       </c>
       <c s="16" r="P18">
         <v>129776.629578</v>
       </c>
       <c s="16" r="Q18">
         <v>23966.619655</v>
       </c>
       <c s="16" r="R18">
-        <v>26422.343931</v>
+        <v>26422.443931</v>
       </c>
       <c s="16" r="S18">
         <v>10358.894735</v>
       </c>
       <c s="16" r="T18">
-        <v>60747.858321</v>
+        <v>60747.958321</v>
       </c>
       <c s="16" r="U18">
         <v>3203.809082</v>
       </c>
       <c s="16" r="V18">
         <v>16618.498016</v>
       </c>
       <c s="16" r="W18">
         <v>452.1075</v>
       </c>
       <c s="16" r="X18">
         <v>410.2519</v>
       </c>
       <c s="16" r="Y18">
         <v>241.956082</v>
       </c>
       <c s="16" r="Z18">
         <v>3228.23801</v>
       </c>
       <c s="16" r="AA18">
         <v>2155.097489</v>
       </c>
       <c s="16" r="AB18">
         <v>5625.291581</v>
       </c>
@@ -19059,102 +19363,102 @@
       </c>
       <c s="16" r="X20">
         <v>307.58289</v>
       </c>
       <c s="16" r="Y20">
         <v>75.443683</v>
       </c>
       <c s="16" r="Z20">
         <v>3521.183718</v>
       </c>
       <c s="16" r="AA20">
         <v>1545.752487</v>
       </c>
       <c s="16" r="AB20">
         <v>5142.379888</v>
       </c>
     </row>
     <row r="21" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B21"/>
       <c s="17" r="C21">
-        <v>5040751.242515</v>
+        <v>5040751.342515</v>
       </c>
       <c s="17" r="D21">
         <v>1711493.137348</v>
       </c>
       <c s="17" r="E21">
         <v>2040562.507735</v>
       </c>
       <c s="17" r="F21">
         <v>335038.127743</v>
       </c>
       <c s="17" r="G21">
         <v>2413.415515</v>
       </c>
       <c s="17" r="H21">
         <v>4089507.188341</v>
       </c>
       <c s="17" r="I21">
         <v>98146.671004</v>
       </c>
       <c s="23" r="J21">
         <v>182554.191835</v>
       </c>
       <c s="17" r="K21">
         <v>22926.644485</v>
       </c>
       <c s="17" r="L21">
         <v>303627.507324</v>
       </c>
       <c s="17" r="M21">
         <v>60268.415442</v>
       </c>
       <c s="17" r="N21">
         <v>178401.38248</v>
       </c>
       <c s="17" r="O21">
         <v>149360.578172</v>
       </c>
       <c s="17" r="P21">
         <v>388030.376094</v>
       </c>
       <c s="17" r="Q21">
         <v>68841.784723</v>
       </c>
       <c s="17" r="R21">
-        <v>81111.891928</v>
+        <v>81111.991928</v>
       </c>
       <c s="17" r="S21">
         <v>34523.723766</v>
       </c>
       <c s="17" r="T21">
-        <v>184477.400417</v>
+        <v>184477.500417</v>
       </c>
       <c s="17" r="U21">
         <v>9541.561882</v>
       </c>
       <c s="17" r="V21">
         <v>47781.38634</v>
       </c>
       <c s="17" r="W21">
         <v>2155.815264</v>
       </c>
       <c s="17" r="X21">
         <v>1085.986522</v>
       </c>
       <c s="17" r="Y21">
         <v>574.170026</v>
       </c>
       <c s="17" r="Z21">
         <v>10800.30966</v>
       </c>
       <c s="17" r="AA21">
         <v>5584.99706</v>
       </c>
       <c s="17" r="AB21">
         <v>16959.476746</v>
       </c>
@@ -19455,188 +19759,188 @@
       </c>
       <c s="16" r="X24">
         <v>254.762471</v>
       </c>
       <c s="16" r="Y24">
         <v>337.844316</v>
       </c>
       <c s="16" r="Z24">
         <v>2935.37925</v>
       </c>
       <c s="16" r="AA24">
         <v>1253.966142</v>
       </c>
       <c s="16" r="AB24">
         <v>4527.189708</v>
       </c>
     </row>
     <row r="25" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="16" r="C25">
-        <v>1778630.551552</v>
+        <v>1778635.949552</v>
       </c>
       <c s="16" r="D25">
         <v>429751.837647</v>
       </c>
       <c s="16" r="E25">
         <v>883322.541136</v>
       </c>
       <c s="16" r="F25">
         <v>130260.00049</v>
       </c>
       <c s="16" r="G25">
         <v>2225.005</v>
       </c>
       <c s="16" r="H25">
         <v>1445559.384273</v>
       </c>
       <c s="16" r="I25">
         <v>25474.321064</v>
       </c>
       <c s="16" r="J25">
         <v>73479.343283</v>
       </c>
       <c s="16" r="K25">
         <v>6549.605385</v>
       </c>
       <c s="16" r="L25">
         <v>105503.269732</v>
       </c>
       <c s="16" r="M25">
         <v>12705.668387</v>
       </c>
       <c s="16" r="N25">
         <v>70011.912504</v>
       </c>
       <c s="16" r="O25">
         <v>53165.467657</v>
       </c>
       <c s="16" r="P25">
         <v>135883.048548</v>
       </c>
       <c s="16" r="Q25">
         <v>27527.576179</v>
       </c>
       <c s="16" r="R25">
-        <v>26792.646174</v>
+        <v>26792.644174</v>
       </c>
       <c s="16" r="S25">
-        <v>9781.418228</v>
+        <v>9786.818228</v>
       </c>
       <c s="16" r="T25">
-        <v>64101.640581</v>
+        <v>64107.038581</v>
       </c>
       <c s="16" r="U25">
         <v>2647.367336</v>
       </c>
       <c s="16" r="V25">
         <v>18932.578787</v>
       </c>
       <c s="16" r="W25">
         <v>723.9705</v>
       </c>
       <c s="16" r="X25">
         <v>216.4657</v>
       </c>
       <c s="16" r="Y25">
         <v>241.397196</v>
       </c>
       <c s="16" r="Z25">
         <v>5123.279027</v>
       </c>
       <c s="16" r="AA25">
         <v>1938.154872</v>
       </c>
       <c s="16" r="AB25">
         <v>7302.831095</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
       <c s="17" r="C26">
-        <v>5493250.948232</v>
+        <v>5493256.346232</v>
       </c>
       <c s="17" r="D26">
         <v>1698267.298367</v>
       </c>
       <c s="17" r="E26">
         <v>2370832.615802</v>
       </c>
       <c s="17" r="F26">
         <v>410026.713773</v>
       </c>
       <c s="17" r="G26">
         <v>4037.558079</v>
       </c>
       <c s="17" r="H26">
         <v>4483164.186021</v>
       </c>
       <c s="17" r="I26">
         <v>97567.897119</v>
       </c>
       <c s="23" r="J26">
         <v>209798.522302</v>
       </c>
       <c s="17" r="K26">
         <v>12837.95209</v>
       </c>
       <c s="17" r="L26">
         <v>320204.371511</v>
       </c>
       <c s="17" r="M26">
         <v>51102.036971</v>
       </c>
       <c s="17" r="N26">
         <v>196397.107758</v>
       </c>
       <c s="17" r="O26">
         <v>184381.525086</v>
       </c>
       <c s="17" r="P26">
         <v>431880.669815</v>
       </c>
       <c s="17" r="Q26">
         <v>73837.621664</v>
       </c>
       <c s="17" r="R26">
-        <v>81350.656594</v>
+        <v>81350.654594</v>
       </c>
       <c s="17" r="S26">
-        <v>28302.796779</v>
+        <v>28308.196779</v>
       </c>
       <c s="17" r="T26">
-        <v>183491.075037</v>
+        <v>183496.473037</v>
       </c>
       <c s="17" r="U26">
         <v>10093.498536</v>
       </c>
       <c s="17" r="V26">
         <v>46778.607725</v>
       </c>
       <c s="17" r="W26">
         <v>2689.036636</v>
       </c>
       <c s="17" r="X26">
         <v>820.345665</v>
       </c>
       <c s="17" r="Y26">
         <v>857.752143</v>
       </c>
       <c s="17" r="Z26">
         <v>12488.177128</v>
       </c>
       <c s="17" r="AA26">
         <v>4835.851094</v>
       </c>
       <c s="17" r="AB26">
         <v>18181.780365</v>
       </c>
@@ -19765,102 +20069,102 @@
       </c>
       <c s="13" t="inlineStr" r="Z27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="17" r="C28">
-        <v>21269235.716113</v>
+        <v>21269241.214113</v>
       </c>
       <c s="17" r="D28">
         <v>6755886.303911</v>
       </c>
       <c s="17" r="E28">
         <v>9118785.465486</v>
       </c>
       <c s="17" r="F28">
         <v>1526796.073542</v>
       </c>
       <c s="17" r="G28">
         <v>12213.868925</v>
       </c>
       <c s="17" r="H28">
         <v>17413681.711864</v>
       </c>
       <c s="17" r="I28">
         <v>340065.90631</v>
       </c>
       <c s="17" r="J28">
         <v>732750.679556</v>
       </c>
       <c s="17" r="K28">
         <v>62074.29272</v>
       </c>
       <c s="17" r="L28">
         <v>1134890.878586</v>
       </c>
       <c s="17" r="M28">
         <v>202456.074591</v>
       </c>
       <c s="17" r="N28">
         <v>806340.063713</v>
       </c>
       <c s="17" r="O28">
         <v>672613.097258</v>
       </c>
       <c s="17" r="P28">
         <v>1681409.235562</v>
       </c>
       <c s="17" r="Q28">
         <v>288579.194566</v>
       </c>
       <c s="17" r="R28">
-        <v>328272.940962</v>
+        <v>328273.038962</v>
       </c>
       <c s="17" r="S28">
-        <v>125945.888167</v>
+        <v>125951.288167</v>
       </c>
       <c s="17" r="T28">
-        <v>742798.023695</v>
+        <v>742803.521695</v>
       </c>
       <c s="17" r="U28">
         <v>46688.934736</v>
       </c>
       <c s="17" r="V28">
         <v>173164.362341</v>
       </c>
       <c s="17" r="W28">
         <v>12561.831064</v>
       </c>
       <c s="17" r="X28">
         <v>6188.726984</v>
       </c>
       <c s="17" r="Y28">
         <v>2804.001736</v>
       </c>
       <c s="17" r="Z28">
         <v>44175.638313</v>
       </c>
       <c s="17" r="AA28">
         <v>23105.367565</v>
       </c>
       <c s="17" r="AB28">
         <v>70085.007614</v>
       </c>
@@ -19989,102 +20293,102 @@
       </c>
       <c s="13" t="inlineStr" r="Z29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="30" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="16" r="C30">
-        <v>1855669.119136</v>
+        <v>1855669.302136</v>
       </c>
       <c s="16" r="D30">
         <v>616366.355807</v>
       </c>
       <c s="16" r="E30">
         <v>760758.023249</v>
       </c>
       <c s="16" r="F30">
         <v>125561.858651</v>
       </c>
       <c s="16" r="G30">
         <v>3604.87057</v>
       </c>
       <c s="16" r="H30">
         <v>1506291.108277</v>
       </c>
       <c s="16" r="I30">
         <v>25101.604912</v>
       </c>
       <c s="16" r="J30">
         <v>59806.99295</v>
       </c>
       <c s="16" r="K30">
         <v>8209.981906</v>
       </c>
       <c s="16" r="L30">
         <v>93118.579768</v>
       </c>
       <c s="16" r="M30">
         <v>15444.990815</v>
       </c>
       <c s="16" r="N30">
         <v>93825.919422</v>
       </c>
       <c s="16" r="O30">
         <v>59697.606211</v>
       </c>
       <c s="16" r="P30">
         <v>168968.516448</v>
       </c>
       <c s="16" r="Q30">
-        <v>25938.219574</v>
+        <v>25938.402574</v>
       </c>
       <c s="16" r="R30">
         <v>30628.439491</v>
       </c>
       <c s="16" r="S30">
         <v>8625.755758</v>
       </c>
       <c s="16" r="T30">
-        <v>65192.414823</v>
+        <v>65192.597823</v>
       </c>
       <c s="16" r="U30">
         <v>3732.536532</v>
       </c>
       <c s="16" r="V30">
         <v>15362.657328</v>
       </c>
       <c s="16" r="W30">
         <v>609.655568</v>
       </c>
       <c s="16" r="X30">
         <v>173.0536</v>
       </c>
       <c s="16" r="Y30">
         <v>141.350189</v>
       </c>
       <c s="16" r="Z30">
         <v>3539.187871</v>
       </c>
       <c s="16" r="AA30">
         <v>2144.929302</v>
       </c>
       <c s="16" r="AB30">
         <v>5825.467362</v>
       </c>
@@ -20161,188 +20465,188 @@
       </c>
       <c s="16" r="X31">
         <v>76.2518</v>
       </c>
       <c s="16" r="Y31">
         <v>349.983517</v>
       </c>
       <c s="16" r="Z31">
         <v>3597.374216</v>
       </c>
       <c s="16" r="AA31">
         <v>2314.883766</v>
       </c>
       <c s="16" r="AB31">
         <v>6262.241499</v>
       </c>
     </row>
     <row r="32" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="16" r="C32">
-        <v>2248489.725619</v>
+        <v>2248487.814619</v>
       </c>
       <c s="16" r="D32">
         <v>704607.576105</v>
       </c>
       <c s="16" r="E32">
         <v>986485.64978</v>
       </c>
       <c s="16" r="F32">
         <v>183228.661476</v>
       </c>
       <c s="16" r="G32">
         <v>972.798934</v>
       </c>
       <c s="16" r="H32">
         <v>1875294.686295</v>
       </c>
       <c s="16" r="I32">
         <v>29596.220496</v>
       </c>
       <c s="16" r="J32">
         <v>91514.164515</v>
       </c>
       <c s="16" r="K32">
         <v>4392.011248</v>
       </c>
       <c s="16" r="L32">
         <v>125502.396259</v>
       </c>
       <c s="16" r="M32">
         <v>19721.101738</v>
       </c>
       <c s="16" r="N32">
         <v>51258.744243</v>
       </c>
       <c s="16" r="O32">
         <v>74235.806534</v>
       </c>
       <c s="16" r="P32">
         <v>145215.652515</v>
       </c>
       <c s="16" r="Q32">
         <v>28112.224351</v>
       </c>
       <c s="16" r="R32">
-        <v>30742.324891</v>
+        <v>30740.413891</v>
       </c>
       <c s="16" r="S32">
         <v>9700.597135</v>
       </c>
       <c s="16" r="T32">
-        <v>68555.146377</v>
+        <v>68553.235377</v>
       </c>
       <c s="16" r="U32">
         <v>6611.54198</v>
       </c>
       <c s="16" r="V32">
         <v>20141.784193</v>
       </c>
       <c s="16" r="W32">
         <v>714.915498</v>
       </c>
       <c s="16" r="X32">
         <v>479.9186</v>
       </c>
       <c s="16" r="Y32">
         <v>233.022178</v>
       </c>
       <c s="16" r="Z32">
         <v>4197.796784</v>
       </c>
       <c s="16" r="AA32">
         <v>2515.663874</v>
       </c>
       <c s="16" r="AB32">
         <v>6946.482836</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="17" r="C33">
-        <v>5899364.689518</v>
+        <v>5899362.961518</v>
       </c>
       <c s="17" r="D33">
         <v>1884466.191983</v>
       </c>
       <c s="17" r="E33">
         <v>2525559.35704</v>
       </c>
       <c s="17" r="F33">
         <v>411991.359476</v>
       </c>
       <c s="17" r="G33">
         <v>6063.595158</v>
       </c>
       <c s="17" r="H33">
         <v>4828080.503657</v>
       </c>
       <c s="17" r="I33">
         <v>83276.292565</v>
       </c>
       <c s="23" r="J33">
         <v>222127.177533</v>
       </c>
       <c s="17" r="K33">
         <v>27693.136864</v>
       </c>
       <c s="17" r="L33">
         <v>333096.606962</v>
       </c>
       <c s="17" r="M33">
         <v>48090.092689</v>
       </c>
       <c s="17" r="N33">
         <v>213617.950594</v>
       </c>
       <c s="17" r="O33">
         <v>199890.925388</v>
       </c>
       <c s="17" r="P33">
         <v>461598.968671</v>
       </c>
       <c s="17" r="Q33">
-        <v>76963.236709</v>
+        <v>76963.419709</v>
       </c>
       <c s="17" r="R33">
-        <v>88819.320225</v>
+        <v>88817.409225</v>
       </c>
       <c s="17" r="S33">
         <v>27002.965788</v>
       </c>
       <c s="17" r="T33">
-        <v>192785.522722</v>
+        <v>192783.794722</v>
       </c>
       <c s="17" r="U33">
         <v>15698.769936</v>
       </c>
       <c s="17" r="V33">
         <v>52681.685965</v>
       </c>
       <c s="17" r="W33">
         <v>1725.786066</v>
       </c>
       <c s="17" r="X33">
         <v>729.224</v>
       </c>
       <c s="17" r="Y33">
         <v>724.355884</v>
       </c>
       <c s="17" r="Z33">
         <v>11334.358871</v>
       </c>
       <c s="17" r="AA33">
         <v>6975.476942</v>
       </c>
       <c s="17" r="AB33">
         <v>19034.191697</v>
       </c>
@@ -20471,152 +20775,152 @@
       </c>
       <c s="13" t="inlineStr" r="Z34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>1898200.876805</v>
+        <v>1898157.634305</v>
       </c>
       <c s="16" r="D35">
         <v>602822.65508</v>
       </c>
       <c s="16" r="E35">
-        <v>787500.580771</v>
+        <v>787486.040771</v>
       </c>
       <c s="16" r="F35">
-        <v>149504.807503</v>
+        <v>149476.607503</v>
       </c>
       <c s="16" r="G35">
         <v>633.726749</v>
       </c>
       <c s="16" r="H35">
-        <v>1540461.770103</v>
+        <v>1540419.030103</v>
       </c>
       <c s="16" r="I35">
         <v>26701.340826</v>
       </c>
       <c s="16" r="J35">
         <v>65778.866534</v>
       </c>
       <c s="16" r="K35">
         <v>8.97792</v>
       </c>
       <c s="16" r="L35">
         <v>92489.18528</v>
       </c>
       <c s="16" r="M35">
-        <v>15192.420258</v>
+        <v>15191.920258</v>
       </c>
       <c s="16" r="N35">
-        <v>69295.65964</v>
+        <v>69295.65714</v>
       </c>
       <c s="16" r="O35">
         <v>83486.10676</v>
       </c>
       <c s="16" r="P35">
-        <v>167974.186658</v>
+        <v>167973.684158</v>
       </c>
       <c s="16" r="Q35">
         <v>26885.638962</v>
       </c>
       <c s="16" r="R35">
         <v>35719.298455</v>
       </c>
       <c s="16" r="S35">
-        <v>9633.235499</v>
+        <v>9633.23549899999</v>
       </c>
       <c s="16" r="T35">
         <v>72238.172916</v>
       </c>
       <c s="16" r="U35">
         <v>4205.988582</v>
       </c>
       <c s="16" r="V35">
         <v>12399.418688</v>
       </c>
       <c s="16" r="W35">
         <v>543.8705</v>
       </c>
       <c s="16" r="X35">
         <v>2721.489</v>
       </c>
       <c s="16" r="Y35">
         <v>239.20418</v>
       </c>
       <c s="16" r="Z35">
         <v>4006.152612</v>
       </c>
       <c s="16" r="AA35">
         <v>1555.165035</v>
       </c>
       <c s="16" r="AB35">
         <v>5800.521827</v>
       </c>
     </row>
     <row r="36" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="16" r="C36">
-        <v>2050521.251688</v>
+        <v>2050509.251688</v>
       </c>
       <c s="16" r="D36">
         <v>630349.223101</v>
       </c>
       <c s="16" r="E36">
-        <v>905023.055612</v>
+        <v>905013.055612</v>
       </c>
       <c s="16" r="F36">
-        <v>160582.484124</v>
+        <v>160580.484124</v>
       </c>
       <c s="16" r="G36">
         <v>947.7025</v>
       </c>
       <c s="16" r="H36">
-        <v>1696902.465337</v>
+        <v>1696890.465337</v>
       </c>
       <c s="16" r="I36">
         <v>46269.904533</v>
       </c>
       <c s="16" r="J36">
         <v>65922.879197</v>
       </c>
       <c s="16" r="K36">
         <v>8566.324239</v>
       </c>
       <c s="16" r="L36">
         <v>120759.107969</v>
       </c>
       <c s="16" r="M36">
         <v>13638.916794</v>
       </c>
       <c s="16" r="N36">
         <v>48511.766467</v>
       </c>
       <c s="16" r="O36">
         <v>86849.388572</v>
       </c>
       <c s="16" r="P36">
         <v>149000.071833</v>
       </c>
@@ -20643,197 +20947,197 @@
       </c>
       <c s="16" r="X36">
         <v>137.8345</v>
       </c>
       <c s="16" r="Y36">
         <v>188.360245</v>
       </c>
       <c s="16" r="Z36">
         <v>3353.553458</v>
       </c>
       <c s="16" r="AA36">
         <v>1740.499154</v>
       </c>
       <c s="16" r="AB36">
         <v>5282.412857</v>
       </c>
     </row>
     <row r="37" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="16" r="C37">
-        <v>2085595.209488</v>
+        <v>2086002.447888</v>
       </c>
       <c s="16" r="D37">
-        <v>468026.904578</v>
+        <v>468045.985578</v>
       </c>
       <c s="16" r="E37">
-        <v>1014832.139779</v>
+        <v>1014856.321779</v>
       </c>
       <c s="16" r="F37">
-        <v>164422.33427</v>
+        <v>164441.45527</v>
       </c>
       <c s="16" r="G37">
         <v>930.126661</v>
       </c>
       <c s="16" r="H37">
-        <v>1648211.505288</v>
+        <v>1648273.889288</v>
       </c>
       <c s="16" r="I37">
-        <v>35724.640703</v>
+        <v>35736.481703</v>
       </c>
       <c s="16" r="J37">
-        <v>76214.536312</v>
+        <v>76234.970312</v>
       </c>
       <c s="16" r="K37">
-        <v>8343.453</v>
+        <v>8343.485</v>
       </c>
       <c s="16" r="L37">
-        <v>120282.630015</v>
+        <v>120314.937015</v>
       </c>
       <c s="16" r="M37">
-        <v>20960.659839</v>
+        <v>20979.665839</v>
       </c>
       <c s="16" r="N37">
-        <v>94419.72216</v>
+        <v>94469.78816</v>
       </c>
       <c s="16" r="O37">
-        <v>79877.011498</v>
+        <v>79885.103498</v>
       </c>
       <c s="16" r="P37">
-        <v>195257.393497</v>
+        <v>195334.557497</v>
       </c>
       <c s="16" r="Q37">
-        <v>29754.862838</v>
+        <v>29876.950838</v>
       </c>
       <c s="16" r="R37">
-        <v>36537.464571</v>
+        <v>36638.534971</v>
       </c>
       <c s="16" r="S37">
-        <v>17139.765189</v>
+        <v>17147.850189</v>
       </c>
       <c s="16" r="T37">
-        <v>83432.092598</v>
+        <v>83663.335998</v>
       </c>
       <c s="16" r="U37">
-        <v>8649.862291</v>
+        <v>8651.720291</v>
       </c>
       <c s="16" r="V37">
         <v>21744.214518</v>
       </c>
       <c s="16" r="W37">
-        <v>1155.913048</v>
+        <v>1158.195048</v>
       </c>
       <c s="16" r="X37">
         <v>536.719196</v>
       </c>
       <c s="16" r="Y37">
         <v>375.583462</v>
       </c>
       <c s="16" r="Z37">
         <v>3542.271464</v>
       </c>
       <c s="16" r="AA37">
         <v>3337.150772</v>
       </c>
       <c s="16" r="AB37">
         <v>7255.005698</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="17" r="C38">
-        <v>6034317.337981</v>
+        <v>6034669.333881</v>
       </c>
       <c s="17" r="D38">
-        <v>1701198.782759</v>
+        <v>1701217.863759</v>
       </c>
       <c s="17" r="E38">
-        <v>2707355.776162</v>
+        <v>2707355.418162</v>
       </c>
       <c s="17" r="F38">
-        <v>474509.625897</v>
+        <v>474498.546897</v>
       </c>
       <c s="17" r="G38">
         <v>2511.55591</v>
       </c>
       <c s="17" r="H38">
-        <v>4885575.740728</v>
+        <v>4885583.384728</v>
       </c>
       <c s="17" r="I38">
-        <v>108695.886062</v>
+        <v>108707.727062</v>
       </c>
       <c s="23" r="J38">
-        <v>207916.282043</v>
+        <v>207936.716043</v>
       </c>
       <c s="17" r="K38">
-        <v>16918.755159</v>
+        <v>16918.787159</v>
       </c>
       <c s="17" r="L38">
-        <v>333530.923264</v>
+        <v>333563.230264</v>
       </c>
       <c s="17" r="M38">
-        <v>49791.996891</v>
+        <v>49810.502891</v>
       </c>
       <c s="17" r="N38">
-        <v>212227.148267</v>
+        <v>212277.211767</v>
       </c>
       <c s="17" r="O38">
-        <v>250212.50683</v>
+        <v>250220.59883</v>
       </c>
       <c s="17" r="P38">
-        <v>512231.651988</v>
+        <v>512308.313488</v>
       </c>
       <c s="17" r="Q38">
-        <v>78001.12018</v>
+        <v>78123.20818</v>
       </c>
       <c s="17" r="R38">
-        <v>104862.134783</v>
+        <v>104963.205183</v>
       </c>
       <c s="17" r="S38">
-        <v>37038.61576</v>
+        <v>37046.70076</v>
       </c>
       <c s="17" r="T38">
-        <v>219901.870723</v>
+        <v>220133.114123</v>
       </c>
       <c s="17" r="U38">
-        <v>18143.495386</v>
+        <v>18145.353386</v>
       </c>
       <c s="17" r="V38">
         <v>43814.753176</v>
       </c>
       <c s="17" r="W38">
-        <v>1896.475548</v>
+        <v>1898.757548</v>
       </c>
       <c s="17" r="X38">
         <v>3396.042696</v>
       </c>
       <c s="17" r="Y38">
         <v>803.147887</v>
       </c>
       <c s="17" r="Z38">
         <v>10901.977534</v>
       </c>
       <c s="17" r="AA38">
         <v>6632.814961</v>
       </c>
       <c s="17" r="AB38">
         <v>18337.940382</v>
       </c>
     </row>
     <row r="39" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
       <c s="13" t="inlineStr" r="C39">
@@ -20953,673 +21257,760 @@
       </c>
       <c s="13" t="inlineStr" r="Z39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve">July / juillet 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
       <c s="16" r="C40">
-        <v>1649461.609599</v>
+        <v>1649305.384599</v>
       </c>
       <c s="16" r="D40">
-        <v>418925.32687</v>
+        <v>418933.26587</v>
       </c>
       <c s="16" r="E40">
-        <v>703792.275663</v>
+        <v>703807.924663</v>
       </c>
       <c s="16" r="F40">
-        <v>183540.801798</v>
+        <v>183544.081798</v>
       </c>
       <c s="16" r="G40">
         <v>1413.966763</v>
       </c>
       <c s="16" r="H40">
-        <v>1307672.371094</v>
+        <v>1307699.239094</v>
       </c>
       <c s="16" r="I40">
-        <v>28997.260444</v>
+        <v>29000.736444</v>
       </c>
       <c s="16" r="J40">
-        <v>44407.048272</v>
+        <v>44413.092272</v>
       </c>
       <c s="16" r="K40">
-        <v>6772.062022</v>
+        <v>6772.313022</v>
       </c>
       <c s="16" r="L40">
-        <v>80176.370738</v>
+        <v>80186.141738</v>
       </c>
       <c s="16" r="M40">
-        <v>16923.04355</v>
+        <v>16928.63855</v>
       </c>
       <c s="16" r="N40">
-        <v>76850.666563</v>
+        <v>76530.477563</v>
       </c>
       <c s="16" r="O40">
-        <v>80646.241533</v>
+        <v>80655.346533</v>
       </c>
       <c s="16" r="P40">
-        <v>174419.951646</v>
+        <v>174114.462646</v>
       </c>
       <c s="16" r="Q40">
-        <v>22506.609802</v>
+        <v>22547.793802</v>
       </c>
       <c s="16" r="R40">
-        <v>30658.661433</v>
+        <v>30718.304433</v>
       </c>
       <c s="16" r="S40">
-        <v>9363.584913</v>
+        <v>9374.383913</v>
       </c>
       <c s="16" r="T40">
-        <v>62528.856148</v>
+        <v>62640.482148</v>
       </c>
       <c s="16" r="U40">
-        <v>5595.234315</v>
+        <v>5595.783315</v>
       </c>
       <c s="16" r="V40">
         <v>11112.88566</v>
       </c>
       <c s="16" r="W40">
-        <v>377.085137</v>
+        <v>377.535137</v>
       </c>
       <c s="16" r="X40">
         <v>1416.9145</v>
       </c>
       <c s="16" r="Y40">
         <v>193.54111</v>
       </c>
       <c s="16" r="Z40">
         <v>4168.649457</v>
       </c>
       <c s="16" r="AA40">
         <v>3213.716557</v>
       </c>
       <c s="16" r="AB40">
         <v>7575.907124</v>
       </c>
     </row>
     <row r="41" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve">August / août 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
       <c s="16" r="C41">
-        <v>1778896.732876</v>
+        <v>1779525.508074</v>
       </c>
       <c s="16" r="D41">
-        <v>529094.243076</v>
+        <v>529645.831716</v>
       </c>
       <c s="16" r="E41">
-        <v>786738.864327</v>
+        <v>786832.883327</v>
       </c>
       <c s="16" r="F41">
         <v>126917.083218</v>
       </c>
       <c s="16" r="G41">
         <v>984.863744</v>
       </c>
       <c s="16" r="H41">
-        <v>1443735.054365</v>
+        <v>1444380.662005</v>
       </c>
       <c s="16" r="I41">
         <v>28007.050463</v>
       </c>
       <c s="16" r="J41">
         <v>64517.016916</v>
       </c>
       <c s="16" r="K41">
-        <v>12598.980531</v>
+        <v>12594.148778</v>
       </c>
       <c s="16" r="L41">
-        <v>105123.04791</v>
+        <v>105118.216157</v>
       </c>
       <c s="16" r="M41">
         <v>12119.170055</v>
       </c>
       <c s="16" r="N41">
         <v>62435.546228</v>
       </c>
       <c s="16" r="O41">
-        <v>66485.320917</v>
+        <v>66485.431917</v>
       </c>
       <c s="16" r="P41">
-        <v>141040.0372</v>
+        <v>141040.1482</v>
       </c>
       <c s="16" r="Q41">
-        <v>20555.587162</v>
+        <v>20555.736162</v>
       </c>
       <c s="16" r="R41">
-        <v>32166.573113</v>
+        <v>32166.585363</v>
       </c>
       <c s="16" r="S41">
-        <v>8068.493013</v>
+        <v>8068.484013</v>
       </c>
       <c s="16" r="T41">
-        <v>60790.653288</v>
+        <v>60790.805538</v>
       </c>
       <c s="16" r="U41">
-        <v>5763.772481</v>
+        <v>5773.506481</v>
       </c>
       <c s="16" r="V41">
-        <v>18036.437627</v>
+        <v>18024.173688</v>
       </c>
       <c s="16" r="W41">
         <v>537.523</v>
       </c>
       <c s="16" r="X41">
-        <v>267.6303</v>
+        <v>257.8963</v>
       </c>
       <c s="16" r="Y41">
         <v>214.994553</v>
       </c>
       <c s="16" r="Z41">
         <v>2233.301488</v>
       </c>
       <c s="16" r="AA41">
         <v>2289.144408</v>
       </c>
       <c s="16" r="AB41">
         <v>4737.440449</v>
       </c>
     </row>
-    <row r="42" ht="18" customHeight="0">
+    <row r="42" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
-          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+          <t xml:space="preserve">September / septembre 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
-      <c s="17" r="C42">
-[...75 lines deleted...]
-        <v>12313.347573</v>
+      <c s="16" r="C42">
+        <v>1917130.348543</v>
+      </c>
+      <c s="16" r="D42">
+        <v>513074.566212</v>
+      </c>
+      <c s="16" r="E42">
+        <v>851314.135774</v>
+      </c>
+      <c s="16" r="F42">
+        <v>174286.257907</v>
+      </c>
+      <c s="16" r="G42">
+        <v>2110.701519</v>
+      </c>
+      <c s="16" r="H42">
+        <v>1540785.661412</v>
+      </c>
+      <c s="16" r="I42">
+        <v>32425.087598</v>
+      </c>
+      <c s="16" r="J42">
+        <v>83406.495646</v>
+      </c>
+      <c s="16" r="K42">
+        <v>4388.356638</v>
+      </c>
+      <c s="16" r="L42">
+        <v>120219.939882</v>
+      </c>
+      <c s="16" r="M42">
+        <v>18791.985184</v>
+      </c>
+      <c s="16" r="N42">
+        <v>76632.95233</v>
+      </c>
+      <c s="16" r="O42">
+        <v>61827.915077</v>
+      </c>
+      <c s="16" r="P42">
+        <v>157252.852591</v>
+      </c>
+      <c s="16" r="Q42">
+        <v>22430.558425</v>
+      </c>
+      <c s="16" r="R42">
+        <v>37325.396441</v>
+      </c>
+      <c s="16" r="S42">
+        <v>14610.061789</v>
+      </c>
+      <c s="16" r="T42">
+        <v>74366.016655</v>
+      </c>
+      <c s="16" r="U42">
+        <v>6664.473359</v>
+      </c>
+      <c s="16" r="V42">
+        <v>12554.57901</v>
+      </c>
+      <c s="16" r="W42">
+        <v>1104.988</v>
+      </c>
+      <c s="16" r="X42">
+        <v>457.0207</v>
+      </c>
+      <c s="16" r="Y42">
+        <v>78.296091</v>
+      </c>
+      <c s="16" r="Z42">
+        <v>3601.018037</v>
+      </c>
+      <c s="16" r="AA42">
+        <v>2156.204325</v>
+      </c>
+      <c s="16" r="AB42">
+        <v>5835.518453</v>
       </c>
     </row>
     <row r="43" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A43">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B43"/>
-      <c s="13" t="inlineStr" r="C43">
-[...127 lines deleted...]
-        </is>
+      <c s="17" r="C43">
+        <v>5345961.241216</v>
+      </c>
+      <c s="17" r="D43">
+        <v>1461653.663798</v>
+      </c>
+      <c s="17" r="E43">
+        <v>2341954.943764</v>
+      </c>
+      <c s="17" r="F43">
+        <v>484747.422923</v>
+      </c>
+      <c s="17" r="G43">
+        <v>4509.532026</v>
+      </c>
+      <c s="17" r="H43">
+        <v>4292865.562511</v>
+      </c>
+      <c s="17" r="I43">
+        <v>89432.874505</v>
+      </c>
+      <c s="23" r="J43">
+        <v>192336.604834</v>
+      </c>
+      <c s="17" r="K43">
+        <v>23754.818438</v>
+      </c>
+      <c s="17" r="L43">
+        <v>305524.297777</v>
+      </c>
+      <c s="17" r="M43">
+        <v>47839.793789</v>
+      </c>
+      <c s="17" r="N43">
+        <v>215598.976121</v>
+      </c>
+      <c s="17" r="O43">
+        <v>208968.693527</v>
+      </c>
+      <c s="17" r="P43">
+        <v>472407.463437</v>
+      </c>
+      <c s="17" r="Q43">
+        <v>65534.088389</v>
+      </c>
+      <c s="17" r="R43">
+        <v>100210.286237</v>
+      </c>
+      <c s="17" r="S43">
+        <v>32052.929715</v>
+      </c>
+      <c s="17" r="T43">
+        <v>197797.304341</v>
+      </c>
+      <c s="17" r="U43">
+        <v>18033.763155</v>
+      </c>
+      <c s="17" r="V43">
+        <v>41691.638358</v>
+      </c>
+      <c s="17" r="W43">
+        <v>2020.046137</v>
+      </c>
+      <c s="17" r="X43">
+        <v>2131.8315</v>
+      </c>
+      <c s="17" r="Y43">
+        <v>486.831754</v>
+      </c>
+      <c s="17" r="Z43">
+        <v>10002.968982</v>
+      </c>
+      <c s="17" r="AA43">
+        <v>7659.06529</v>
+      </c>
+      <c s="17" r="AB43">
+        <v>18148.866026</v>
       </c>
     </row>
     <row r="44" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A44">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B44"/>
-      <c s="17" r="C44">
-[...75 lines deleted...]
-        <v>49685.479652</v>
+      <c s="13" t="inlineStr" r="C44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="M44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="V44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="W44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="X44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Y44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Z44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AA44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AB44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
     </row>
     <row r="45" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A45">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B45"/>
-      <c s="13" t="inlineStr" r="C45">
-[...132 lines deleted...]
-      <c s="18" t="inlineStr" r="A47">
+      <c s="17" r="C45">
+        <v>17279993.536615</v>
+      </c>
+      <c s="17" r="D45">
+        <v>5047337.71954</v>
+      </c>
+      <c s="17" r="E45">
+        <v>7574869.718966</v>
+      </c>
+      <c s="17" r="F45">
+        <v>1371237.329296</v>
+      </c>
+      <c s="17" r="G45">
+        <v>13084.683094</v>
+      </c>
+      <c s="17" r="H45">
+        <v>14006529.450896</v>
+      </c>
+      <c s="17" r="I45">
+        <v>281416.894132</v>
+      </c>
+      <c s="17" r="J45">
+        <v>622400.49841</v>
+      </c>
+      <c s="17" r="K45">
+        <v>68366.742461</v>
+      </c>
+      <c s="17" r="L45">
+        <v>972184.135003</v>
+      </c>
+      <c s="17" r="M45">
+        <v>145740.389369</v>
+      </c>
+      <c s="17" r="N45">
+        <v>641494.138482</v>
+      </c>
+      <c s="17" r="O45">
+        <v>659080.217745</v>
+      </c>
+      <c s="17" r="P45">
+        <v>1446314.745596</v>
+      </c>
+      <c s="17" r="Q45">
+        <v>220620.716278</v>
+      </c>
+      <c s="17" r="R45">
+        <v>293990.900645</v>
+      </c>
+      <c s="17" r="S45">
+        <v>96102.596263</v>
+      </c>
+      <c s="17" r="T45">
+        <v>610714.213186</v>
+      </c>
+      <c s="17" r="U45">
+        <v>51877.886477</v>
+      </c>
+      <c s="17" r="V45">
+        <v>138188.077499</v>
+      </c>
+      <c s="17" r="W45">
+        <v>5644.589751</v>
+      </c>
+      <c s="17" r="X45">
+        <v>6257.098196</v>
+      </c>
+      <c s="17" r="Y45">
+        <v>2014.335525</v>
+      </c>
+      <c s="17" r="Z45">
+        <v>32239.305387</v>
+      </c>
+      <c s="17" r="AA45">
+        <v>21267.357193</v>
+      </c>
+      <c s="17" r="AB45">
+        <v>55520.998105</v>
+      </c>
+    </row>
+    <row r="46" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="A46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B46"/>
+      <c s="13" t="inlineStr" r="C46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="M46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="V46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="W46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="X46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Y46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Z46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AA46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AB46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="0.05" customHeight="1"/>
+    <row r="48" ht="20" customHeight="1"/>
+    <row r="49" ht="18" customHeight="0">
+      <c s="18" t="inlineStr" r="A49">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="48" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="19" t="inlineStr" r="A49">
+    <row r="50" ht="8.95" customHeight="1"/>
+    <row r="51" ht="252.75" customHeight="1">
+      <c s="19" t="inlineStr" r="A51">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -21641,51 +22032,51 @@
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Conditions d’utilisation du site Web | Organisme canadien de réglementation des investissements (ocri.ca)</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">).</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="50" ht="0.05" customHeight="1"/>
+    <row r="52" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C2:M2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:M3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="Y5:AB5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:L6"/>
     <mergeCell ref="M6:P6"/>
     <mergeCell ref="Q6:T6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
@@ -21696,54 +22087,55 @@
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="A45:B45"/>
-    <mergeCell ref="A49:K49"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A51:K51"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A49" r:id="rId13"/>
+    <hyperlink ref="A51" r:id="rId13"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId11"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="17.82421875"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
@@ -23759,267 +24151,267 @@
       </c>
       <c s="13" t="inlineStr" r="S36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="U36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="37" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="16" r="C37">
-        <v>213007.8071</v>
+        <v>213003.9271</v>
       </c>
       <c s="16" r="D37">
         <v>16509.363521</v>
       </c>
       <c s="16" r="E37">
         <v>7123.9115</v>
       </c>
       <c s="16" r="F37">
         <v>15356.527998</v>
       </c>
       <c s="16" r="G37">
-        <v>124966.101717</v>
+        <v>124962.221717</v>
       </c>
       <c s="16" r="H37">
         <v>5831.063787</v>
       </c>
       <c s="16" r="I37">
         <v>41608.733577</v>
       </c>
       <c s="16" r="J37">
         <v>1612.105</v>
       </c>
       <c s="16" r="L37">
-        <v>1540449.881797</v>
+        <v>1540407.141797</v>
       </c>
       <c s="14" t="str" r="M37"/>
       <c s="16" r="N37">
         <v>235060.441673</v>
       </c>
       <c s="16" r="O37">
         <v>324608.665</v>
       </c>
       <c s="14" t="str" r="P37"/>
       <c s="16" r="Q37">
         <v>185424.39012</v>
       </c>
       <c s="16" r="R37">
-        <v>365912.261735</v>
+        <v>365879.721735</v>
       </c>
       <c s="16" r="S37">
         <v>1850.605649</v>
       </c>
       <c s="16" r="T37">
-        <v>427328.51762</v>
+        <v>427318.31762</v>
       </c>
       <c s="16" r="U37">
         <v>265</v>
       </c>
     </row>
     <row r="38" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="16" r="C38">
         <v>194206.224987</v>
       </c>
       <c s="16" r="D38">
         <v>14075.460913</v>
       </c>
       <c s="16" r="E38">
         <v>4982.025</v>
       </c>
       <c s="16" r="F38">
         <v>12482.985268</v>
       </c>
       <c s="16" r="G38">
         <v>116163.163483</v>
       </c>
       <c s="16" r="H38">
         <v>5077.581758</v>
       </c>
       <c s="16" r="I38">
         <v>38937.008565</v>
       </c>
       <c s="16" r="J38">
         <v>2488</v>
       </c>
       <c s="16" r="L38">
-        <v>1696892.294759</v>
+        <v>1696880.294759</v>
       </c>
       <c s="14" t="str" r="M38"/>
       <c s="16" r="N38">
         <v>249179.763854</v>
       </c>
       <c s="16" r="O38">
-        <v>328189.9535</v>
+        <v>328177.9535</v>
       </c>
       <c s="14" t="str" r="P38"/>
       <c s="16" r="Q38">
         <v>204568.516664</v>
       </c>
       <c s="16" r="R38">
         <v>341588.00871</v>
       </c>
       <c s="16" r="S38">
         <v>2973.531271</v>
       </c>
       <c s="16" r="T38">
         <v>570392.52076</v>
       </c>
       <c s="13" t="str" r="U38"/>
     </row>
     <row r="39" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
       <c s="16" r="C39">
-        <v>298898.264735</v>
+        <v>298908.048735</v>
       </c>
       <c s="16" r="D39">
         <v>14589.259058</v>
       </c>
       <c s="16" r="E39">
         <v>7655.5</v>
       </c>
       <c s="16" r="F39">
         <v>18761.181712</v>
       </c>
       <c s="16" r="G39">
-        <v>159845.752721</v>
+        <v>159855.536721</v>
       </c>
       <c s="16" r="H39">
         <v>6545.259671</v>
       </c>
       <c s="16" r="I39">
         <v>88972.311573</v>
       </c>
       <c s="16" r="J39">
         <v>2529</v>
       </c>
       <c s="16" r="L39">
-        <v>1648194.580603</v>
+        <v>1648256.964603</v>
       </c>
       <c s="14" t="str" r="M39"/>
       <c s="16" r="N39">
         <v>238544.282285</v>
       </c>
       <c s="16" r="O39">
         <v>333241.884</v>
       </c>
       <c s="14" t="str" r="P39"/>
       <c s="16" r="Q39">
         <v>195176.26159</v>
       </c>
       <c s="16" r="R39">
-        <v>355725.075079</v>
+        <v>355787.459079</v>
       </c>
       <c s="16" r="S39">
         <v>4649.274476</v>
       </c>
       <c s="16" r="T39">
         <v>520792.803173</v>
       </c>
       <c s="16" r="U39">
         <v>65</v>
       </c>
     </row>
     <row r="40" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
       <c s="17" r="C40">
-        <v>706112.296822</v>
+        <v>706118.200822</v>
       </c>
       <c s="17" r="D40">
         <v>45174.083492</v>
       </c>
       <c s="17" r="E40">
         <v>19761.4365</v>
       </c>
       <c s="17" r="F40">
         <v>46600.694978</v>
       </c>
       <c s="17" r="G40">
-        <v>400975.017921</v>
+        <v>400980.921921</v>
       </c>
       <c s="17" r="H40">
         <v>17453.905216</v>
       </c>
       <c s="17" r="I40">
         <v>169518.053715</v>
       </c>
       <c s="17" r="J40">
         <v>6629.105</v>
       </c>
       <c s="17" r="L40">
-        <v>4885536.757159</v>
+        <v>4885544.401159</v>
       </c>
       <c s="26" t="str" r="M40"/>
       <c s="17" r="N40">
         <v>722784.487812</v>
       </c>
       <c s="17" r="O40">
-        <v>986040.5025</v>
+        <v>986028.5025</v>
       </c>
       <c s="26" t="str" r="P40"/>
       <c s="17" r="Q40">
         <v>585169.168374</v>
       </c>
       <c s="17" r="R40">
-        <v>1063225.345524</v>
+        <v>1063255.189524</v>
       </c>
       <c s="17" r="S40">
         <v>9473.411396</v>
       </c>
       <c s="17" r="T40">
-        <v>1518513.841553</v>
+        <v>1518503.641553</v>
       </c>
       <c s="17" r="U40">
         <v>330</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
       <c s="13" t="inlineStr" r="C41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E41">
         <is>
           <t xml:space="preserve"/>
@@ -24079,456 +24471,513 @@
       </c>
       <c s="13" t="inlineStr" r="S41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="U41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="42" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
           <t xml:space="preserve">July / juillet 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
       <c s="16" r="C42">
-        <v>233994.004234</v>
+        <v>233994.996334</v>
       </c>
       <c s="16" r="D42">
         <v>15313.820618</v>
       </c>
       <c s="16" r="E42">
         <v>6696.1</v>
       </c>
       <c s="16" r="F42">
         <v>19136.75622</v>
       </c>
       <c s="16" r="G42">
-        <v>129110.676209</v>
+        <v>129111.337209</v>
       </c>
       <c s="16" r="H42">
         <v>5917.772893</v>
       </c>
       <c s="16" r="I42">
-        <v>57785.878294</v>
+        <v>57786.209394</v>
       </c>
       <c s="16" r="J42">
         <v>33</v>
       </c>
       <c s="16" r="L42">
-        <v>1307657.91555</v>
+        <v>1307684.78355</v>
       </c>
       <c s="14" t="str" r="M42"/>
       <c s="16" r="N42">
         <v>193874.053522</v>
       </c>
       <c s="16" r="O42">
         <v>313045.501</v>
       </c>
       <c s="14" t="str" r="P42"/>
       <c s="16" r="Q42">
         <v>144862.536504</v>
       </c>
       <c s="16" r="R42">
-        <v>260080.1369</v>
+        <v>260105.5799</v>
       </c>
       <c s="16" r="S42">
         <v>1759.248439</v>
       </c>
       <c s="16" r="T42">
-        <v>393525.939185</v>
+        <v>393527.364185</v>
       </c>
       <c s="16" r="U42">
         <v>510.5</v>
       </c>
     </row>
     <row r="43" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A43">
         <is>
           <t xml:space="preserve">August / août 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B43"/>
       <c s="16" r="C43">
-        <v>214017.176504</v>
+        <v>214017.296504</v>
       </c>
       <c s="16" r="D43">
         <v>16802.114503</v>
       </c>
       <c s="16" r="E43">
         <v>6022.958</v>
       </c>
       <c s="16" r="F43">
         <v>18290.661992</v>
       </c>
       <c s="16" r="G43">
-        <v>115401.349508</v>
+        <v>115401.474508</v>
       </c>
       <c s="16" r="H43">
-        <v>4627.566164</v>
+        <v>4627.561164</v>
       </c>
       <c s="16" r="I43">
         <v>51747.761337</v>
       </c>
       <c s="16" r="J43">
         <v>1124.765</v>
       </c>
       <c s="16" r="L43">
-        <v>1443718.238812</v>
+        <v>1444363.846452</v>
       </c>
       <c s="14" t="str" r="M43"/>
       <c s="16" r="N43">
         <v>217364.668438</v>
       </c>
       <c s="16" r="O43">
         <v>278826.903</v>
       </c>
       <c s="14" t="str" r="P43"/>
       <c s="16" r="Q43">
         <v>169004.237638</v>
       </c>
       <c s="16" r="R43">
         <v>302677.404532</v>
       </c>
       <c s="16" r="S43">
-        <v>2058.891397</v>
+        <v>2058.640037</v>
       </c>
       <c s="16" r="T43">
-        <v>473255.733807</v>
+        <v>473901.592807</v>
       </c>
       <c s="16" r="U43">
         <v>530.4</v>
       </c>
     </row>
-    <row r="44" ht="18" customHeight="0">
+    <row r="44" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A44">
         <is>
-          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+          <t xml:space="preserve">September / septembre 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B44"/>
-      <c s="17" r="C44">
-[...47 lines deleted...]
-        <v>1040.9</v>
+      <c s="16" r="C44">
+        <v>226211.510705</v>
+      </c>
+      <c s="16" r="D44">
+        <v>13197.458183</v>
+      </c>
+      <c s="16" r="E44">
+        <v>4238</v>
+      </c>
+      <c s="16" r="F44">
+        <v>15513.07763</v>
+      </c>
+      <c s="16" r="G44">
+        <v>133678.422277</v>
+      </c>
+      <c s="16" r="H44">
+        <v>4621.91261</v>
+      </c>
+      <c s="16" r="I44">
+        <v>54247.640005</v>
+      </c>
+      <c s="16" r="J44">
+        <v>715</v>
+      </c>
+      <c s="16" r="L44">
+        <v>1540764.121959</v>
+      </c>
+      <c s="14" t="str" r="M44"/>
+      <c s="16" r="N44">
+        <v>233172.675278</v>
+      </c>
+      <c s="16" r="O44">
+        <v>336541.8626</v>
+      </c>
+      <c s="14" t="str" r="P44"/>
+      <c s="16" r="Q44">
+        <v>189930.395162</v>
+      </c>
+      <c s="16" r="R44">
+        <v>325920.517932</v>
+      </c>
+      <c s="16" r="S44">
+        <v>2603.085717</v>
+      </c>
+      <c s="16" r="T44">
+        <v>452263.73527</v>
+      </c>
+      <c s="16" r="U44">
+        <v>331.85</v>
       </c>
     </row>
     <row r="45" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A45">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B45"/>
-      <c s="13" t="inlineStr" r="C45">
-[...79 lines deleted...]
-        </is>
+      <c s="17" r="C45">
+        <v>674223.803543</v>
+      </c>
+      <c s="17" r="D45">
+        <v>45313.393304</v>
+      </c>
+      <c s="17" r="E45">
+        <v>16957.058</v>
+      </c>
+      <c s="17" r="F45">
+        <v>52940.495842</v>
+      </c>
+      <c s="17" r="G45">
+        <v>378191.233994</v>
+      </c>
+      <c s="17" r="H45">
+        <v>15167.246667</v>
+      </c>
+      <c s="17" r="I45">
+        <v>163781.610736</v>
+      </c>
+      <c s="17" r="J45">
+        <v>1872.765</v>
+      </c>
+      <c s="17" r="L45">
+        <v>4292812.751961</v>
+      </c>
+      <c s="26" t="str" r="M45"/>
+      <c s="17" r="N45">
+        <v>644411.397238</v>
+      </c>
+      <c s="17" r="O45">
+        <v>928414.2666</v>
+      </c>
+      <c s="26" t="str" r="P45"/>
+      <c s="17" r="Q45">
+        <v>503797.169304</v>
+      </c>
+      <c s="17" r="R45">
+        <v>888703.502364</v>
+      </c>
+      <c s="17" r="S45">
+        <v>6420.974193</v>
+      </c>
+      <c s="17" r="T45">
+        <v>1319692.692262</v>
+      </c>
+      <c s="17" r="U45">
+        <v>1372.75</v>
       </c>
     </row>
     <row r="46" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A46">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B46"/>
+      <c s="13" t="inlineStr" r="C46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M46"/>
+      <c s="13" t="inlineStr" r="N46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="P46"/>
+      <c s="13" t="inlineStr" r="Q46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A47">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B46"/>
-[...56 lines deleted...]
-      </c>
       <c s="14" t="str" r="B47"/>
-      <c s="13" t="inlineStr" r="C47">
-[...83 lines deleted...]
-    <row r="49" ht="23.35" customHeight="1"/>
+      <c s="17" r="C47">
+        <v>1936562.438116</v>
+      </c>
+      <c s="17" r="D47">
+        <v>136514.366646</v>
+      </c>
+      <c s="17" r="E47">
+        <v>58156.333</v>
+      </c>
+      <c s="17" r="F47">
+        <v>138335.777552</v>
+      </c>
+      <c s="17" r="G47">
+        <v>1100052.603408</v>
+      </c>
+      <c s="17" r="H47">
+        <v>48080.278817</v>
+      </c>
+      <c s="17" r="I47">
+        <v>445438.845693</v>
+      </c>
+      <c s="17" r="J47">
+        <v>9984.233</v>
+      </c>
+      <c s="17" r="L47">
+        <v>14006339.433531</v>
+      </c>
+      <c s="26" t="str" r="M47"/>
+      <c s="17" r="N47">
+        <v>2048732.649495</v>
+      </c>
+      <c s="17" r="O47">
+        <v>3007375.3341</v>
+      </c>
+      <c s="26" t="str" r="P47"/>
+      <c s="17" r="Q47">
+        <v>1672774.012728</v>
+      </c>
+      <c s="17" r="R47">
+        <v>3072400.654572</v>
+      </c>
+      <c s="17" r="S47">
+        <v>28732.724752</v>
+      </c>
+      <c s="17" r="T47">
+        <v>4174391.307884</v>
+      </c>
+      <c s="17" r="U47">
+        <v>1932.75</v>
+      </c>
+    </row>
+    <row r="48" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B48"/>
+      <c s="13" t="inlineStr" r="C48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M48"/>
+      <c s="13" t="inlineStr" r="N48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="P48"/>
+      <c s="13" t="inlineStr" r="Q48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="23.4" customHeight="1"/>
     <row r="50" ht="18" customHeight="0">
       <c s="27" t="inlineStr" r="A50">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
     <row r="51" ht="8.95" customHeight="1"/>
     <row r="52" ht="252.75" customHeight="1">
       <c s="19" t="inlineStr" r="A52">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
@@ -24689,50 +25138,53 @@
     <mergeCell ref="O39:P39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="O40:P40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="O41:P41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="O42:P42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="L43:M43"/>
     <mergeCell ref="O43:P43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="L44:M44"/>
     <mergeCell ref="O44:P44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="O45:P45"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="L46:M46"/>
     <mergeCell ref="O46:P46"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="L47:M47"/>
     <mergeCell ref="O47:P47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="L48:M48"/>
+    <mergeCell ref="O48:P48"/>
     <mergeCell ref="A52:L52"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A52" r:id="rId17"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId15"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
@@ -26766,64 +27218,64 @@
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="16" r="C38">
         <v>92486.138123</v>
       </c>
       <c s="16" r="D38">
         <v>8003.3676</v>
       </c>
       <c s="16" r="E38">
         <v>26407.412</v>
       </c>
       <c s="16" r="F38">
         <v>9150.017</v>
       </c>
       <c s="16" r="G38">
         <v>29200.711845</v>
       </c>
       <c s="16" r="H38">
         <v>344.135326</v>
       </c>
       <c s="16" r="I38">
         <v>19380.494352</v>
       </c>
       <c s="13" t="str" r="J38"/>
       <c s="16" r="L38">
-        <v>167968.951065</v>
+        <v>167968.448565</v>
       </c>
       <c s="14" t="str" r="M38"/>
       <c s="16" r="N38">
-        <v>9258.619977</v>
+        <v>9258.617477</v>
       </c>
       <c s="16" r="O38">
         <v>44035.103</v>
       </c>
       <c s="16" r="P38">
         <v>9218.356065</v>
       </c>
       <c s="16" r="Q38">
-        <v>81540.506512</v>
+        <v>81540.006512</v>
       </c>
       <c s="16" r="R38">
         <v>986.653539</v>
       </c>
       <c s="16" r="S38">
         <v>22694.711972</v>
       </c>
       <c s="16" r="T38">
         <v>235</v>
       </c>
     </row>
     <row r="39" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
       <c s="16" r="C39">
         <v>120757.828151</v>
       </c>
       <c s="16" r="D39">
         <v>12202.990317</v>
       </c>
       <c s="16" r="E39">
@@ -26854,141 +27306,141 @@
       </c>
       <c s="16" r="P39">
         <v>6445.551585</v>
       </c>
       <c s="16" r="Q39">
         <v>76207.67538</v>
       </c>
       <c s="16" r="R39">
         <v>995.412987</v>
       </c>
       <c s="16" r="S39">
         <v>21741.194476</v>
       </c>
       <c s="16" r="T39">
         <v>23.4</v>
       </c>
     </row>
     <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
       <c s="16" r="C40">
-        <v>120277.560129</v>
+        <v>120309.867129</v>
       </c>
       <c s="16" r="D40">
         <v>14751.18145</v>
       </c>
       <c s="16" r="E40">
         <v>27381.5</v>
       </c>
       <c s="16" r="F40">
         <v>15474.990064</v>
       </c>
       <c s="16" r="G40">
-        <v>35863.655283</v>
+        <v>35895.962283</v>
       </c>
       <c s="16" r="H40">
         <v>821.858556</v>
       </c>
       <c s="16" r="I40">
         <v>25984.374776</v>
       </c>
       <c s="13" t="str" r="J40"/>
       <c s="16" r="L40">
-        <v>195249.58962</v>
+        <v>195326.75362</v>
       </c>
       <c s="14" t="str" r="M40"/>
       <c s="16" r="N40">
         <v>7557.239238</v>
       </c>
       <c s="16" r="O40">
         <v>50949.048462</v>
       </c>
       <c s="16" r="P40">
         <v>6956.91535</v>
       </c>
       <c s="16" r="Q40">
-        <v>102104.71771</v>
+        <v>102181.88171</v>
       </c>
       <c s="16" r="R40">
         <v>1989.323007</v>
       </c>
       <c s="16" r="S40">
         <v>25189.945853</v>
       </c>
       <c s="16" r="T40">
         <v>502.4</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
       <c s="17" r="C41">
-        <v>333521.526403</v>
+        <v>333553.833403</v>
       </c>
       <c s="17" r="D41">
         <v>34957.539367</v>
       </c>
       <c s="17" r="E41">
         <v>81019.9245</v>
       </c>
       <c s="17" r="F41">
         <v>37941.596381</v>
       </c>
       <c s="17" r="G41">
-        <v>107618.540367</v>
+        <v>107650.847367</v>
       </c>
       <c s="17" r="H41">
         <v>1822.728195</v>
       </c>
       <c s="17" r="I41">
         <v>70161.197593</v>
       </c>
       <c s="34" t="str" r="J41"/>
       <c s="17" r="L41">
-        <v>512213.889947</v>
+        <v>512290.551447</v>
       </c>
       <c s="26" t="str" r="M41"/>
       <c s="17" r="N41">
-        <v>23765.510049</v>
+        <v>23765.507549</v>
       </c>
       <c s="17" r="O41">
         <v>131616.615462</v>
       </c>
       <c s="17" r="P41">
         <v>22620.823</v>
       </c>
       <c s="17" r="Q41">
-        <v>259852.899602</v>
+        <v>259929.563602</v>
       </c>
       <c s="17" r="R41">
         <v>3971.389533</v>
       </c>
       <c s="17" r="S41">
         <v>69625.852301</v>
       </c>
       <c s="17" r="T41">
         <v>760.8</v>
       </c>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
       <c s="13" t="inlineStr" r="C42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D42">
         <is>
@@ -27053,449 +27505,505 @@
       </c>
       <c s="13" t="inlineStr" r="R42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="43" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A43">
         <is>
           <t xml:space="preserve">July / juillet 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B43"/>
       <c s="16" r="C43">
-        <v>80170.366931</v>
+        <v>80180.137931</v>
       </c>
       <c s="16" r="D43">
         <v>6534.5675</v>
       </c>
       <c s="16" r="E43">
         <v>21162.9</v>
       </c>
       <c s="16" r="F43">
         <v>7706.965</v>
       </c>
       <c s="16" r="G43">
-        <v>24080.860643</v>
+        <v>24090.631643</v>
       </c>
       <c s="16" r="H43">
         <v>368.336804</v>
       </c>
       <c s="16" r="I43">
         <v>20266.736984</v>
       </c>
       <c s="16" r="J43">
         <v>50</v>
       </c>
       <c s="16" r="L43">
-        <v>174413.525592</v>
+        <v>174108.036592</v>
       </c>
       <c s="14" t="str" r="M43"/>
       <c s="16" r="N43">
-        <v>7210.99576</v>
+        <v>6912.87076</v>
       </c>
       <c s="16" r="O43">
         <v>45554.32</v>
       </c>
       <c s="16" r="P43">
-        <v>6075.26635</v>
+        <v>6073.39135</v>
       </c>
       <c s="16" r="Q43">
-        <v>94671.944265</v>
+        <v>94666.455265</v>
       </c>
       <c s="16" r="R43">
         <v>873.805943</v>
       </c>
       <c s="16" r="S43">
         <v>19818.845274</v>
       </c>
       <c s="16" r="T43">
         <v>208.348</v>
       </c>
     </row>
     <row r="44" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A44">
         <is>
           <t xml:space="preserve">August / août 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B44"/>
       <c s="16" r="C44">
-        <v>105115.071538</v>
+        <v>105110.239785</v>
       </c>
       <c s="16" r="D44">
-        <v>11396.8183</v>
+        <v>11394.3183</v>
       </c>
       <c s="16" r="E44">
         <v>28735.2</v>
       </c>
       <c s="16" r="F44">
         <v>10735.373</v>
       </c>
       <c s="16" r="G44">
-        <v>32449.854231</v>
+        <v>32447.854231</v>
       </c>
       <c s="16" r="H44">
         <v>427.442377</v>
       </c>
       <c s="16" r="I44">
-        <v>21367.88363</v>
+        <v>21367.551877</v>
       </c>
       <c s="16" r="J44">
         <v>2.5</v>
       </c>
       <c s="16" r="L44">
-        <v>141029.615059</v>
+        <v>141029.726059</v>
       </c>
       <c s="14" t="str" r="M44"/>
       <c s="16" r="N44">
         <v>6062.321088</v>
       </c>
       <c s="16" r="O44">
         <v>30822.347</v>
       </c>
       <c s="16" r="P44">
         <v>6172.628065</v>
       </c>
       <c s="16" r="Q44">
         <v>77885.25167</v>
       </c>
       <c s="16" r="R44">
         <v>1017.462121</v>
       </c>
       <c s="16" r="S44">
-        <v>18915.005115</v>
+        <v>18915.116115</v>
       </c>
       <c s="16" r="T44">
         <v>154.6</v>
       </c>
     </row>
-    <row r="45" ht="18" customHeight="0">
+    <row r="45" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A45">
         <is>
-          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+          <t xml:space="preserve">September / septembre 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B45"/>
-      <c s="17" r="C45">
-[...46 lines deleted...]
-        <v>362.948</v>
+      <c s="16" r="C45">
+        <v>120215.150143</v>
+      </c>
+      <c s="16" r="D45">
+        <v>13572.974636</v>
+      </c>
+      <c s="16" r="E45">
+        <v>31210.7</v>
+      </c>
+      <c s="16" r="F45">
+        <v>13307.544</v>
+      </c>
+      <c s="16" r="G45">
+        <v>31380.646635</v>
+      </c>
+      <c s="16" r="H45">
+        <v>716.432059</v>
+      </c>
+      <c s="16" r="I45">
+        <v>30023.992813</v>
+      </c>
+      <c s="16" r="J45">
+        <v>2.86</v>
+      </c>
+      <c s="16" r="L45">
+        <v>157241.090474</v>
+      </c>
+      <c s="14" t="str" r="M45"/>
+      <c s="16" r="N45">
+        <v>7050.890222</v>
+      </c>
+      <c s="16" r="O45">
+        <v>41033.364</v>
+      </c>
+      <c s="16" r="P45">
+        <v>6533.511425</v>
+      </c>
+      <c s="16" r="Q45">
+        <v>76075.751648</v>
+      </c>
+      <c s="16" r="R45">
+        <v>1527.885316</v>
+      </c>
+      <c s="16" r="S45">
+        <v>25019.172863</v>
+      </c>
+      <c s="16" r="T45">
+        <v>0.515</v>
       </c>
     </row>
     <row r="46" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A46">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B46"/>
-      <c s="13" t="inlineStr" r="C46">
-[...78 lines deleted...]
-        </is>
+      <c s="17" r="C46">
+        <v>305505.527859</v>
+      </c>
+      <c s="17" r="D46">
+        <v>31501.860436</v>
+      </c>
+      <c s="17" r="E46">
+        <v>81108.8</v>
+      </c>
+      <c s="17" r="F46">
+        <v>31749.882</v>
+      </c>
+      <c s="17" r="G46">
+        <v>87919.132509</v>
+      </c>
+      <c s="17" r="H46">
+        <v>1512.21124</v>
+      </c>
+      <c s="17" r="I46">
+        <v>71658.281674</v>
+      </c>
+      <c s="17" r="J46">
+        <v>55.36</v>
+      </c>
+      <c s="17" r="L46">
+        <v>472378.853125</v>
+      </c>
+      <c s="26" t="str" r="M46"/>
+      <c s="17" r="N46">
+        <v>20026.08207</v>
+      </c>
+      <c s="17" r="O46">
+        <v>117410.031</v>
+      </c>
+      <c s="17" r="P46">
+        <v>18779.53084</v>
+      </c>
+      <c s="17" r="Q46">
+        <v>248627.458583</v>
+      </c>
+      <c s="17" r="R46">
+        <v>3419.15338</v>
+      </c>
+      <c s="17" r="S46">
+        <v>63753.134252</v>
+      </c>
+      <c s="17" r="T46">
+        <v>363.463</v>
       </c>
     </row>
     <row r="47" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A47">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B47"/>
+      <c s="13" t="inlineStr" r="C47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M47"/>
+      <c s="13" t="inlineStr" r="N47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A48">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B47"/>
-[...55 lines deleted...]
-      </c>
       <c s="14" t="str" r="B48"/>
-      <c s="13" t="inlineStr" r="C48">
-[...81 lines deleted...]
-    <row r="49" ht="0.05" customHeight="1"/>
+      <c s="17" r="C48">
+        <v>972134.062031</v>
+      </c>
+      <c s="17" r="D48">
+        <v>102217.611401</v>
+      </c>
+      <c s="17" r="E48">
+        <v>248892.4125</v>
+      </c>
+      <c s="17" r="F48">
+        <v>109582.953505</v>
+      </c>
+      <c s="17" r="G48">
+        <v>297373.5806</v>
+      </c>
+      <c s="17" r="H48">
+        <v>5529.686363</v>
+      </c>
+      <c s="17" r="I48">
+        <v>208482.457662</v>
+      </c>
+      <c s="17" r="J48">
+        <v>55.36</v>
+      </c>
+      <c s="17" r="L48">
+        <v>1446226.014463</v>
+      </c>
+      <c s="26" t="str" r="M48"/>
+      <c s="17" r="N48">
+        <v>67306.912046</v>
+      </c>
+      <c s="17" r="O48">
+        <v>373122.662462</v>
+      </c>
+      <c s="17" r="P48">
+        <v>63624.94248</v>
+      </c>
+      <c s="17" r="Q48">
+        <v>722914.646694</v>
+      </c>
+      <c s="17" r="R48">
+        <v>11809.378706</v>
+      </c>
+      <c s="17" r="S48">
+        <v>205590.405075</v>
+      </c>
+      <c s="17" r="T48">
+        <v>1857.067</v>
+      </c>
+    </row>
+    <row r="49" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B49"/>
+      <c s="13" t="inlineStr" r="C49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M49"/>
+      <c s="13" t="inlineStr" r="N49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
     <row r="50" ht="22.3" customHeight="1"/>
     <row r="51" ht="18" customHeight="0">
       <c s="27" t="inlineStr" r="A51">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
     <row r="52" ht="8.95" customHeight="1"/>
     <row r="53" ht="252.75" customHeight="1">
       <c s="19" t="inlineStr" r="A53">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
@@ -27528,50 +28036,51 @@
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Conditions d’utilisation du site Web | Organisme canadien de réglementation des investissements (ocri.ca)</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">).</t>
           </r>
         </is>
       </c>
     </row>
+    <row r="54" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
     <mergeCell ref="C3:R4"/>
     <mergeCell ref="C5:R5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:J9"/>
     <mergeCell ref="L9:T9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="L16:M16"/>
@@ -27617,50 +28126,52 @@
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="L43:M43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="L44:M44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="L46:M46"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="L47:M47"/>
     <mergeCell ref="A48:B48"/>
     <mergeCell ref="L48:M48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="L49:M49"/>
     <mergeCell ref="A53:L53"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A53" r:id="rId21"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId19"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>