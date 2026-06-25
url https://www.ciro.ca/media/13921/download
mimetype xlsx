--- v0 (2026-06-04)
+++ v1 (2026-06-25)
@@ -1116,51 +1116,51 @@
     <row r="6" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B6">
         <is>
           <t xml:space="preserve">January / janvier 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C6"/>
       <c s="13" t="str" r="D6"/>
       <c s="16" r="E6">
         <v>218259.339693</v>
       </c>
       <c s="16" r="F6">
         <v>620.814156</v>
       </c>
       <c s="16" r="G6">
         <v>35462.756303</v>
       </c>
       <c s="13" t="str" r="H6"/>
       <c s="16" r="I6">
         <v>83399.286559</v>
       </c>
       <c s="16" r="J6">
         <v>17542.1872</v>
       </c>
       <c s="16" r="K6">
-        <v>459566.306892</v>
+        <v>457970.832892</v>
       </c>
     </row>
     <row r="7" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B7">
         <is>
           <t xml:space="preserve">February / février 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C7"/>
       <c s="13" t="str" r="D7"/>
       <c s="16" r="E7">
         <v>189745.119011</v>
       </c>
       <c s="16" r="F7">
         <v>1370.348365</v>
       </c>
       <c s="16" r="G7">
         <v>30311.282514</v>
       </c>
       <c s="13" t="str" r="H7"/>
       <c s="16" r="I7">
         <v>83640.680307</v>
       </c>
       <c s="16" r="J7">
         <v>17792.68786</v>
@@ -1200,51 +1200,51 @@
     <row r="9" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B9">
         <is>
           <t xml:space="preserve">Q1 / T1 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C9"/>
       <c s="17" t="str" r="D9"/>
       <c s="18" r="E9">
         <v>618970.038338</v>
       </c>
       <c s="18" r="F9">
         <v>2429.045743</v>
       </c>
       <c s="18" r="G9">
         <v>100207.382381</v>
       </c>
       <c s="17" t="str" r="H9"/>
       <c s="18" r="I9">
         <v>237198.389646</v>
       </c>
       <c s="18" r="J9">
         <v>55742.947968</v>
       </c>
       <c s="18" r="K9">
-        <v>921664.396487</v>
+        <v>920068.922487</v>
       </c>
     </row>
     <row r="10" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C10"/>
       <c s="13" t="inlineStr" r="D10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G10">
@@ -1492,79 +1492,79 @@
     <row r="18" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B18">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C18"/>
       <c s="13" t="str" r="D18"/>
       <c s="16" r="E18">
         <v>238766.383705</v>
       </c>
       <c s="16" r="F18">
         <v>443.039898</v>
       </c>
       <c s="16" r="G18">
         <v>40347.386331</v>
       </c>
       <c s="13" t="str" r="H18"/>
       <c s="16" r="I18">
         <v>82720.149493</v>
       </c>
       <c s="16" r="J18">
         <v>18712.442832</v>
       </c>
       <c s="16" r="K18">
-        <v>255372.752937</v>
+        <v>255373.421937</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B19">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C19"/>
       <c s="17" t="str" r="D19"/>
       <c s="18" r="E19">
         <v>684166.760314</v>
       </c>
       <c s="18" r="F19">
         <v>1637.997967</v>
       </c>
       <c s="18" r="G19">
         <v>118957.823777</v>
       </c>
       <c s="17" t="str" r="H19"/>
       <c s="18" r="I19">
         <v>264999.707821</v>
       </c>
       <c s="18" r="J19">
         <v>48559.753875</v>
       </c>
       <c s="18" r="K19">
-        <v>478491.790577</v>
+        <v>478492.459577</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C20"/>
       <c s="13" t="inlineStr" r="D20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G20">
@@ -1642,89 +1642,89 @@
       <c s="16" r="I22">
         <v>89550.0236099999</v>
       </c>
       <c s="16" r="J22">
         <v>17242.123247</v>
       </c>
       <c s="16" r="K22">
         <v>116574.015593</v>
       </c>
     </row>
     <row r="23" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B23">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C23"/>
       <c s="13" t="str" r="D23"/>
       <c s="16" r="E23">
         <v>225795.462916</v>
       </c>
       <c s="16" r="F23">
         <v>335.10284</v>
       </c>
       <c s="16" r="G23">
-        <v>49622.43256</v>
+        <v>49619.77256</v>
       </c>
       <c s="13" t="str" r="H23"/>
       <c s="16" r="I23">
-        <v>104263.804163</v>
+        <v>104259.204163</v>
       </c>
       <c s="16" r="J23">
         <v>23214.536845</v>
       </c>
       <c s="16" r="K23">
-        <v>295304.807071</v>
+        <v>295304.80707</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B24">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C24"/>
       <c s="17" t="str" r="D24"/>
       <c s="18" r="E24">
         <v>654442.429454</v>
       </c>
       <c s="18" r="F24">
         <v>3097.997868</v>
       </c>
       <c s="18" r="G24">
-        <v>132392.678113</v>
+        <v>132390.018113</v>
       </c>
       <c s="17" t="str" r="H24"/>
       <c s="18" r="I24">
-        <v>279493.248052</v>
+        <v>279488.648052</v>
       </c>
       <c s="18" r="J24">
         <v>56082.407882</v>
       </c>
       <c s="18" r="K24">
-        <v>493261.788992</v>
+        <v>493261.788991</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C25"/>
       <c s="13" t="inlineStr" r="D25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G25">
@@ -1746,61 +1746,61 @@
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="K25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B26">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C26"/>
       <c s="17" t="str" r="D26"/>
       <c s="18" r="E26">
         <v>2621835.228526</v>
       </c>
       <c s="18" r="F26">
         <v>8737.256305</v>
       </c>
       <c s="18" r="G26">
-        <v>468460.452819</v>
+        <v>468457.792819</v>
       </c>
       <c s="17" t="str" r="H26"/>
       <c s="18" r="I26">
-        <v>1034962.072252</v>
+        <v>1034957.472252</v>
       </c>
       <c s="18" r="J26">
         <v>215868.921111</v>
       </c>
       <c s="18" r="K26">
-        <v>2529674.272655</v>
+        <v>2528079.467654</v>
       </c>
     </row>
     <row r="27" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C27"/>
       <c s="13" t="inlineStr" r="D27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G27">
@@ -1844,123 +1844,123 @@
         <v>1700.812811</v>
       </c>
       <c s="16" r="G28">
         <v>50237.262872</v>
       </c>
       <c s="13" t="str" r="H28"/>
       <c s="16" r="I28">
         <v>114902.879922</v>
       </c>
       <c s="16" r="J28">
         <v>17770.58238</v>
       </c>
       <c s="16" r="K28">
         <v>281881.46654</v>
       </c>
     </row>
     <row r="29" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B29">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C29"/>
       <c s="13" t="str" r="D29"/>
       <c s="16" r="E29">
-        <v>175713.339709</v>
+        <v>175713.896709</v>
       </c>
       <c s="16" r="F29">
         <v>1172.42878</v>
       </c>
       <c s="16" r="G29">
         <v>59426.592736</v>
       </c>
       <c s="13" t="str" r="H29"/>
       <c s="16" r="I29">
         <v>110816.029336</v>
       </c>
       <c s="16" r="J29">
         <v>20104.058592</v>
       </c>
       <c s="16" r="K29">
         <v>263007.987274</v>
       </c>
     </row>
     <row r="30" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B30">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C30"/>
       <c s="13" t="str" r="D30"/>
       <c s="16" r="E30">
-        <v>206039.561328</v>
+        <v>206039.708328</v>
       </c>
       <c s="16" r="F30">
         <v>866.356</v>
       </c>
       <c s="16" r="G30">
-        <v>63882.536229</v>
+        <v>63889.786229</v>
       </c>
       <c s="13" t="str" r="H30"/>
       <c s="16" r="I30">
         <v>122698.802475</v>
       </c>
       <c s="16" r="J30">
         <v>20623.640245</v>
       </c>
       <c s="16" r="K30">
-        <v>265054.2177</v>
+        <v>264996.400151</v>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B31">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C31"/>
       <c s="17" t="str" r="D31"/>
       <c s="18" r="E31">
-        <v>561203.302426</v>
+        <v>561204.006426</v>
       </c>
       <c s="18" r="F31">
         <v>3739.597591</v>
       </c>
       <c s="18" r="G31">
-        <v>173546.391837</v>
+        <v>173553.641837</v>
       </c>
       <c s="17" t="str" r="H31"/>
       <c s="18" r="I31">
         <v>348417.711733</v>
       </c>
       <c s="18" r="J31">
         <v>58498.281217</v>
       </c>
       <c s="18" r="K31">
-        <v>809943.671514</v>
+        <v>809885.853965</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C32"/>
       <c s="13" t="inlineStr" r="D32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G32">
@@ -1989,219 +1989,248 @@
         </is>
       </c>
     </row>
     <row r="33" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B33">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C33"/>
       <c s="13" t="str" r="D33"/>
       <c s="16" r="E33">
         <v>215685.608575</v>
       </c>
       <c s="16" r="F33">
         <v>561.097317</v>
       </c>
       <c s="16" r="G33">
         <v>42184.040947</v>
       </c>
       <c s="13" t="str" r="H33"/>
       <c s="16" r="I33">
         <v>126224.765055</v>
       </c>
       <c s="16" r="J33">
-        <v>19107.173827</v>
+        <v>19104.673827</v>
       </c>
       <c s="16" r="K33">
-        <v>269967.701569</v>
-[...2 lines deleted...]
-    <row r="34" ht="18" customHeight="0">
+        <v>269361.140191</v>
+      </c>
+    </row>
+    <row r="34" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B34">
         <is>
-          <t xml:space="preserve">Q2 / T2 2026 Total</t>
+          <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C34"/>
-      <c s="17" t="str" r="D34"/>
-[...17 lines deleted...]
-        <v>269967.701569</v>
+      <c s="13" t="str" r="D34"/>
+      <c s="16" r="E34">
+        <v>193832.007916</v>
+      </c>
+      <c s="16" r="F34">
+        <v>1106.0085</v>
+      </c>
+      <c s="16" r="G34">
+        <v>47844.497723</v>
+      </c>
+      <c s="13" t="str" r="H34"/>
+      <c s="16" r="I34">
+        <v>119615.469477</v>
+      </c>
+      <c s="16" r="J34">
+        <v>22050.76766</v>
+      </c>
+      <c s="16" r="K34">
+        <v>234772.695928</v>
       </c>
     </row>
     <row r="35" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B35">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C35"/>
-      <c s="13" t="inlineStr" r="D35">
-[...37 lines deleted...]
-        </is>
+      <c s="17" t="str" r="D35"/>
+      <c s="18" r="E35">
+        <v>409517.616491</v>
+      </c>
+      <c s="18" r="F35">
+        <v>1667.105817</v>
+      </c>
+      <c s="18" r="G35">
+        <v>90028.53867</v>
+      </c>
+      <c s="17" t="str" r="H35"/>
+      <c s="18" r="I35">
+        <v>245840.234532</v>
+      </c>
+      <c s="18" r="J35">
+        <v>41155.441487</v>
+      </c>
+      <c s="18" r="K35">
+        <v>504133.836119</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B36">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C36"/>
-      <c s="17" t="str" r="D36"/>
-[...17 lines deleted...]
-        <v>1079911.373083</v>
+      <c s="13" t="inlineStr" r="D36">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E36">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F36">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G36">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H36">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I36">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J36">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K36">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B37">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C37"/>
-      <c s="13" t="inlineStr" r="D37">
-[...42 lines deleted...]
-      <c s="19" t="inlineStr" r="B39">
+      <c s="17" t="str" r="D37"/>
+      <c s="18" r="E37">
+        <v>970721.622917</v>
+      </c>
+      <c s="18" r="F37">
+        <v>5406.703408</v>
+      </c>
+      <c s="18" r="G37">
+        <v>263582.180507</v>
+      </c>
+      <c s="17" t="str" r="H37"/>
+      <c s="18" r="I37">
+        <v>594257.946265</v>
+      </c>
+      <c s="18" r="J37">
+        <v>99653.722704</v>
+      </c>
+      <c s="18" r="K37">
+        <v>1314019.690084</v>
+      </c>
+    </row>
+    <row r="38" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="B38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="C38"/>
+      <c s="13" t="inlineStr" r="D38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="0.05" customHeight="1"/>
+    <row r="40" ht="21.85" customHeight="1"/>
+    <row r="41" ht="18" customHeight="0">
+      <c s="19" t="inlineStr" r="B41">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="40" ht="9" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="20" t="inlineStr" r="B41">
+    <row r="42" ht="8.95" customHeight="1"/>
+    <row r="43" ht="252.75" customHeight="1">
+      <c s="20" t="inlineStr" r="B43">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -2265,54 +2294,55 @@
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B37:C37"/>
-    <mergeCell ref="B41:K41"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B43:K43"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B41" r:id="rId9"/>
+    <hyperlink ref="B43" r:id="rId9"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="17.82421875"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
@@ -3253,233 +3283,233 @@
       </c>
       <c s="14" t="str" r="B21"/>
       <c s="16" r="C21">
         <v>5620.561173</v>
       </c>
       <c s="16" r="D21">
         <v>274.230465</v>
       </c>
       <c s="16" r="E21">
         <v>144.3685</v>
       </c>
       <c s="16" r="F21">
         <v>232.03185</v>
       </c>
       <c s="16" r="G21">
         <v>4376.755539</v>
       </c>
       <c s="16" r="H21">
         <v>392.487381</v>
       </c>
       <c s="16" r="I21">
         <v>200.687438</v>
       </c>
       <c s="13" t="str" r="J21"/>
       <c s="16" r="L21">
-        <v>3197.810622</v>
+        <v>3197.898622</v>
       </c>
       <c s="14" t="str" r="M21"/>
       <c s="16" r="N21">
         <v>174.2087</v>
       </c>
       <c s="16" r="O21">
         <v>625.5305</v>
       </c>
       <c s="16" r="P21">
         <v>116.822</v>
       </c>
       <c s="16" r="Q21">
         <v>1621.946039</v>
       </c>
       <c s="16" r="R21">
-        <v>268.438327</v>
+        <v>268.520327</v>
       </c>
       <c s="16" r="S21">
-        <v>390.865056</v>
+        <v>390.871056</v>
       </c>
       <c s="13" t="str" r="T21"/>
     </row>
     <row r="22" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A22">
         <is>
           <t xml:space="preserve">August / août 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B22"/>
       <c s="16" r="C22">
-        <v>6188.508942</v>
+        <v>6188.590785</v>
       </c>
       <c s="16" r="D22">
         <v>277.308734</v>
       </c>
       <c s="16" r="E22">
         <v>60.132682</v>
       </c>
       <c s="16" r="F22">
         <v>199.711983</v>
       </c>
       <c s="16" r="G22">
         <v>5129.595642</v>
       </c>
       <c s="16" r="H22">
-        <v>209.362942</v>
+        <v>209.444785</v>
       </c>
       <c s="16" r="I22">
         <v>312.396959</v>
       </c>
       <c s="13" t="str" r="J22"/>
       <c s="16" r="L22">
-        <v>2764.199349</v>
+        <v>2764.298349</v>
       </c>
       <c s="14" t="str" r="M22"/>
       <c s="16" r="N22">
         <v>84.928085</v>
       </c>
       <c s="16" r="O22">
         <v>714.5635</v>
       </c>
       <c s="16" r="P22">
         <v>147.295</v>
       </c>
       <c s="16" r="Q22">
         <v>1357.472</v>
       </c>
       <c s="16" r="R22">
-        <v>196.40764</v>
+        <v>196.49364</v>
       </c>
       <c s="16" r="S22">
-        <v>228.304124</v>
+        <v>228.317124</v>
       </c>
       <c s="16" r="T22">
         <v>35.229</v>
       </c>
     </row>
     <row r="23" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B23"/>
       <c s="16" r="C23">
         <v>5139.40678</v>
       </c>
       <c s="16" r="D23">
         <v>274.043762</v>
       </c>
       <c s="16" r="E23">
         <v>0.957636</v>
       </c>
       <c s="16" r="F23">
         <v>34.480215</v>
       </c>
       <c s="16" r="G23">
         <v>4572.231763</v>
       </c>
       <c s="16" r="H23">
         <v>209.389221</v>
       </c>
       <c s="16" r="I23">
         <v>48.304183</v>
       </c>
       <c s="13" t="str" r="J23"/>
       <c s="16" r="L23">
-        <v>3554.51696</v>
+        <v>3555.19696</v>
       </c>
       <c s="14" t="str" r="M23"/>
       <c s="16" r="N23">
         <v>255.41515</v>
       </c>
       <c s="16" r="O23">
         <v>817.29</v>
       </c>
       <c s="16" r="P23">
         <v>103.379</v>
       </c>
       <c s="16" r="Q23">
         <v>1704.0409</v>
       </c>
       <c s="16" r="R23">
-        <v>237.407489</v>
+        <v>238.077489</v>
       </c>
       <c s="16" r="S23">
-        <v>393.881421</v>
+        <v>393.891421</v>
       </c>
       <c s="16" r="T23">
         <v>43.103</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="18" r="C24">
-        <v>16948.476895</v>
+        <v>16948.558738</v>
       </c>
       <c s="18" r="D24">
         <v>825.582961</v>
       </c>
       <c s="18" r="E24">
         <v>205.458818</v>
       </c>
       <c s="18" r="F24">
         <v>466.224048</v>
       </c>
       <c s="18" r="G24">
         <v>14078.582944</v>
       </c>
       <c s="18" r="H24">
-        <v>811.239544</v>
+        <v>811.321387</v>
       </c>
       <c s="18" r="I24">
         <v>561.38858</v>
       </c>
       <c s="17" t="str" r="J24"/>
       <c s="18" r="L24">
-        <v>9516.526931</v>
+        <v>9517.393931</v>
       </c>
       <c s="27" t="str" r="M24"/>
       <c s="18" r="N24">
         <v>514.551935</v>
       </c>
       <c s="18" r="O24">
         <v>2157.384</v>
       </c>
       <c s="18" r="P24">
         <v>367.496</v>
       </c>
       <c s="18" r="Q24">
         <v>4683.458939</v>
       </c>
       <c s="18" r="R24">
-        <v>702.253456</v>
+        <v>703.091456</v>
       </c>
       <c s="18" r="S24">
-        <v>1013.050601</v>
+        <v>1013.079601</v>
       </c>
       <c s="18" r="T24">
         <v>78.332</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="13" t="inlineStr" r="C25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E25">
         <is>
           <t xml:space="preserve"/>
@@ -3538,261 +3568,261 @@
       </c>
       <c s="13" t="inlineStr" r="R25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="26" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve">October / octobre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
       <c s="16" r="C26">
-        <v>6349.308886</v>
+        <v>6349.343567</v>
       </c>
       <c s="16" r="D26">
         <v>502.086959</v>
       </c>
       <c s="16" r="E26">
         <v>28.086437</v>
       </c>
       <c s="16" r="F26">
         <v>139.336541</v>
       </c>
       <c s="16" r="G26">
         <v>4797.237935</v>
       </c>
       <c s="16" r="H26">
-        <v>255.970862</v>
+        <v>256.005543</v>
       </c>
       <c s="16" r="I26">
         <v>546.590152</v>
       </c>
       <c s="16" r="J26">
         <v>80</v>
       </c>
       <c s="16" r="L26">
-        <v>4167.150079</v>
+        <v>4167.479079</v>
       </c>
       <c s="14" t="str" r="M26"/>
       <c s="16" r="N26">
         <v>442.36615</v>
       </c>
       <c s="16" r="O26">
         <v>723.264</v>
       </c>
       <c s="16" r="P26">
         <v>312.87</v>
       </c>
       <c s="16" r="Q26">
         <v>2128.882525</v>
       </c>
       <c s="16" r="R26">
-        <v>249.320822</v>
+        <v>249.641822</v>
       </c>
       <c s="16" r="S26">
-        <v>284.553582</v>
+        <v>284.561582</v>
       </c>
       <c s="16" r="T26">
         <v>25.893</v>
       </c>
     </row>
     <row r="27" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B27"/>
       <c s="16" r="C27">
-        <v>4514.732024</v>
+        <v>4514.803024</v>
       </c>
       <c s="16" r="D27">
         <v>438.985325</v>
       </c>
       <c s="16" r="E27">
         <v>0.163322</v>
       </c>
       <c s="16" r="F27">
         <v>75.798835</v>
       </c>
       <c s="16" r="G27">
         <v>3374.498235</v>
       </c>
       <c s="16" r="H27">
-        <v>173.899961</v>
+        <v>173.970961</v>
       </c>
       <c s="16" r="I27">
         <v>451.386346</v>
       </c>
       <c s="13" t="str" r="J27"/>
       <c s="16" r="L27">
-        <v>3255.12262</v>
+        <v>3255.39762</v>
       </c>
       <c s="14" t="str" r="M27"/>
       <c s="16" r="N27">
         <v>298.93125</v>
       </c>
       <c s="16" r="O27">
         <v>551.307</v>
       </c>
       <c s="16" r="P27">
         <v>131.03</v>
       </c>
       <c s="16" r="Q27">
         <v>1750.837335</v>
       </c>
       <c s="16" r="R27">
-        <v>266.373373</v>
+        <v>266.645373</v>
       </c>
       <c s="16" r="S27">
-        <v>197.838662</v>
+        <v>197.841662</v>
       </c>
       <c s="16" r="T27">
         <v>58.805</v>
       </c>
     </row>
     <row r="28" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="16" r="C28">
-        <v>7295.771011</v>
+        <v>7295.851947</v>
       </c>
       <c s="16" r="D28">
         <v>244.154925</v>
       </c>
       <c s="16" r="E28">
         <v>0.462065</v>
       </c>
       <c s="16" r="F28">
         <v>256.426261</v>
       </c>
       <c s="16" r="G28">
         <v>6222.793123</v>
       </c>
       <c s="16" r="H28">
-        <v>326.914624</v>
+        <v>326.99556</v>
       </c>
       <c s="16" r="I28">
         <v>245.020013</v>
       </c>
       <c s="13" t="str" r="J28"/>
       <c s="16" r="L28">
-        <v>2630.793425</v>
+        <v>2631.162425</v>
       </c>
       <c s="14" t="str" r="M28"/>
       <c s="16" r="N28">
         <v>167.95675</v>
       </c>
       <c s="16" r="O28">
         <v>454.2675</v>
       </c>
       <c s="16" r="P28">
         <v>70.0215</v>
       </c>
       <c s="16" r="Q28">
         <v>1241.74</v>
       </c>
       <c s="16" r="R28">
-        <v>375.121615</v>
+        <v>375.489615</v>
       </c>
       <c s="16" r="S28">
-        <v>296.47206</v>
+        <v>296.47306</v>
       </c>
       <c s="16" r="T28">
         <v>25.214</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
       <c s="18" r="C29">
-        <v>18159.811921</v>
+        <v>18159.998538</v>
       </c>
       <c s="18" r="D29">
         <v>1185.227209</v>
       </c>
       <c s="18" r="E29">
         <v>28.711824</v>
       </c>
       <c s="18" r="F29">
         <v>471.561637</v>
       </c>
       <c s="18" r="G29">
         <v>14394.529293</v>
       </c>
       <c s="18" r="H29">
-        <v>756.785447</v>
+        <v>756.972064</v>
       </c>
       <c s="18" r="I29">
         <v>1242.996511</v>
       </c>
       <c s="18" r="J29">
         <v>80</v>
       </c>
       <c s="18" r="L29">
-        <v>10053.066124</v>
+        <v>10054.039124</v>
       </c>
       <c s="27" t="str" r="M29"/>
       <c s="18" r="N29">
         <v>909.25415</v>
       </c>
       <c s="18" r="O29">
         <v>1728.8385</v>
       </c>
       <c s="18" r="P29">
         <v>513.9215</v>
       </c>
       <c s="18" r="Q29">
         <v>5121.45986</v>
       </c>
       <c s="18" r="R29">
-        <v>890.81581</v>
+        <v>891.77681</v>
       </c>
       <c s="18" r="S29">
-        <v>778.864304</v>
+        <v>778.876304</v>
       </c>
       <c s="18" r="T29">
         <v>109.912</v>
       </c>
     </row>
     <row r="30" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="13" t="inlineStr" r="C30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E30">
         <is>
           <t xml:space="preserve"/>
@@ -3851,94 +3881,94 @@
       </c>
       <c s="13" t="inlineStr" r="R30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="18" r="C31">
-        <v>70033.130626</v>
+        <v>70033.399086</v>
       </c>
       <c s="18" r="D31">
         <v>3904.07279</v>
       </c>
       <c s="18" r="E31">
         <v>372.475298</v>
       </c>
       <c s="18" r="F31">
         <v>1763.282529</v>
       </c>
       <c s="18" r="G31">
         <v>56435.957251</v>
       </c>
       <c s="18" r="H31">
-        <v>3213.553538</v>
+        <v>3213.821998</v>
       </c>
       <c s="18" r="I31">
         <v>4042.860824</v>
       </c>
       <c s="18" r="J31">
         <v>300.928396</v>
       </c>
       <c s="18" r="L31">
-        <v>46556.34607</v>
+        <v>46558.18607</v>
       </c>
       <c s="27" t="str" r="M31"/>
       <c s="18" r="N31">
         <v>2947.287097</v>
       </c>
       <c s="18" r="O31">
         <v>10214.512</v>
       </c>
       <c s="18" r="P31">
         <v>1606.819052</v>
       </c>
       <c s="18" r="Q31">
         <v>23332.479065</v>
       </c>
       <c s="18" r="R31">
-        <v>3115.263109</v>
+        <v>3117.062109</v>
       </c>
       <c s="18" r="S31">
-        <v>5075.513747</v>
+        <v>5075.554747</v>
       </c>
       <c s="18" r="T31">
         <v>264.472</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="13" t="inlineStr" r="C32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E32">
         <is>
           <t xml:space="preserve"/>
@@ -3997,254 +4027,254 @@
       </c>
       <c s="13" t="inlineStr" r="R32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="33" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="16" r="C33">
-        <v>5823.620712</v>
+        <v>5823.652878</v>
       </c>
       <c s="16" r="D33">
         <v>607.784491</v>
       </c>
       <c s="16" r="E33">
         <v>0.54255</v>
       </c>
       <c s="16" r="F33">
         <v>184.556313</v>
       </c>
       <c s="16" r="G33">
         <v>4401.10412</v>
       </c>
       <c s="16" r="H33">
-        <v>439.436088</v>
+        <v>439.468254</v>
       </c>
       <c s="16" r="I33">
         <v>190.19715</v>
       </c>
       <c s="13" t="str" r="J33"/>
       <c s="16" r="L33">
-        <v>3721.347356</v>
+        <v>3721.644356</v>
       </c>
       <c s="14" t="str" r="M33"/>
       <c s="16" r="N33">
         <v>249.558578</v>
       </c>
       <c s="16" r="O33">
         <v>587.969</v>
       </c>
       <c s="16" r="P33">
         <v>72.4925</v>
       </c>
       <c s="16" r="Q33">
         <v>2355.3228</v>
       </c>
       <c s="16" r="R33">
-        <v>232.133402</v>
+        <v>232.430402</v>
       </c>
       <c s="16" r="S33">
         <v>221.729076</v>
       </c>
       <c s="16" r="T33">
         <v>2.142</v>
       </c>
     </row>
     <row r="34" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
         <v>6258.94543</v>
       </c>
       <c s="16" r="D34">
         <v>370.827123</v>
       </c>
       <c s="16" r="E34">
         <v>0.582795</v>
       </c>
       <c s="16" r="F34">
         <v>167.428616</v>
       </c>
       <c s="16" r="G34">
         <v>4856.8992</v>
       </c>
       <c s="16" r="H34">
         <v>294.002278</v>
       </c>
       <c s="16" r="I34">
         <v>569.205418</v>
       </c>
       <c s="13" t="str" r="J34"/>
       <c s="16" r="L34">
-        <v>5346.856907</v>
+        <v>5347.095907</v>
       </c>
       <c s="14" t="str" r="M34"/>
       <c s="16" r="N34">
         <v>646.95885</v>
       </c>
       <c s="16" r="O34">
         <v>1375.945</v>
       </c>
       <c s="16" r="P34">
         <v>308.7565</v>
       </c>
       <c s="16" r="Q34">
         <v>2512.7336</v>
       </c>
       <c s="16" r="R34">
-        <v>188.509323</v>
+        <v>188.748323</v>
       </c>
       <c s="16" r="S34">
         <v>293.716634</v>
       </c>
       <c s="16" r="T34">
         <v>20.237</v>
       </c>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>6944.929505</v>
+        <v>6945.010211</v>
       </c>
       <c s="16" r="D35">
         <v>633.423785</v>
       </c>
       <c s="16" r="E35">
         <v>11.371219</v>
       </c>
       <c s="16" r="F35">
         <v>522.902516</v>
       </c>
       <c s="16" r="G35">
         <v>5037.247121</v>
       </c>
       <c s="16" r="H35">
-        <v>486.626768</v>
+        <v>486.707474</v>
       </c>
       <c s="16" r="I35">
         <v>253.358096</v>
       </c>
       <c s="13" t="str" r="J35"/>
       <c s="16" r="L35">
-        <v>6598.247931</v>
+        <v>6598.541931</v>
       </c>
       <c s="14" t="str" r="M35"/>
       <c s="16" r="N35">
         <v>1138.920656</v>
       </c>
       <c s="16" r="O35">
         <v>948.25</v>
       </c>
       <c s="16" r="P35">
         <v>377.48235</v>
       </c>
       <c s="16" r="Q35">
         <v>3156.819</v>
       </c>
       <c s="16" r="R35">
-        <v>284.352281</v>
+        <v>284.646281</v>
       </c>
       <c s="16" r="S35">
         <v>686.360644</v>
       </c>
       <c s="16" r="T35">
         <v>6.063</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="18" r="C36">
-        <v>19027.495647</v>
+        <v>19027.608519</v>
       </c>
       <c s="18" r="D36">
         <v>1612.035399</v>
       </c>
       <c s="18" r="E36">
         <v>12.496564</v>
       </c>
       <c s="18" r="F36">
         <v>874.887445</v>
       </c>
       <c s="18" r="G36">
         <v>14295.250441</v>
       </c>
       <c s="18" r="H36">
-        <v>1220.065134</v>
+        <v>1220.178006</v>
       </c>
       <c s="18" r="I36">
         <v>1012.760664</v>
       </c>
       <c s="17" t="str" r="J36"/>
       <c s="18" r="L36">
-        <v>15666.452194</v>
+        <v>15667.282194</v>
       </c>
       <c s="27" t="str" r="M36"/>
       <c s="18" r="N36">
         <v>2035.438084</v>
       </c>
       <c s="18" r="O36">
         <v>2912.164</v>
       </c>
       <c s="18" r="P36">
         <v>758.73135</v>
       </c>
       <c s="18" r="Q36">
         <v>8024.8754</v>
       </c>
       <c s="18" r="R36">
-        <v>704.995006</v>
+        <v>705.825006</v>
       </c>
       <c s="18" r="S36">
         <v>1201.806354</v>
       </c>
       <c s="18" r="T36">
         <v>28.442</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="13" t="inlineStr" r="C37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -4306,386 +4336,440 @@
       </c>
       <c s="13" t="inlineStr" r="R37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="38" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="16" r="C38">
-        <v>5798.446394</v>
+        <v>5798.445387</v>
       </c>
       <c s="16" r="D38">
         <v>329.567593</v>
       </c>
       <c s="16" r="E38">
         <v>350.97075</v>
       </c>
       <c s="16" r="F38">
         <v>412.599639</v>
       </c>
       <c s="16" r="G38">
         <v>4048.282389</v>
       </c>
       <c s="16" r="H38">
-        <v>337.136487</v>
+        <v>337.13548</v>
       </c>
       <c s="16" r="I38">
         <v>319.889536</v>
       </c>
       <c s="13" t="str" r="J38"/>
       <c s="16" r="L38">
-        <v>4195.511692</v>
+        <v>4195.764692</v>
       </c>
       <c s="14" t="str" r="M38"/>
       <c s="16" r="N38">
         <v>556.08326</v>
       </c>
       <c s="16" r="O38">
         <v>636.208</v>
       </c>
       <c s="16" r="P38">
         <v>211.5295</v>
       </c>
       <c s="16" r="Q38">
         <v>2029.503355</v>
       </c>
       <c s="16" r="R38">
-        <v>232.924318</v>
+        <v>233.177318</v>
       </c>
       <c s="16" r="S38">
         <v>506.998259</v>
       </c>
       <c s="16" r="T38">
         <v>22.265</v>
       </c>
     </row>
-    <row r="39" ht="18" customHeight="0">
+    <row r="39" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
-          <t xml:space="preserve">Q2 / T2 2026 Total</t>
+          <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
-      <c s="18" r="C39">
-[...44 lines deleted...]
-        <v>22.265</v>
+      <c s="16" r="C39">
+        <v>5280.408456</v>
+      </c>
+      <c s="16" r="D39">
+        <v>333.453595</v>
+      </c>
+      <c s="16" r="E39">
+        <v>230.1912</v>
+      </c>
+      <c s="16" r="F39">
+        <v>39.73971</v>
+      </c>
+      <c s="16" r="G39">
+        <v>4322.879357</v>
+      </c>
+      <c s="16" r="H39">
+        <v>217.956677</v>
+      </c>
+      <c s="16" r="I39">
+        <v>136.187917</v>
+      </c>
+      <c s="13" t="str" r="J39"/>
+      <c s="16" r="L39">
+        <v>5279.553919</v>
+      </c>
+      <c s="14" t="str" r="M39"/>
+      <c s="16" r="N39">
+        <v>633.8917</v>
+      </c>
+      <c s="16" r="O39">
+        <v>1198.693</v>
+      </c>
+      <c s="16" r="P39">
+        <v>237.2085</v>
+      </c>
+      <c s="16" r="Q39">
+        <v>2254.23147</v>
+      </c>
+      <c s="16" r="R39">
+        <v>201.988175</v>
+      </c>
+      <c s="16" r="S39">
+        <v>734.101074</v>
+      </c>
+      <c s="16" r="T39">
+        <v>19.44</v>
       </c>
     </row>
     <row r="40" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
-      <c s="13" t="inlineStr" r="C40">
-[...78 lines deleted...]
-        </is>
+      <c s="18" r="C40">
+        <v>11078.853843</v>
+      </c>
+      <c s="18" r="D40">
+        <v>663.021188</v>
+      </c>
+      <c s="18" r="E40">
+        <v>581.16195</v>
+      </c>
+      <c s="18" r="F40">
+        <v>452.339349</v>
+      </c>
+      <c s="18" r="G40">
+        <v>8371.161746</v>
+      </c>
+      <c s="18" r="H40">
+        <v>555.092157</v>
+      </c>
+      <c s="18" r="I40">
+        <v>456.077453</v>
+      </c>
+      <c s="17" t="str" r="J40"/>
+      <c s="18" r="L40">
+        <v>9475.318611</v>
+      </c>
+      <c s="27" t="str" r="M40"/>
+      <c s="18" r="N40">
+        <v>1189.97496</v>
+      </c>
+      <c s="18" r="O40">
+        <v>1834.901</v>
+      </c>
+      <c s="18" r="P40">
+        <v>448.738</v>
+      </c>
+      <c s="18" r="Q40">
+        <v>4283.734825</v>
+      </c>
+      <c s="18" r="R40">
+        <v>435.165493</v>
+      </c>
+      <c s="18" r="S40">
+        <v>1241.099333</v>
+      </c>
+      <c s="18" r="T40">
+        <v>41.705</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B41"/>
+      <c s="13" t="inlineStr" r="C41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M41"/>
+      <c s="13" t="inlineStr" r="N41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A42">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B41"/>
-[...53 lines deleted...]
-      </c>
       <c s="14" t="str" r="B42"/>
-      <c s="13" t="inlineStr" r="C42">
-[...81 lines deleted...]
-    <row r="43" ht="0.05" customHeight="1"/>
+      <c s="18" r="C42">
+        <v>30106.462362</v>
+      </c>
+      <c s="18" r="D42">
+        <v>2275.056587</v>
+      </c>
+      <c s="18" r="E42">
+        <v>593.658514</v>
+      </c>
+      <c s="18" r="F42">
+        <v>1327.226794</v>
+      </c>
+      <c s="18" r="G42">
+        <v>22666.412187</v>
+      </c>
+      <c s="18" r="H42">
+        <v>1775.270163</v>
+      </c>
+      <c s="18" r="I42">
+        <v>1468.838117</v>
+      </c>
+      <c s="17" t="str" r="J42"/>
+      <c s="18" r="L42">
+        <v>25142.600805</v>
+      </c>
+      <c s="27" t="str" r="M42"/>
+      <c s="18" r="N42">
+        <v>3225.413044</v>
+      </c>
+      <c s="18" r="O42">
+        <v>4747.065</v>
+      </c>
+      <c s="18" r="P42">
+        <v>1207.46935</v>
+      </c>
+      <c s="18" r="Q42">
+        <v>12308.610225</v>
+      </c>
+      <c s="18" r="R42">
+        <v>1140.990499</v>
+      </c>
+      <c s="18" r="S42">
+        <v>2442.905687</v>
+      </c>
+      <c s="18" r="T42">
+        <v>70.147</v>
+      </c>
+    </row>
+    <row r="43" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B43"/>
+      <c s="13" t="inlineStr" r="C43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M43"/>
+      <c s="13" t="inlineStr" r="N43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
     <row r="44" ht="23.05" customHeight="1"/>
     <row r="45" ht="18" customHeight="0">
       <c s="28" t="inlineStr" r="A45">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
     <row r="46" ht="8.95" customHeight="1"/>
     <row r="47" ht="252.75" customHeight="1">
       <c s="20" t="inlineStr" r="A47">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
@@ -4796,50 +4880,52 @@
     <mergeCell ref="L30:M30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="L31:M31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="L33:M33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="L43:M43"/>
     <mergeCell ref="A47:L47"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A47" r:id="rId25"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId23"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
@@ -5138,92 +5224,92 @@
       </c>
       <c s="13" t="inlineStr" r="R10">
         <is>
           <t xml:space="preserve">Retail Clients / Clients de détail</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S10">
         <is>
           <t xml:space="preserve">Non-Residents / Non-résidents</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T10">
         <is>
           <t xml:space="preserve">Issuer / Émetteur</t>
         </is>
       </c>
     </row>
     <row r="11" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A11">
         <is>
           <t xml:space="preserve">January / janvier 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B11"/>
       <c s="16" r="C11">
-        <v>67220.607952</v>
+        <v>67231.943452</v>
       </c>
       <c s="16" r="D11">
         <v>2910.66058</v>
       </c>
       <c s="16" r="E11">
         <v>2251.5415</v>
       </c>
       <c s="16" r="F11">
         <v>1061.155575</v>
       </c>
       <c s="16" r="G11">
-        <v>47051.206184</v>
+        <v>47051.261184</v>
       </c>
       <c s="16" r="H11">
         <v>3356.468917</v>
       </c>
       <c s="16" r="I11">
-        <v>10589.460196</v>
+        <v>10600.740696</v>
       </c>
       <c s="16" r="J11">
         <v>0.115</v>
       </c>
       <c s="16" r="L11">
-        <v>541.495472</v>
+        <v>535.498472</v>
       </c>
       <c s="14" t="str" r="M11"/>
       <c s="16" r="N11">
         <v>15.2405</v>
       </c>
       <c s="13" t="str" r="O11"/>
       <c s="16" r="P11">
         <v>27.527508</v>
       </c>
       <c s="16" r="Q11">
-        <v>346.622264</v>
+        <v>346.815264</v>
       </c>
       <c s="16" r="R11">
         <v>40.3642</v>
       </c>
       <c s="16" r="S11">
-        <v>111.741</v>
+        <v>105.551</v>
       </c>
       <c s="13" t="str" r="T11"/>
     </row>
     <row r="12" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A12">
         <is>
           <t xml:space="preserve">February / février 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B12"/>
       <c s="16" r="C12">
         <v>55199.536385</v>
       </c>
       <c s="16" r="D12">
         <v>2576.983159</v>
       </c>
       <c s="16" r="E12">
         <v>1431.019</v>
       </c>
       <c s="16" r="F12">
         <v>797.662294</v>
       </c>
       <c s="16" r="G12">
         <v>34935.074089</v>
       </c>
@@ -5297,92 +5383,92 @@
         <v>22.702</v>
       </c>
       <c s="13" t="str" r="O13"/>
       <c s="16" r="P13">
         <v>57.556</v>
       </c>
       <c s="16" r="Q13">
         <v>349.7883</v>
       </c>
       <c s="16" r="R13">
         <v>17.710852</v>
       </c>
       <c s="16" r="S13">
         <v>182.624</v>
       </c>
       <c s="13" t="str" r="T13"/>
     </row>
     <row r="14" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve">Q1 / T1 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B14"/>
       <c s="18" r="C14">
-        <v>188581.478979</v>
+        <v>188592.814479</v>
       </c>
       <c s="18" r="D14">
         <v>8609.548492</v>
       </c>
       <c s="18" r="E14">
         <v>5685.599</v>
       </c>
       <c s="18" r="F14">
         <v>2864.796517</v>
       </c>
       <c s="18" r="G14">
-        <v>127991.806117</v>
+        <v>127991.861117</v>
       </c>
       <c s="18" r="H14">
         <v>9528.031753</v>
       </c>
       <c s="18" r="I14">
-        <v>33900.5211</v>
+        <v>33911.8016</v>
       </c>
       <c s="18" r="J14">
         <v>1.176</v>
       </c>
       <c s="18" r="L14">
-        <v>1540.298144</v>
+        <v>1534.301144</v>
       </c>
       <c s="27" t="str" r="M14"/>
       <c s="18" r="N14">
         <v>47.1245</v>
       </c>
       <c s="17" t="str" r="O14"/>
       <c s="18" r="P14">
         <v>87.131508</v>
       </c>
       <c s="18" r="Q14">
-        <v>876.804407</v>
+        <v>876.997407</v>
       </c>
       <c s="18" r="R14">
         <v>82.340729</v>
       </c>
       <c s="18" r="S14">
-        <v>446.897</v>
+        <v>440.707</v>
       </c>
       <c s="17" t="str" r="T14"/>
     </row>
     <row r="15" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B15"/>
       <c s="13" t="inlineStr" r="C15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5744,230 +5830,230 @@
       </c>
       <c s="13" t="inlineStr" r="R20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="21" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve">July / juillet 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B21"/>
       <c s="16" r="C21">
-        <v>60661.469649</v>
+        <v>60666.458649</v>
       </c>
       <c s="16" r="D21">
         <v>2532.124523</v>
       </c>
       <c s="16" r="E21">
         <v>1353.72017</v>
       </c>
       <c s="16" r="F21">
         <v>1235.79995</v>
       </c>
       <c s="16" r="G21">
         <v>40381.699388</v>
       </c>
       <c s="16" r="H21">
-        <v>2460.220831</v>
+        <v>2464.956831</v>
       </c>
       <c s="16" r="I21">
-        <v>12694.735787</v>
+        <v>12694.988787</v>
       </c>
       <c s="16" r="J21">
         <v>3.169</v>
       </c>
       <c s="16" r="L21">
         <v>420.383</v>
       </c>
       <c s="14" t="str" r="M21"/>
       <c s="16" r="N21">
         <v>3.648</v>
       </c>
       <c s="16" r="O21">
         <v>30</v>
       </c>
       <c s="16" r="P21">
         <v>2.0351</v>
       </c>
       <c s="16" r="Q21">
         <v>12.506</v>
       </c>
       <c s="16" r="R21">
         <v>15.0179</v>
       </c>
       <c s="16" r="S21">
         <v>357.176</v>
       </c>
       <c s="13" t="str" r="T21"/>
     </row>
     <row r="22" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A22">
         <is>
           <t xml:space="preserve">August / août 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B22"/>
       <c s="16" r="C22">
-        <v>48688.615312</v>
+        <v>48700.397313</v>
       </c>
       <c s="16" r="D22">
         <v>2881.180147</v>
       </c>
       <c s="16" r="E22">
         <v>673.715</v>
       </c>
       <c s="16" r="F22">
         <v>1417.006348</v>
       </c>
       <c s="16" r="G22">
-        <v>32413.213009</v>
+        <v>32413.21301</v>
       </c>
       <c s="16" r="H22">
-        <v>1782.11571</v>
+        <v>1793.29571</v>
       </c>
       <c s="16" r="I22">
-        <v>9514.172598</v>
+        <v>9514.774598</v>
       </c>
       <c s="16" r="J22">
         <v>7.2125</v>
       </c>
       <c s="16" r="L22">
         <v>368.025432</v>
       </c>
       <c s="14" t="str" r="M22"/>
       <c s="16" r="N22">
         <v>13.1305</v>
       </c>
       <c s="13" t="str" r="O22"/>
       <c s="16" r="P22">
         <v>25.419</v>
       </c>
       <c s="16" r="Q22">
         <v>111.506632</v>
       </c>
       <c s="16" r="R22">
         <v>3.652</v>
       </c>
       <c s="16" r="S22">
         <v>214.3173</v>
       </c>
       <c s="13" t="str" r="T22"/>
     </row>
     <row r="23" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B23"/>
       <c s="16" r="C23">
-        <v>74382.105823</v>
+        <v>74460.961823</v>
       </c>
       <c s="16" r="D23">
         <v>3157.474581</v>
       </c>
       <c s="16" r="E23">
         <v>2191.195</v>
       </c>
       <c s="16" r="F23">
         <v>1358.461618</v>
       </c>
       <c s="16" r="G23">
         <v>48146.345337</v>
       </c>
       <c s="16" r="H23">
-        <v>2462.024542</v>
+        <v>2539.563542</v>
       </c>
       <c s="16" r="I23">
-        <v>17059.254745</v>
+        <v>17060.571745</v>
       </c>
       <c s="16" r="J23">
         <v>7.35</v>
       </c>
       <c s="16" r="L23">
         <v>307.57889</v>
       </c>
       <c s="14" t="str" r="M23"/>
       <c s="16" r="N23">
         <v>20.2485</v>
       </c>
       <c s="13" t="str" r="O23"/>
       <c s="16" r="P23">
         <v>37.747</v>
       </c>
       <c s="16" r="Q23">
         <v>175.734</v>
       </c>
       <c s="16" r="R23">
         <v>8.15339</v>
       </c>
       <c s="16" r="S23">
         <v>65.696</v>
       </c>
       <c s="13" t="str" r="T23"/>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="18" r="C24">
-        <v>183732.190784</v>
+        <v>183827.817785</v>
       </c>
       <c s="18" r="D24">
         <v>8570.779251</v>
       </c>
       <c s="18" r="E24">
         <v>4218.63017</v>
       </c>
       <c s="18" r="F24">
         <v>4011.267916</v>
       </c>
       <c s="18" r="G24">
-        <v>120941.257734</v>
+        <v>120941.257735</v>
       </c>
       <c s="18" r="H24">
-        <v>6704.361083</v>
+        <v>6797.816083</v>
       </c>
       <c s="18" r="I24">
-        <v>39268.16313</v>
+        <v>39270.33513</v>
       </c>
       <c s="18" r="J24">
         <v>17.7315</v>
       </c>
       <c s="18" r="L24">
         <v>1095.987322</v>
       </c>
       <c s="27" t="str" r="M24"/>
       <c s="18" r="N24">
         <v>37.027</v>
       </c>
       <c s="18" r="O24">
         <v>30</v>
       </c>
       <c s="18" r="P24">
         <v>65.2011</v>
       </c>
       <c s="18" r="Q24">
         <v>299.746632</v>
       </c>
       <c s="18" r="R24">
         <v>26.82329</v>
       </c>
       <c s="18" r="S24">
         <v>637.1893</v>
@@ -6049,230 +6135,230 @@
       </c>
       <c s="13" t="inlineStr" r="R25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="26" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve">October / octobre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
       <c s="16" r="C26">
-        <v>66974.217927</v>
+        <v>67028.083427</v>
       </c>
       <c s="16" r="D26">
-        <v>3409.562118</v>
+        <v>3409.559618</v>
       </c>
       <c s="16" r="E26">
         <v>1598.192</v>
       </c>
       <c s="16" r="F26">
         <v>2098.090287</v>
       </c>
       <c s="16" r="G26">
         <v>40854.667334</v>
       </c>
       <c s="16" r="H26">
-        <v>2207.688154</v>
+        <v>2260.567154</v>
       </c>
       <c s="16" r="I26">
-        <v>16749.732034</v>
+        <v>16750.721034</v>
       </c>
       <c s="16" r="J26">
         <v>56.286</v>
       </c>
       <c s="16" r="L26">
         <v>349.096794</v>
       </c>
       <c s="14" t="str" r="M26"/>
       <c s="16" r="N26">
         <v>21.3695</v>
       </c>
       <c s="16" r="O26">
         <v>5</v>
       </c>
       <c s="16" r="P26">
         <v>3.946</v>
       </c>
       <c s="16" r="Q26">
         <v>178.856</v>
       </c>
       <c s="16" r="R26">
         <v>3.334994</v>
       </c>
       <c s="16" r="S26">
         <v>136.5903</v>
       </c>
       <c s="13" t="str" r="T26"/>
     </row>
     <row r="27" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B27"/>
       <c s="16" r="C27">
-        <v>51777.676428</v>
+        <v>51810.909428</v>
       </c>
       <c s="16" r="D27">
         <v>2363.963193</v>
       </c>
       <c s="16" r="E27">
         <v>1240.4475</v>
       </c>
       <c s="16" r="F27">
         <v>1275.722605</v>
       </c>
       <c s="16" r="G27">
         <v>34468.646089</v>
       </c>
       <c s="16" r="H27">
-        <v>1874.883992</v>
+        <v>1907.710992</v>
       </c>
       <c s="16" r="I27">
-        <v>10522.988049</v>
+        <v>10523.394049</v>
       </c>
       <c s="16" r="J27">
         <v>31.025</v>
       </c>
       <c s="16" r="L27">
         <v>254.647471</v>
       </c>
       <c s="14" t="str" r="M27"/>
       <c s="16" r="N27">
         <v>90.756</v>
       </c>
       <c s="16" r="O27">
         <v>5</v>
       </c>
       <c s="16" r="P27">
         <v>0.267</v>
       </c>
       <c s="16" r="Q27">
         <v>119.935</v>
       </c>
       <c s="16" r="R27">
         <v>3.994471</v>
       </c>
       <c s="16" r="S27">
         <v>34.695</v>
       </c>
       <c s="13" t="str" r="T27"/>
     </row>
     <row r="28" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="16" r="C28">
-        <v>63669.010168</v>
+        <v>63724.639169</v>
       </c>
       <c s="16" r="D28">
-        <v>2589.241512</v>
+        <v>2589.239512</v>
       </c>
       <c s="16" r="E28">
         <v>1453.4115</v>
       </c>
       <c s="16" r="F28">
         <v>1150.098575</v>
       </c>
       <c s="16" r="G28">
-        <v>42090.980264</v>
+        <v>42084.680265</v>
       </c>
       <c s="16" r="H28">
-        <v>2734.580415</v>
+        <v>2795.649415</v>
       </c>
       <c s="16" r="I28">
-        <v>13637.669902</v>
+        <v>13638.531902</v>
       </c>
       <c s="16" r="J28">
         <v>13.028</v>
       </c>
       <c s="16" r="L28">
         <v>216.3249</v>
       </c>
       <c s="14" t="str" r="M28"/>
       <c s="13" t="str" r="N28"/>
       <c s="13" t="str" r="O28"/>
       <c s="16" r="P28">
         <v>5.1085</v>
       </c>
       <c s="16" r="Q28">
         <v>16.236</v>
       </c>
       <c s="16" r="R28">
         <v>10.7044</v>
       </c>
       <c s="16" r="S28">
         <v>184.276</v>
       </c>
       <c s="13" t="str" r="T28"/>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
       <c s="18" r="C29">
-        <v>182420.904523</v>
+        <v>182563.632024</v>
       </c>
       <c s="18" r="D29">
-        <v>8362.766823</v>
+        <v>8362.762323</v>
       </c>
       <c s="18" r="E29">
         <v>4292.051</v>
       </c>
       <c s="18" r="F29">
         <v>4523.911467</v>
       </c>
       <c s="18" r="G29">
-        <v>117414.293687</v>
+        <v>117407.993688</v>
       </c>
       <c s="18" r="H29">
-        <v>6817.152561</v>
+        <v>6963.927561</v>
       </c>
       <c s="18" r="I29">
-        <v>40910.389985</v>
+        <v>40912.646985</v>
       </c>
       <c s="18" r="J29">
         <v>100.339</v>
       </c>
       <c s="18" r="L29">
         <v>820.069165</v>
       </c>
       <c s="27" t="str" r="M29"/>
       <c s="18" r="N29">
         <v>112.1255</v>
       </c>
       <c s="18" r="O29">
         <v>10</v>
       </c>
       <c s="18" r="P29">
         <v>9.3215</v>
       </c>
       <c s="18" r="Q29">
         <v>315.027</v>
       </c>
       <c s="18" r="R29">
         <v>18.033865</v>
       </c>
       <c s="18" r="S29">
         <v>355.5613</v>
@@ -6354,94 +6440,94 @@
       </c>
       <c s="13" t="inlineStr" r="R30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="18" r="C31">
-        <v>739856.653583</v>
+        <v>740106.343585</v>
       </c>
       <c s="18" r="D31">
-        <v>33195.037213</v>
+        <v>33195.032713</v>
       </c>
       <c s="18" r="E31">
         <v>18625.84272</v>
       </c>
       <c s="18" r="F31">
         <v>16015.609565</v>
       </c>
       <c s="18" r="G31">
-        <v>495868.383145</v>
+        <v>495862.138147</v>
       </c>
       <c s="18" r="H31">
-        <v>30943.912546</v>
+        <v>31184.142546</v>
       </c>
       <c s="18" r="I31">
-        <v>145074.580394</v>
+        <v>145090.289894</v>
       </c>
       <c s="18" r="J31">
         <v>133.288</v>
       </c>
       <c s="18" r="L31">
-        <v>6204.335484</v>
+        <v>6198.338484</v>
       </c>
       <c s="27" t="str" r="M31"/>
       <c s="18" r="N31">
         <v>393.197841</v>
       </c>
       <c s="18" r="O31">
         <v>55</v>
       </c>
       <c s="18" r="P31">
         <v>232.374608</v>
       </c>
       <c s="18" r="Q31">
-        <v>2716.952582</v>
+        <v>2717.145582</v>
       </c>
       <c s="18" r="R31">
         <v>154.530353</v>
       </c>
       <c s="18" r="S31">
-        <v>2652.2801</v>
+        <v>2646.0901</v>
       </c>
       <c s="17" t="str" r="T31"/>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="13" t="inlineStr" r="C32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6498,249 +6584,249 @@
       </c>
       <c s="13" t="inlineStr" r="R32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="33" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="16" r="C33">
-        <v>64435.765051</v>
+        <v>64513.106051</v>
       </c>
       <c s="16" r="D33">
         <v>3547.063833</v>
       </c>
       <c s="16" r="E33">
         <v>2062.5045</v>
       </c>
       <c s="16" r="F33">
         <v>1527.151435</v>
       </c>
       <c s="16" r="G33">
         <v>41783.869425</v>
       </c>
       <c s="16" r="H33">
-        <v>2504.319216</v>
+        <v>2580.446216</v>
       </c>
       <c s="16" r="I33">
-        <v>13010.556642</v>
+        <v>13011.770642</v>
       </c>
       <c s="16" r="J33">
         <v>0.3</v>
       </c>
       <c s="16" r="L33">
         <v>167.2076</v>
       </c>
       <c s="14" t="str" r="M33"/>
       <c s="16" r="N33">
         <v>35.01</v>
       </c>
       <c s="13" t="str" r="O33"/>
       <c s="16" r="P33">
         <v>35</v>
       </c>
       <c s="16" r="Q33">
         <v>40.311</v>
       </c>
       <c s="16" r="R33">
         <v>2.5751</v>
       </c>
       <c s="16" r="S33">
         <v>54.3115</v>
       </c>
       <c s="13" t="str" r="T33"/>
     </row>
     <row r="34" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
-        <v>58798.724999</v>
+        <v>58819.328514</v>
       </c>
       <c s="16" r="D34">
         <v>3093.310991</v>
       </c>
       <c s="16" r="E34">
         <v>1306.2675</v>
       </c>
       <c s="16" r="F34">
         <v>1592.937203</v>
       </c>
       <c s="16" r="G34">
         <v>38794.202256</v>
       </c>
       <c s="16" r="H34">
-        <v>2243.118433</v>
+        <v>2263.579948</v>
       </c>
       <c s="16" r="I34">
-        <v>11767.888616</v>
+        <v>11768.030616</v>
       </c>
       <c s="16" r="J34">
         <v>1</v>
       </c>
       <c s="16" r="L34">
         <v>71.2518</v>
       </c>
       <c s="14" t="str" r="M34"/>
       <c s="16" r="N34">
         <v>0.005</v>
       </c>
       <c s="13" t="str" r="O34"/>
       <c s="16" r="P34">
         <v>0.005</v>
       </c>
       <c s="13" t="str" r="Q34"/>
       <c s="16" r="R34">
         <v>1.6188</v>
       </c>
       <c s="16" r="S34">
         <v>69.623</v>
       </c>
       <c s="13" t="str" r="T34"/>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>68267.79494</v>
+        <v>68298.103225</v>
       </c>
       <c s="16" r="D35">
         <v>3332.535295</v>
       </c>
       <c s="16" r="E35">
         <v>1318.019</v>
       </c>
       <c s="16" r="F35">
         <v>1311.703093</v>
       </c>
       <c s="16" r="G35">
-        <v>47397.965868</v>
+        <v>47392.995868</v>
       </c>
       <c s="16" r="H35">
-        <v>3181.262456</v>
+        <v>3216.601741</v>
       </c>
       <c s="16" r="I35">
-        <v>11723.499228</v>
+        <v>11723.438228</v>
       </c>
       <c s="16" r="J35">
         <v>2.81</v>
       </c>
       <c s="16" r="L35">
-        <v>479.889</v>
+        <v>489.889</v>
       </c>
       <c s="14" t="str" r="M35"/>
       <c s="16" r="N35">
         <v>103.455</v>
       </c>
       <c s="13" t="str" r="O35"/>
       <c s="16" r="P35">
         <v>100.625</v>
       </c>
       <c s="16" r="Q35">
         <v>9.65</v>
       </c>
       <c s="16" r="R35">
         <v>10.175</v>
       </c>
       <c s="16" r="S35">
-        <v>255.984</v>
+        <v>265.984</v>
       </c>
       <c s="13" t="str" r="T35"/>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="18" r="C36">
-        <v>191502.28499</v>
+        <v>191630.53779</v>
       </c>
       <c s="18" r="D36">
         <v>9972.910119</v>
       </c>
       <c s="18" r="E36">
         <v>4686.791</v>
       </c>
       <c s="18" r="F36">
         <v>4431.791731</v>
       </c>
       <c s="18" r="G36">
-        <v>127976.037549</v>
+        <v>127971.067549</v>
       </c>
       <c s="18" r="H36">
-        <v>7928.700105</v>
+        <v>8060.627905</v>
       </c>
       <c s="18" r="I36">
-        <v>36501.944486</v>
+        <v>36503.239486</v>
       </c>
       <c s="18" r="J36">
         <v>4.11</v>
       </c>
       <c s="18" r="L36">
-        <v>718.3484</v>
+        <v>728.3484</v>
       </c>
       <c s="27" t="str" r="M36"/>
       <c s="18" r="N36">
         <v>138.47</v>
       </c>
       <c s="17" t="str" r="O36"/>
       <c s="18" r="P36">
         <v>135.63</v>
       </c>
       <c s="18" r="Q36">
         <v>49.961</v>
       </c>
       <c s="18" r="R36">
         <v>14.3689</v>
       </c>
       <c s="18" r="S36">
-        <v>379.9185</v>
+        <v>389.9185</v>
       </c>
       <c s="17" t="str" r="T36"/>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="13" t="inlineStr" r="C37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6797,381 +6883,431 @@
       </c>
       <c s="13" t="inlineStr" r="R37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="38" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="16" r="C38">
-        <v>71940.95716</v>
+        <v>71986.590661</v>
       </c>
       <c s="16" r="D38">
-        <v>3191.885788</v>
+        <v>3198.763288</v>
       </c>
       <c s="16" r="E38">
         <v>1600.3565</v>
       </c>
       <c s="16" r="F38">
         <v>3160.709341</v>
       </c>
       <c s="16" r="G38">
-        <v>45352.178497</v>
+        <v>45352.338498</v>
       </c>
       <c s="16" r="H38">
-        <v>2747.134349</v>
+        <v>2784.777349</v>
       </c>
       <c s="16" r="I38">
-        <v>15888.392685</v>
+        <v>15889.345685</v>
       </c>
       <c s="16" r="J38">
         <v>0.3</v>
       </c>
       <c s="16" r="L38">
-        <v>2721.4548</v>
+        <v>2722.4568</v>
       </c>
       <c s="14" t="str" r="M38"/>
       <c s="16" r="N38">
         <v>0.555</v>
       </c>
       <c s="13" t="str" r="O38"/>
       <c s="16" r="P38">
         <v>0.63</v>
       </c>
       <c s="16" r="Q38">
-        <v>0.217</v>
+        <v>0.219</v>
       </c>
       <c s="16" r="R38">
         <v>3.7488</v>
       </c>
       <c s="16" r="S38">
-        <v>2716.304</v>
+        <v>2717.304</v>
       </c>
       <c s="13" t="str" r="T38"/>
     </row>
-    <row r="39" ht="18" customHeight="0">
+    <row r="39" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
-          <t xml:space="preserve">Q2 / T2 2026 Total</t>
+          <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
-      <c s="18" r="C39">
-[...43 lines deleted...]
-      <c s="17" t="str" r="T39"/>
+      <c s="16" r="C39">
+        <v>64091.766973</v>
+      </c>
+      <c s="16" r="D39">
+        <v>2860.659288</v>
+      </c>
+      <c s="16" r="E39">
+        <v>1772.91</v>
+      </c>
+      <c s="16" r="F39">
+        <v>1314.804816</v>
+      </c>
+      <c s="16" r="G39">
+        <v>43914.255698</v>
+      </c>
+      <c s="16" r="H39">
+        <v>2882.719648</v>
+      </c>
+      <c s="16" r="I39">
+        <v>11346.417523</v>
+      </c>
+      <c s="13" t="str" r="J39"/>
+      <c s="16" r="L39">
+        <v>137.8345</v>
+      </c>
+      <c s="14" t="str" r="M39"/>
+      <c s="16" r="N39">
+        <v>1.1415</v>
+      </c>
+      <c s="13" t="str" r="O39"/>
+      <c s="16" r="P39">
+        <v>0.3215</v>
+      </c>
+      <c s="16" r="Q39">
+        <v>0.197</v>
+      </c>
+      <c s="16" r="R39">
+        <v>3.003</v>
+      </c>
+      <c s="16" r="S39">
+        <v>133.1715</v>
+      </c>
+      <c s="13" t="str" r="T39"/>
     </row>
     <row r="40" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
-      <c s="13" t="inlineStr" r="C40">
-[...79 lines deleted...]
-      </c>
+      <c s="18" r="C40">
+        <v>136078.357634</v>
+      </c>
+      <c s="18" r="D40">
+        <v>6059.422576</v>
+      </c>
+      <c s="18" r="E40">
+        <v>3373.2665</v>
+      </c>
+      <c s="18" r="F40">
+        <v>4475.514157</v>
+      </c>
+      <c s="18" r="G40">
+        <v>89266.594196</v>
+      </c>
+      <c s="18" r="H40">
+        <v>5667.496997</v>
+      </c>
+      <c s="18" r="I40">
+        <v>27235.763208</v>
+      </c>
+      <c s="18" r="J40">
+        <v>0.3</v>
+      </c>
+      <c s="18" r="L40">
+        <v>2860.2913</v>
+      </c>
+      <c s="27" t="str" r="M40"/>
+      <c s="18" r="N40">
+        <v>1.6965</v>
+      </c>
+      <c s="17" t="str" r="O40"/>
+      <c s="18" r="P40">
+        <v>0.9515</v>
+      </c>
+      <c s="18" r="Q40">
+        <v>0.416</v>
+      </c>
+      <c s="18" r="R40">
+        <v>6.7518</v>
+      </c>
+      <c s="18" r="S40">
+        <v>2850.4755</v>
+      </c>
+      <c s="17" t="str" r="T40"/>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B41"/>
+      <c s="13" t="inlineStr" r="C41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M41"/>
+      <c s="13" t="inlineStr" r="N41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A42">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B41"/>
-[...21 lines deleted...]
-      <c s="18" r="J41">
+      <c s="14" t="str" r="B42"/>
+      <c s="18" r="C42">
+        <v>327708.895424</v>
+      </c>
+      <c s="18" r="D42">
+        <v>16032.332695</v>
+      </c>
+      <c s="18" r="E42">
+        <v>8060.0575</v>
+      </c>
+      <c s="18" r="F42">
+        <v>8907.305888</v>
+      </c>
+      <c s="18" r="G42">
+        <v>217237.661745</v>
+      </c>
+      <c s="18" r="H42">
+        <v>13728.124902</v>
+      </c>
+      <c s="18" r="I42">
+        <v>63739.002694</v>
+      </c>
+      <c s="18" r="J42">
         <v>4.41</v>
       </c>
-      <c s="18" r="L41">
-[...111 lines deleted...]
-    <row r="44" ht="20.4" customHeight="1"/>
+      <c s="18" r="L42">
+        <v>3588.6397</v>
+      </c>
+      <c s="27" t="str" r="M42"/>
+      <c s="18" r="N42">
+        <v>140.1665</v>
+      </c>
+      <c s="17" t="str" r="O42"/>
+      <c s="18" r="P42">
+        <v>136.5815</v>
+      </c>
+      <c s="18" r="Q42">
+        <v>50.377</v>
+      </c>
+      <c s="18" r="R42">
+        <v>21.1207</v>
+      </c>
+      <c s="18" r="S42">
+        <v>3240.394</v>
+      </c>
+      <c s="17" t="str" r="T42"/>
+    </row>
+    <row r="43" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B43"/>
+      <c s="13" t="inlineStr" r="C43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M43"/>
+      <c s="13" t="inlineStr" r="N43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="20.45" customHeight="1"/>
     <row r="45" ht="18" customHeight="0">
       <c s="28" t="inlineStr" r="A45">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
     <row r="46" ht="8.95" customHeight="1"/>
     <row r="47" ht="252.75" customHeight="1">
       <c s="20" t="inlineStr" r="A47">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
@@ -7203,51 +7339,50 @@
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Conditions d’utilisation du site Web | Organisme canadien de réglementation des investissements (ocri.ca)</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">).</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="48" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
     <mergeCell ref="C3:R4"/>
     <mergeCell ref="C5:R5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:J9"/>
     <mergeCell ref="L9:T9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="L16:M16"/>
@@ -7281,50 +7416,52 @@
     <mergeCell ref="L30:M30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="L31:M31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="L33:M33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="L43:M43"/>
     <mergeCell ref="A47:L47"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A47" r:id="rId29"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId27"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
@@ -9077,125 +9214,125 @@
       <c s="16" r="O34">
         <v>14</v>
       </c>
       <c s="16" r="P34">
         <v>22.4745</v>
       </c>
       <c s="16" r="Q34">
         <v>333.64</v>
       </c>
       <c s="16" r="R34">
         <v>4.053</v>
       </c>
       <c s="16" r="S34">
         <v>1.975</v>
       </c>
       <c s="13" t="str" r="T34"/>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>20135.480213</v>
+        <v>20138.945154</v>
       </c>
       <c s="16" r="D35">
         <v>3382.098171</v>
       </c>
       <c s="13" t="str" r="E35"/>
       <c s="16" r="F35">
         <v>5185.64509</v>
       </c>
       <c s="16" r="G35">
         <v>10685.758625</v>
       </c>
       <c s="16" r="H35">
         <v>4</v>
       </c>
       <c s="16" r="I35">
         <v>847.104867</v>
       </c>
       <c s="16" r="J35">
-        <v>30.87346</v>
+        <v>34.338401</v>
       </c>
       <c s="16" r="L35">
         <v>712.763498</v>
       </c>
       <c s="14" t="str" r="M35"/>
       <c s="16" r="N35">
         <v>0.5145</v>
       </c>
       <c s="13" t="str" r="O35"/>
       <c s="16" r="P35">
         <v>0.013</v>
       </c>
       <c s="16" r="Q35">
         <v>556.918998</v>
       </c>
       <c s="16" r="R35">
         <v>0.12</v>
       </c>
       <c s="16" r="S35">
         <v>150.197</v>
       </c>
       <c s="16" r="T35">
         <v>5</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="18" r="C36">
-        <v>52675.381985</v>
+        <v>52678.846926</v>
       </c>
       <c s="18" r="D36">
         <v>7572.804268</v>
       </c>
       <c s="18" r="E36">
         <v>17</v>
       </c>
       <c s="18" r="F36">
         <v>13543.892262</v>
       </c>
       <c s="18" r="G36">
         <v>27611.171445</v>
       </c>
       <c s="18" r="H36">
         <v>610.536022</v>
       </c>
       <c s="18" r="I36">
         <v>2342.463113</v>
       </c>
       <c s="18" r="J36">
-        <v>977.514875</v>
+        <v>980.979816</v>
       </c>
       <c s="18" r="L36">
         <v>1722.700766</v>
       </c>
       <c s="27" t="str" r="M36"/>
       <c s="18" r="N36">
         <v>26.9625</v>
       </c>
       <c s="18" r="O36">
         <v>16</v>
       </c>
       <c s="18" r="P36">
         <v>31.3</v>
       </c>
       <c s="18" r="Q36">
         <v>1423.626266</v>
       </c>
       <c s="18" r="R36">
         <v>4.519</v>
       </c>
       <c s="18" r="S36">
         <v>215.293</v>
       </c>
       <c s="18" r="T36">
         <v>5</v>
@@ -9276,385 +9413,433 @@
       </c>
       <c s="13" t="inlineStr" r="R37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="38" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="16" r="C38">
-        <v>12448.841099</v>
+        <v>12399.418688</v>
       </c>
       <c s="16" r="D38">
-        <v>1946.074539</v>
+        <v>1901.972006</v>
       </c>
       <c s="16" r="E38">
         <v>20</v>
       </c>
       <c s="16" r="F38">
         <v>2664.359171</v>
       </c>
       <c s="16" r="G38">
-        <v>7040.108961</v>
+        <v>7034.789083</v>
       </c>
       <c s="13" t="str" r="H38"/>
       <c s="16" r="I38">
         <v>778.128791</v>
       </c>
       <c s="16" r="J38">
         <v>0.169637</v>
       </c>
       <c s="16" r="L38">
         <v>542.5825</v>
       </c>
       <c s="14" t="str" r="M38"/>
       <c s="16" r="N38">
         <v>91.0525</v>
       </c>
       <c s="16" r="O38">
         <v>10</v>
       </c>
       <c s="16" r="P38">
         <v>39.262</v>
       </c>
       <c s="16" r="Q38">
         <v>289.248</v>
       </c>
       <c s="16" r="R38">
         <v>23.9265</v>
       </c>
       <c s="16" r="S38">
         <v>89.0935</v>
       </c>
       <c s="13" t="str" r="T38"/>
     </row>
-    <row r="39" ht="18" customHeight="0">
+    <row r="39" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
-          <t xml:space="preserve">Q2 / T2 2026 Total</t>
+          <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
-      <c s="18" r="C39">
-[...43 lines deleted...]
-      <c s="17" t="str" r="T39"/>
+      <c s="16" r="C39">
+        <v>9643.628605</v>
+      </c>
+      <c s="16" r="D39">
+        <v>1168.843888</v>
+      </c>
+      <c s="13" t="str" r="E39"/>
+      <c s="16" r="F39">
+        <v>2356.447707</v>
+      </c>
+      <c s="16" r="G39">
+        <v>5930.568198</v>
+      </c>
+      <c s="13" t="str" r="H39"/>
+      <c s="16" r="I39">
+        <v>26.410718</v>
+      </c>
+      <c s="16" r="J39">
+        <v>161.358094</v>
+      </c>
+      <c s="16" r="L39">
+        <v>196.108</v>
+      </c>
+      <c s="14" t="str" r="M39"/>
+      <c s="16" r="N39">
+        <v>2.968</v>
+      </c>
+      <c s="13" t="str" r="O39"/>
+      <c s="16" r="P39">
+        <v>4.825</v>
+      </c>
+      <c s="16" r="Q39">
+        <v>178.789</v>
+      </c>
+      <c s="16" r="R39">
+        <v>0.333</v>
+      </c>
+      <c s="16" r="S39">
+        <v>9.193</v>
+      </c>
+      <c s="13" t="str" r="T39"/>
     </row>
     <row r="40" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
-      <c s="13" t="inlineStr" r="C40">
-[...79 lines deleted...]
-      </c>
+      <c s="18" r="C40">
+        <v>22043.047293</v>
+      </c>
+      <c s="18" r="D40">
+        <v>3070.815894</v>
+      </c>
+      <c s="18" r="E40">
+        <v>20</v>
+      </c>
+      <c s="18" r="F40">
+        <v>5020.806878</v>
+      </c>
+      <c s="18" r="G40">
+        <v>12965.357281</v>
+      </c>
+      <c s="17" t="str" r="H40"/>
+      <c s="18" r="I40">
+        <v>804.539509</v>
+      </c>
+      <c s="18" r="J40">
+        <v>161.527731</v>
+      </c>
+      <c s="18" r="L40">
+        <v>738.6905</v>
+      </c>
+      <c s="27" t="str" r="M40"/>
+      <c s="18" r="N40">
+        <v>94.0205</v>
+      </c>
+      <c s="18" r="O40">
+        <v>10</v>
+      </c>
+      <c s="18" r="P40">
+        <v>44.087</v>
+      </c>
+      <c s="18" r="Q40">
+        <v>468.037</v>
+      </c>
+      <c s="18" r="R40">
+        <v>24.2595</v>
+      </c>
+      <c s="18" r="S40">
+        <v>98.2865</v>
+      </c>
+      <c s="17" t="str" r="T40"/>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B41"/>
+      <c s="13" t="inlineStr" r="C41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M41"/>
+      <c s="13" t="inlineStr" r="N41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A42">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B41"/>
-[...6 lines deleted...]
-      <c s="18" r="E41">
+      <c s="14" t="str" r="B42"/>
+      <c s="18" r="C42">
+        <v>74721.894219</v>
+      </c>
+      <c s="18" r="D42">
+        <v>10643.620162</v>
+      </c>
+      <c s="18" r="E42">
         <v>37</v>
       </c>
-      <c s="18" r="F41">
-[...5 lines deleted...]
-      <c s="18" r="H41">
+      <c s="18" r="F42">
+        <v>18564.69914</v>
+      </c>
+      <c s="18" r="G42">
+        <v>40576.528726</v>
+      </c>
+      <c s="18" r="H42">
         <v>610.536022</v>
       </c>
-      <c s="18" r="I41">
-[...12 lines deleted...]
-      <c s="18" r="O41">
+      <c s="18" r="I42">
+        <v>3147.002622</v>
+      </c>
+      <c s="18" r="J42">
+        <v>1142.507547</v>
+      </c>
+      <c s="18" r="L42">
+        <v>2461.391266</v>
+      </c>
+      <c s="27" t="str" r="M42"/>
+      <c s="18" r="N42">
+        <v>120.983</v>
+      </c>
+      <c s="18" r="O42">
         <v>26</v>
       </c>
-      <c s="18" r="P41">
-[...11 lines deleted...]
-      <c s="18" r="T41">
+      <c s="18" r="P42">
+        <v>75.387</v>
+      </c>
+      <c s="18" r="Q42">
+        <v>1891.663266</v>
+      </c>
+      <c s="18" r="R42">
+        <v>28.7785</v>
+      </c>
+      <c s="18" r="S42">
+        <v>313.5795</v>
+      </c>
+      <c s="18" r="T42">
         <v>5</v>
       </c>
     </row>
-    <row r="42" ht="17.95" customHeight="0">
-[...89 lines deleted...]
-    <row r="44" ht="20.4" customHeight="1"/>
+    <row r="43" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B43"/>
+      <c s="13" t="inlineStr" r="C43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M43"/>
+      <c s="13" t="inlineStr" r="N43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="20.45" customHeight="1"/>
     <row r="45" ht="18" customHeight="0">
       <c s="28" t="inlineStr" r="A45">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
     <row r="46" ht="8.95" customHeight="1"/>
     <row r="47" ht="252.75" customHeight="1">
       <c s="20" t="inlineStr" r="A47">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
@@ -9763,50 +9948,52 @@
     <mergeCell ref="L30:M30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="L31:M31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="L33:M33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="L43:M43"/>
     <mergeCell ref="A47:L47"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A47" r:id="rId33"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId31"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
@@ -11614,186 +11801,186 @@
       <c s="16" r="W19">
         <v>1497.637</v>
       </c>
       <c s="13" t="str" r="X19"/>
       <c s="16" r="Y19">
         <v>2342.35466</v>
       </c>
       <c s="16" r="Z19">
         <v>77365.744957</v>
       </c>
       <c s="16" r="AA19">
         <v>25140.67144</v>
       </c>
       <c s="16" r="AB19">
         <v>104848.771057</v>
       </c>
     </row>
     <row r="20" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B20"/>
       <c s="16" r="C20">
-        <v>6787046.738567</v>
+        <v>6787049.738567</v>
       </c>
       <c s="16" r="D20">
         <v>1477158.876483</v>
       </c>
       <c s="16" r="E20">
         <v>1896369.917333</v>
       </c>
       <c s="16" r="F20">
         <v>690930.35444</v>
       </c>
       <c s="16" r="G20">
         <v>183573.671172</v>
       </c>
       <c s="16" r="H20">
         <v>4248032.819428</v>
       </c>
       <c s="16" r="I20">
         <v>105513.855967</v>
       </c>
       <c s="16" r="J20">
         <v>394732.855278</v>
       </c>
       <c s="16" r="K20">
         <v>19798.301475</v>
       </c>
       <c s="16" r="L20">
         <v>520045.01272</v>
       </c>
       <c s="16" r="M20">
         <v>157446.201038</v>
       </c>
       <c s="16" r="N20">
         <v>605531.913035</v>
       </c>
       <c s="16" r="O20">
         <v>956503.743212</v>
       </c>
       <c s="16" r="P20">
         <v>1719481.857285</v>
       </c>
       <c s="16" r="Q20">
         <v>23703.39934</v>
       </c>
       <c s="16" r="R20">
         <v>42532.92803</v>
       </c>
       <c s="16" r="S20">
-        <v>10062.96249</v>
+        <v>10065.96249</v>
       </c>
       <c s="16" r="T20">
-        <v>76299.28986</v>
+        <v>76302.28986</v>
       </c>
       <c s="16" r="U20">
         <v>3504.675</v>
       </c>
       <c s="16" r="V20">
         <v>81718.751437</v>
       </c>
       <c s="16" r="W20">
         <v>2169.507638</v>
       </c>
       <c s="13" t="str" r="X20"/>
       <c s="16" r="Y20">
         <v>2543.422</v>
       </c>
       <c s="16" r="Z20">
         <v>103412.718546</v>
       </c>
       <c s="16" r="AA20">
         <v>29626.899152</v>
       </c>
       <c s="16" r="AB20">
         <v>135583.039698</v>
       </c>
     </row>
     <row r="21" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B21"/>
       <c s="18" r="C21">
-        <v>19574909.675202</v>
+        <v>19574912.675202</v>
       </c>
       <c s="18" r="D21">
         <v>4395130.99885</v>
       </c>
       <c s="18" r="E21">
         <v>5657384.642442</v>
       </c>
       <c s="18" r="F21">
         <v>1896383.049986</v>
       </c>
       <c s="18" r="G21">
         <v>628278.377525</v>
       </c>
       <c s="18" r="H21">
         <v>12577177.068803</v>
       </c>
       <c s="18" r="I21">
         <v>306475.276596</v>
       </c>
       <c s="24" r="J21">
         <v>1066794.224231</v>
       </c>
       <c s="18" r="K21">
         <v>73523.393091</v>
       </c>
       <c s="18" r="L21">
         <v>1446792.893918</v>
       </c>
       <c s="18" r="M21">
         <v>422713.324582</v>
       </c>
       <c s="18" r="N21">
         <v>1630436.224532</v>
       </c>
       <c s="18" r="O21">
         <v>2718272.470744</v>
       </c>
       <c s="18" r="P21">
         <v>4771422.019858</v>
       </c>
       <c s="18" r="Q21">
         <v>56384.664372</v>
       </c>
       <c s="18" r="R21">
         <v>92429.464818</v>
       </c>
       <c s="18" r="S21">
-        <v>19678.050508</v>
+        <v>19681.050508</v>
       </c>
       <c s="18" r="T21">
-        <v>168492.179698</v>
+        <v>168495.179698</v>
       </c>
       <c s="18" r="U21">
         <v>10569.357</v>
       </c>
       <c s="18" r="V21">
         <v>232339.357891</v>
       </c>
       <c s="18" r="W21">
         <v>4899.164638</v>
       </c>
       <c s="18" r="X21">
         <v>1230.333016</v>
       </c>
       <c s="18" r="Y21">
         <v>7439.32866</v>
       </c>
       <c s="18" r="Z21">
         <v>270216.177744</v>
       </c>
       <c s="18" r="AA21">
         <v>84331.793976</v>
       </c>
       <c s="18" r="AB21">
         <v>361987.30038</v>
       </c>
@@ -11922,66 +12109,66 @@
       </c>
       <c s="13" t="inlineStr" r="Z22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="23" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">October / octobre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B23"/>
       <c s="16" r="C23">
-        <v>7513304.179231</v>
+        <v>7513304.779231</v>
       </c>
       <c s="16" r="D23">
         <v>1493368.623653</v>
       </c>
       <c s="16" r="E23">
         <v>2243491.434761</v>
       </c>
       <c s="16" r="F23">
-        <v>937714.101824</v>
+        <v>937714.701824</v>
       </c>
       <c s="16" r="G23">
         <v>232943.581952</v>
       </c>
       <c s="16" r="H23">
-        <v>4907517.74219</v>
+        <v>4907518.34219</v>
       </c>
       <c s="16" r="I23">
         <v>101946.571042</v>
       </c>
       <c s="16" r="J23">
         <v>406665.594092</v>
       </c>
       <c s="16" r="K23">
         <v>8195.380846</v>
       </c>
       <c s="16" r="L23">
         <v>516807.54598</v>
       </c>
       <c s="16" r="M23">
         <v>150968.251653</v>
       </c>
       <c s="16" r="N23">
         <v>660823.8529</v>
       </c>
       <c s="16" r="O23">
         <v>951020.889911</v>
       </c>
       <c s="16" r="P23">
         <v>1762812.994464</v>
       </c>
@@ -12006,66 +12193,66 @@
       <c s="16" r="W23">
         <v>5270.611483</v>
       </c>
       <c s="13" t="str" r="X23"/>
       <c s="16" r="Y23">
         <v>2670.624</v>
       </c>
       <c s="16" r="Z23">
         <v>105647.516644</v>
       </c>
       <c s="16" r="AA23">
         <v>31024.522526</v>
       </c>
       <c s="16" r="AB23">
         <v>139342.66317</v>
       </c>
     </row>
     <row r="24" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="16" r="C24">
-        <v>6530064.26475</v>
+        <v>6530066.73175</v>
       </c>
       <c s="16" r="D24">
-        <v>1402900.374935</v>
+        <v>1402900.749935</v>
       </c>
       <c s="16" r="E24">
-        <v>1901043.124904</v>
+        <v>1901045.216904</v>
       </c>
       <c s="16" r="F24">
         <v>768886.559024</v>
       </c>
       <c s="16" r="G24">
         <v>204810.207451</v>
       </c>
       <c s="16" r="H24">
-        <v>4277640.266314</v>
+        <v>4277642.733314</v>
       </c>
       <c s="16" r="I24">
         <v>85169.283017</v>
       </c>
       <c s="16" r="J24">
         <v>376539.931505</v>
       </c>
       <c s="16" r="K24">
         <v>7230.266822</v>
       </c>
       <c s="16" r="L24">
         <v>468939.481344</v>
       </c>
       <c s="16" r="M24">
         <v>110628.432579</v>
       </c>
       <c s="16" r="N24">
         <v>535685.542234</v>
       </c>
       <c s="16" r="O24">
         <v>896091.51151</v>
       </c>
       <c s="16" r="P24">
         <v>1542405.486323</v>
       </c>
@@ -12090,66 +12277,66 @@
       <c s="16" r="W24">
         <v>923.566483</v>
       </c>
       <c s="13" t="str" r="X24"/>
       <c s="16" r="Y24">
         <v>1129.758</v>
       </c>
       <c s="16" r="Z24">
         <v>80990.605915</v>
       </c>
       <c s="16" r="AA24">
         <v>25397.906346</v>
       </c>
       <c s="16" r="AB24">
         <v>107518.270261</v>
       </c>
     </row>
     <row r="25" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="16" r="C25">
-        <v>7302075.740663</v>
+        <v>7302076.129663</v>
       </c>
       <c s="16" r="D25">
         <v>1564050.200145</v>
       </c>
       <c s="16" r="E25">
-        <v>2407844.622937</v>
+        <v>2407845.011937</v>
       </c>
       <c s="16" r="F25">
         <v>604227.795218</v>
       </c>
       <c s="16" r="G25">
         <v>213446.679988</v>
       </c>
       <c s="16" r="H25">
-        <v>4789569.298288</v>
+        <v>4789569.687288</v>
       </c>
       <c s="16" r="I25">
         <v>108865.949769</v>
       </c>
       <c s="16" r="J25">
         <v>386495.203372</v>
       </c>
       <c s="16" r="K25">
         <v>18981.327734</v>
       </c>
       <c s="16" r="L25">
         <v>514342.480875</v>
       </c>
       <c s="16" r="M25">
         <v>125638.46592</v>
       </c>
       <c s="16" r="N25">
         <v>606257.847776</v>
       </c>
       <c s="16" r="O25">
         <v>1039726.690072</v>
       </c>
       <c s="16" r="P25">
         <v>1771623.003768</v>
       </c>
@@ -12174,66 +12361,66 @@
       <c s="16" r="W25">
         <v>3909.183</v>
       </c>
       <c s="13" t="str" r="X25"/>
       <c s="16" r="Y25">
         <v>600.7</v>
       </c>
       <c s="16" r="Z25">
         <v>69368.40129</v>
       </c>
       <c s="16" r="AA25">
         <v>26524.768934</v>
       </c>
       <c s="16" r="AB25">
         <v>96493.870224</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
       <c s="18" r="C26">
-        <v>21345444.184644</v>
+        <v>21345447.640644</v>
       </c>
       <c s="18" r="D26">
-        <v>4460319.198733</v>
+        <v>4460319.573733</v>
       </c>
       <c s="18" r="E26">
-        <v>6552379.182602</v>
+        <v>6552381.663602</v>
       </c>
       <c s="18" r="F26">
-        <v>2310828.456066</v>
+        <v>2310829.056066</v>
       </c>
       <c s="18" r="G26">
         <v>651200.469391</v>
       </c>
       <c s="18" r="H26">
-        <v>13974727.306792</v>
+        <v>13974730.762792</v>
       </c>
       <c s="18" r="I26">
         <v>295981.803828</v>
       </c>
       <c s="24" r="J26">
         <v>1169700.728969</v>
       </c>
       <c s="18" r="K26">
         <v>34406.975402</v>
       </c>
       <c s="18" r="L26">
         <v>1500089.508199</v>
       </c>
       <c s="18" r="M26">
         <v>387235.150152</v>
       </c>
       <c s="18" r="N26">
         <v>1802767.24291</v>
       </c>
       <c s="18" r="O26">
         <v>2886839.091493</v>
       </c>
       <c s="18" r="P26">
         <v>5076841.484555</v>
       </c>
@@ -12398,102 +12585,102 @@
       </c>
       <c s="13" t="inlineStr" r="Z27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="18" r="C28">
-        <v>77356420.451104</v>
+        <v>77356426.907104</v>
       </c>
       <c s="18" r="D28">
-        <v>16703969.298178</v>
+        <v>16703969.673178</v>
       </c>
       <c s="18" r="E28">
-        <v>23426583.537729</v>
+        <v>23426586.018729</v>
       </c>
       <c s="18" r="F28">
-        <v>7665571.853908</v>
+        <v>7665572.453908</v>
       </c>
       <c s="18" r="G28">
         <v>2680906.426844</v>
       </c>
       <c s="18" r="H28">
-        <v>50477031.116659</v>
+        <v>50477034.572659</v>
       </c>
       <c s="18" r="I28">
         <v>1424951.648353</v>
       </c>
       <c s="18" r="J28">
         <v>4233233.678707</v>
       </c>
       <c s="18" r="K28">
         <v>163963.673745</v>
       </c>
       <c s="18" r="L28">
         <v>5822149.000805</v>
       </c>
       <c s="18" r="M28">
         <v>1592375.371797</v>
       </c>
       <c s="18" r="N28">
         <v>6305631.821329</v>
       </c>
       <c s="18" r="O28">
         <v>10305345.802571</v>
       </c>
       <c s="18" r="P28">
         <v>18203352.995697</v>
       </c>
       <c s="18" r="Q28">
         <v>207286.82139</v>
       </c>
       <c s="18" r="R28">
         <v>270336.727879</v>
       </c>
       <c s="18" r="S28">
-        <v>52691.905308</v>
+        <v>52694.905308</v>
       </c>
       <c s="18" r="T28">
-        <v>530315.454577</v>
+        <v>530318.454577</v>
       </c>
       <c s="18" r="U28">
         <v>42833.222036</v>
       </c>
       <c s="18" r="V28">
         <v>861121.819185</v>
       </c>
       <c s="18" r="W28">
         <v>18388.623604</v>
       </c>
       <c s="18" r="X28">
         <v>18989.602099</v>
       </c>
       <c s="18" r="Y28">
         <v>21925.51466</v>
       </c>
       <c s="18" r="Z28">
         <v>1039192.685404</v>
       </c>
       <c s="18" r="AA28">
         <v>321120.416378</v>
       </c>
       <c s="18" r="AB28">
         <v>1382238.616442</v>
       </c>
@@ -12622,66 +12809,66 @@
       </c>
       <c s="13" t="inlineStr" r="Z29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="30" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="16" r="C30">
-        <v>7173546.035431</v>
+        <v>7173436.985431</v>
       </c>
       <c s="16" r="D30">
         <v>1672001.550042</v>
       </c>
       <c s="16" r="E30">
         <v>2216931.218809</v>
       </c>
       <c s="16" r="F30">
         <v>624011.884973</v>
       </c>
       <c s="16" r="G30">
-        <v>203222.754234</v>
+        <v>203113.704234</v>
       </c>
       <c s="16" r="H30">
-        <v>4716167.408058</v>
+        <v>4716058.358058</v>
       </c>
       <c s="16" r="I30">
         <v>103333.924105</v>
       </c>
       <c s="16" r="J30">
         <v>363555.587926</v>
       </c>
       <c s="16" r="K30">
         <v>18432.844218</v>
       </c>
       <c s="16" r="L30">
         <v>485322.356249</v>
       </c>
       <c s="16" r="M30">
         <v>119580.877236</v>
       </c>
       <c s="16" r="N30">
         <v>633959.819795</v>
       </c>
       <c s="16" r="O30">
         <v>996160.804086</v>
       </c>
       <c s="16" r="P30">
         <v>1749701.501117</v>
       </c>
@@ -12706,294 +12893,294 @@
       <c s="16" r="W30">
         <v>1387.967</v>
       </c>
       <c s="13" t="str" r="X30"/>
       <c s="16" r="Y30">
         <v>699.90156</v>
       </c>
       <c s="16" r="Z30">
         <v>59624.38704</v>
       </c>
       <c s="16" r="AA30">
         <v>24314.52592</v>
       </c>
       <c s="16" r="AB30">
         <v>84638.81452</v>
       </c>
     </row>
     <row r="31" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="16" r="C31">
-        <v>6682074.519504</v>
+        <v>6678781.715504</v>
       </c>
       <c s="16" r="D31">
-        <v>1325545.66889</v>
+        <v>1325480.66889</v>
       </c>
       <c s="16" r="E31">
-        <v>2056025.935608</v>
+        <v>2055974.585608</v>
       </c>
       <c s="16" r="F31">
         <v>681800.420061</v>
       </c>
       <c s="16" r="G31">
-        <v>225642.910934</v>
+        <v>225415.376934</v>
       </c>
       <c s="16" r="H31">
-        <v>4289014.935493</v>
+        <v>4288671.051493</v>
       </c>
       <c s="16" r="I31">
         <v>88917.281385</v>
       </c>
       <c s="16" r="J31">
         <v>334790.000911</v>
       </c>
       <c s="16" r="K31">
         <v>39468.26614</v>
       </c>
       <c s="16" r="L31">
         <v>463175.548436</v>
       </c>
       <c s="16" r="M31">
-        <v>126981.494602</v>
+        <v>126900.844602</v>
       </c>
       <c s="16" r="N31">
-        <v>615915.410652</v>
+        <v>614868.410652</v>
       </c>
       <c s="16" r="O31">
-        <v>973894.932888</v>
+        <v>972439.162888</v>
       </c>
       <c s="16" r="P31">
-        <v>1716791.838142</v>
+        <v>1714208.418142</v>
       </c>
       <c s="16" r="Q31">
-        <v>18551.788219</v>
+        <v>18401.788219</v>
       </c>
       <c s="16" r="R31">
-        <v>31721.302006</v>
+        <v>31681.302006</v>
       </c>
       <c s="16" r="S31">
         <v>6100.835048</v>
       </c>
       <c s="16" r="T31">
-        <v>56373.925273</v>
+        <v>56183.925273</v>
       </c>
       <c s="16" r="U31">
         <v>4642.076</v>
       </c>
       <c s="16" r="V31">
         <v>70978.627988</v>
       </c>
       <c s="16" r="W31">
-        <v>3183.28312</v>
+        <v>3038.28312</v>
       </c>
       <c s="13" t="str" r="X31"/>
       <c s="16" r="Y31">
         <v>670</v>
       </c>
       <c s="16" r="Z31">
         <v>54408.432866</v>
       </c>
       <c s="16" r="AA31">
-        <v>22833.852186</v>
+        <v>22804.352186</v>
       </c>
       <c s="16" r="AB31">
-        <v>77912.285052</v>
+        <v>77882.785052</v>
       </c>
     </row>
     <row r="32" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="16" r="C32">
-        <v>7674989.987004</v>
+        <v>7673052.117004</v>
       </c>
       <c s="16" r="D32">
-        <v>1497473.412468</v>
+        <v>1497208.445468</v>
       </c>
       <c s="16" r="E32">
-        <v>2273867.940268</v>
+        <v>2273575.755268</v>
       </c>
       <c s="16" r="F32">
-        <v>828636.876004</v>
+        <v>828616.833004</v>
       </c>
       <c s="16" r="G32">
-        <v>215258.548114</v>
+        <v>215229.548114</v>
       </c>
       <c s="16" r="H32">
-        <v>4815236.776854</v>
+        <v>4814630.581854</v>
       </c>
       <c s="16" r="I32">
         <v>110768.36369</v>
       </c>
       <c s="16" r="J32">
-        <v>472983.031943</v>
+        <v>472752.996943</v>
       </c>
       <c s="16" r="K32">
         <v>31944.200726</v>
       </c>
       <c s="16" r="L32">
-        <v>615695.596359</v>
+        <v>615465.561359</v>
       </c>
       <c s="16" r="M32">
-        <v>145351.710848</v>
+        <v>145348.210848</v>
       </c>
       <c s="16" r="N32">
         <v>674630.082568</v>
       </c>
       <c s="16" r="O32">
-        <v>1164087.530827</v>
+        <v>1162997.890827</v>
       </c>
       <c s="16" r="P32">
-        <v>1984069.324243</v>
+        <v>1982976.184243</v>
       </c>
       <c s="16" r="Q32">
         <v>23413.154375</v>
       </c>
       <c s="16" r="R32">
         <v>32510.204305</v>
       </c>
       <c s="16" r="S32">
         <v>11357.134148</v>
       </c>
       <c s="16" r="T32">
         <v>67280.492828</v>
       </c>
       <c s="16" r="U32">
         <v>4715.8985</v>
       </c>
       <c s="16" r="V32">
         <v>83103.765777</v>
       </c>
       <c s="16" r="W32">
-        <v>1215.515</v>
+        <v>1207.015</v>
       </c>
       <c s="13" t="str" r="X32"/>
       <c s="16" r="Y32">
         <v>885.02</v>
       </c>
       <c s="16" r="Z32">
         <v>76338.348133</v>
       </c>
       <c s="16" r="AA32">
         <v>26305.458408</v>
       </c>
       <c s="16" r="AB32">
         <v>103528.826541</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="18" r="C33">
-        <v>21530610.541939</v>
+        <v>21525270.817939</v>
       </c>
       <c s="18" r="D33">
-        <v>4495020.6314</v>
+        <v>4494690.6644</v>
       </c>
       <c s="18" r="E33">
-        <v>6546825.094685</v>
+        <v>6546481.559685</v>
       </c>
       <c s="18" r="F33">
-        <v>2134449.181038</v>
+        <v>2134429.138038</v>
       </c>
       <c s="18" r="G33">
-        <v>644124.213282</v>
+        <v>643758.629282</v>
       </c>
       <c s="18" r="H33">
-        <v>13820419.120405</v>
+        <v>13819359.991405</v>
       </c>
       <c s="18" r="I33">
         <v>303019.56918</v>
       </c>
       <c s="24" r="J33">
-        <v>1171328.62078</v>
+        <v>1171098.58578</v>
       </c>
       <c s="18" r="K33">
         <v>89845.311084</v>
       </c>
       <c s="18" r="L33">
-        <v>1564193.501044</v>
+        <v>1563963.466044</v>
       </c>
       <c s="18" r="M33">
-        <v>391914.082686</v>
+        <v>391829.932686</v>
       </c>
       <c s="18" r="N33">
-        <v>1924505.313015</v>
+        <v>1923458.313015</v>
       </c>
       <c s="18" r="O33">
-        <v>3134143.267801</v>
+        <v>3131597.857801</v>
       </c>
       <c s="18" r="P33">
-        <v>5450562.663502</v>
+        <v>5446886.103502</v>
       </c>
       <c s="18" r="Q33">
-        <v>59828.593734</v>
+        <v>59678.593734</v>
       </c>
       <c s="18" r="R33">
-        <v>100295.458752</v>
+        <v>100255.458752</v>
       </c>
       <c s="18" r="S33">
         <v>21738.542044</v>
       </c>
       <c s="18" r="T33">
-        <v>181862.59453</v>
+        <v>181672.59453</v>
       </c>
       <c s="18" r="U33">
         <v>12373.1315</v>
       </c>
       <c s="18" r="V33">
         <v>229175.773336</v>
       </c>
       <c s="18" r="W33">
-        <v>5786.76512</v>
+        <v>5633.26512</v>
       </c>
       <c s="18" r="X33">
-        <v>157.066389</v>
+        <v>156.066389</v>
       </c>
       <c s="18" r="Y33">
         <v>2254.92156</v>
       </c>
       <c s="18" r="Z33">
         <v>190371.168039</v>
       </c>
       <c s="18" r="AA33">
-        <v>73453.836514</v>
+        <v>73424.336514</v>
       </c>
       <c s="18" r="AB33">
-        <v>266079.926113</v>
+        <v>266050.426113</v>
       </c>
     </row>
     <row r="34" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="13" t="inlineStr" r="C34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F34">
@@ -13098,585 +13285,670 @@
       </c>
       <c s="13" t="inlineStr" r="Z34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>7021183.667329</v>
+        <v>7043591.242833</v>
       </c>
       <c s="16" r="D35">
-        <v>1366493.239988</v>
+        <v>1366070.152488</v>
       </c>
       <c s="16" r="E35">
-        <v>2011941.655171</v>
+        <v>2021437.430671</v>
       </c>
       <c s="16" r="F35">
-        <v>765900.123534</v>
+        <v>764967.637534</v>
       </c>
       <c s="16" r="G35">
         <v>172260.474987</v>
       </c>
       <c s="16" r="H35">
-        <v>4316595.49368</v>
+        <v>4324735.69568</v>
       </c>
       <c s="16" r="I35">
         <v>114103.87951</v>
       </c>
       <c s="16" r="J35">
-        <v>416723.202926</v>
+        <v>423668.312426</v>
       </c>
       <c s="16" r="K35">
         <v>7110.327012</v>
       </c>
       <c s="16" r="L35">
-        <v>537937.409448</v>
+        <v>544882.518948</v>
       </c>
       <c s="16" r="M35">
-        <v>131142.205868</v>
+        <v>130892.205868</v>
       </c>
       <c s="16" r="N35">
-        <v>648215.312395</v>
+        <v>647255.383395</v>
       </c>
       <c s="16" r="O35">
-        <v>1121056.242276</v>
+        <v>1128784.392276</v>
       </c>
       <c s="16" r="P35">
-        <v>1900413.760539</v>
+        <v>1906931.981539</v>
       </c>
       <c s="16" r="Q35">
-        <v>20690.534118</v>
+        <v>20687.434118</v>
       </c>
       <c s="16" r="R35">
-        <v>37314.368578</v>
+        <v>38060.268578</v>
       </c>
       <c s="16" r="S35">
         <v>7382.822422</v>
       </c>
       <c s="16" r="T35">
-        <v>65387.725118</v>
+        <v>66130.525118</v>
       </c>
       <c s="16" r="U35">
         <v>3707.888</v>
       </c>
       <c s="16" r="V35">
-        <v>71557.349548</v>
+        <v>71618.592552</v>
       </c>
       <c s="16" r="W35">
         <v>1802.028</v>
       </c>
       <c s="13" t="str" r="X35"/>
       <c s="16" r="Y35">
         <v>1312.712</v>
       </c>
       <c s="16" r="Z35">
         <v>83692.611079</v>
       </c>
       <c s="16" r="AA35">
         <v>37643.3222</v>
       </c>
       <c s="16" r="AB35">
         <v>122648.645279</v>
       </c>
     </row>
-    <row r="36" ht="18" customHeight="0">
+    <row r="36" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
-          <t xml:space="preserve">Q2 / T2 2026 Total</t>
+          <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
-      <c s="18" r="C36">
-[...75 lines deleted...]
-        <v>122648.645279</v>
+      <c s="16" r="C36">
+        <v>6794651.525556</v>
+      </c>
+      <c s="16" r="D36">
+        <v>1274793.913915</v>
+      </c>
+      <c s="16" r="E36">
+        <v>1977666.954981</v>
+      </c>
+      <c s="16" r="F36">
+        <v>800559.213245</v>
+      </c>
+      <c s="16" r="G36">
+        <v>173686.760878</v>
+      </c>
+      <c s="16" r="H36">
+        <v>4226706.843019</v>
+      </c>
+      <c s="16" r="I36">
+        <v>118755.257422</v>
+      </c>
+      <c s="16" r="J36">
+        <v>374140.071831</v>
+      </c>
+      <c s="16" r="K36">
+        <v>10393.007906</v>
+      </c>
+      <c s="16" r="L36">
+        <v>503288.337159</v>
+      </c>
+      <c s="16" r="M36">
+        <v>121306.964947</v>
+      </c>
+      <c s="16" r="N36">
+        <v>606929.550743</v>
+      </c>
+      <c s="16" r="O36">
+        <v>1070119.250492</v>
+      </c>
+      <c s="16" r="P36">
+        <v>1798355.766182</v>
+      </c>
+      <c s="16" r="Q36">
+        <v>21973.985309</v>
+      </c>
+      <c s="16" r="R36">
+        <v>40672.386181</v>
+      </c>
+      <c s="16" r="S36">
+        <v>8553.199758</v>
+      </c>
+      <c s="16" r="T36">
+        <v>71199.571248</v>
+      </c>
+      <c s="16" r="U36">
+        <v>5192.659</v>
+      </c>
+      <c s="16" r="V36">
+        <v>75618.835418</v>
+      </c>
+      <c s="16" r="W36">
+        <v>1746.948</v>
+      </c>
+      <c s="13" t="str" r="X36"/>
+      <c s="16" r="Y36">
+        <v>996.37</v>
+      </c>
+      <c s="16" r="Z36">
+        <v>70003.158457</v>
+      </c>
+      <c s="16" r="AA36">
+        <v>39963.111098</v>
+      </c>
+      <c s="16" r="AB36">
+        <v>110962.639555</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
-      <c s="13" t="inlineStr" r="C37">
-[...127 lines deleted...]
-        </is>
+      <c s="18" r="C37">
+        <v>13838242.768389</v>
+      </c>
+      <c s="18" r="D37">
+        <v>2640864.066403</v>
+      </c>
+      <c s="18" r="E37">
+        <v>3999104.385652</v>
+      </c>
+      <c s="18" r="F37">
+        <v>1565526.850779</v>
+      </c>
+      <c s="18" r="G37">
+        <v>345947.235865</v>
+      </c>
+      <c s="18" r="H37">
+        <v>8551442.538699</v>
+      </c>
+      <c s="18" r="I37">
+        <v>232859.136932</v>
+      </c>
+      <c s="24" r="J37">
+        <v>797808.384257</v>
+      </c>
+      <c s="18" r="K37">
+        <v>17503.334918</v>
+      </c>
+      <c s="18" r="L37">
+        <v>1048170.856107</v>
+      </c>
+      <c s="18" r="M37">
+        <v>252199.170815</v>
+      </c>
+      <c s="18" r="N37">
+        <v>1254184.934138</v>
+      </c>
+      <c s="18" r="O37">
+        <v>2198903.642768</v>
+      </c>
+      <c s="18" r="P37">
+        <v>3705287.747721</v>
+      </c>
+      <c s="18" r="Q37">
+        <v>42661.419427</v>
+      </c>
+      <c s="18" r="R37">
+        <v>78732.654759</v>
+      </c>
+      <c s="18" r="S37">
+        <v>15936.02218</v>
+      </c>
+      <c s="18" r="T37">
+        <v>137330.096366</v>
+      </c>
+      <c s="18" r="U37">
+        <v>8900.547</v>
+      </c>
+      <c s="18" r="V37">
+        <v>147237.42797</v>
+      </c>
+      <c s="18" r="W37">
+        <v>3548.976</v>
+      </c>
+      <c s="18" r="X37">
+        <v>2713.293692</v>
+      </c>
+      <c s="18" r="Y37">
+        <v>2309.082</v>
+      </c>
+      <c s="18" r="Z37">
+        <v>153695.769536</v>
+      </c>
+      <c s="18" r="AA37">
+        <v>77606.433298</v>
+      </c>
+      <c s="18" r="AB37">
+        <v>233611.284834</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
-      <c s="18" r="C38">
-[...75 lines deleted...]
-        <v>388728.571392</v>
+      <c s="13" t="inlineStr" r="C38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="M38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="V38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="W38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="X38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Y38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Z38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AA38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AB38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
     </row>
     <row r="39" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
-      <c s="13" t="inlineStr" r="C39">
-[...132 lines deleted...]
-      <c s="19" t="inlineStr" r="A41">
+      <c s="18" r="C39">
+        <v>35363513.586328</v>
+      </c>
+      <c s="18" r="D39">
+        <v>7135554.730803</v>
+      </c>
+      <c s="18" r="E39">
+        <v>10545585.945337</v>
+      </c>
+      <c s="18" r="F39">
+        <v>3699955.988817</v>
+      </c>
+      <c s="18" r="G39">
+        <v>989705.865147</v>
+      </c>
+      <c s="18" r="H39">
+        <v>22370802.530104</v>
+      </c>
+      <c s="18" r="I39">
+        <v>535878.706112</v>
+      </c>
+      <c s="18" r="J39">
+        <v>1968906.970037</v>
+      </c>
+      <c s="18" r="K39">
+        <v>107348.646002</v>
+      </c>
+      <c s="18" r="L39">
+        <v>2612134.322151</v>
+      </c>
+      <c s="18" r="M39">
+        <v>644029.103501</v>
+      </c>
+      <c s="18" r="N39">
+        <v>3177643.247153</v>
+      </c>
+      <c s="18" r="O39">
+        <v>5330501.500569</v>
+      </c>
+      <c s="18" r="P39">
+        <v>9152173.851223</v>
+      </c>
+      <c s="18" r="Q39">
+        <v>102340.013161</v>
+      </c>
+      <c s="18" r="R39">
+        <v>178988.113511</v>
+      </c>
+      <c s="18" r="S39">
+        <v>37674.564224</v>
+      </c>
+      <c s="18" r="T39">
+        <v>319002.690896</v>
+      </c>
+      <c s="18" r="U39">
+        <v>21273.6785</v>
+      </c>
+      <c s="18" r="V39">
+        <v>376413.201306</v>
+      </c>
+      <c s="18" r="W39">
+        <v>9182.24112</v>
+      </c>
+      <c s="18" r="X39">
+        <v>2869.360081</v>
+      </c>
+      <c s="18" r="Y39">
+        <v>4564.00356</v>
+      </c>
+      <c s="18" r="Z39">
+        <v>344066.937575</v>
+      </c>
+      <c s="18" r="AA39">
+        <v>151030.769812</v>
+      </c>
+      <c s="18" r="AB39">
+        <v>499661.710947</v>
+      </c>
+    </row>
+    <row r="40" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="A40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B40"/>
+      <c s="13" t="inlineStr" r="C40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="M40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="V40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="W40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="X40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Y40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Z40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AA40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AB40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="0.05" customHeight="1"/>
+    <row r="42" ht="21.9" customHeight="1"/>
+    <row r="43" ht="18" customHeight="0">
+      <c s="19" t="inlineStr" r="A43">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="42" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="20" t="inlineStr" r="A43">
+    <row r="44" ht="8.95" customHeight="1"/>
+    <row r="45" ht="252.75" customHeight="1">
+      <c s="20" t="inlineStr" r="A45">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -13746,54 +14018,55 @@
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="A39:B39"/>
-    <mergeCell ref="A43:K43"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A45:K45"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A43" r:id="rId37"/>
+    <hyperlink ref="A45" r:id="rId37"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId35"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="17.82421875"/>
     <col min="5" max="5" customWidth="1" width="17.82421875"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="17.82421875"/>
@@ -14514,100 +14787,100 @@
       <c s="16" r="E23">
         <v>1203.193658</v>
       </c>
       <c s="16" r="F23">
         <v>12124.971</v>
       </c>
       <c s="13" t="str" r="G23"/>
       <c s="16" r="H23">
         <v>1078.279</v>
       </c>
       <c s="16" r="I23">
         <v>19.2</v>
       </c>
       <c s="16" r="J23">
         <v>2274296.38065</v>
       </c>
     </row>
     <row r="24" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="16" r="C24">
-        <v>2798861.229228</v>
+        <v>2798812.824931</v>
       </c>
       <c s="16" r="D24">
         <v>135916.728354</v>
       </c>
       <c s="16" r="E24">
         <v>1441.676754</v>
       </c>
       <c s="16" r="F24">
         <v>14648.27</v>
       </c>
       <c s="13" t="str" r="G24"/>
       <c s="16" r="H24">
         <v>4102.4975</v>
       </c>
       <c s="16" r="I24">
         <v>141.72</v>
       </c>
       <c s="16" r="J24">
-        <v>2642610.33662</v>
+        <v>2642561.932323</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="18" r="C25">
-        <v>7882090.933747</v>
+        <v>7882042.52945</v>
       </c>
       <c s="18" r="D25">
         <v>413812.963372</v>
       </c>
       <c s="18" r="E25">
         <v>7467.386384</v>
       </c>
       <c s="18" r="F25">
         <v>40831.576</v>
       </c>
       <c s="17" t="str" r="G25"/>
       <c s="18" r="H25">
         <v>6915.2305</v>
       </c>
       <c s="18" r="I25">
         <v>160.92</v>
       </c>
       <c s="18" r="J25">
-        <v>7412902.857491</v>
+        <v>7412854.453194</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
       <c s="13" t="inlineStr" r="C26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F26">
@@ -14622,70 +14895,70 @@
       </c>
       <c s="13" t="inlineStr" r="H26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="27" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B27"/>
       <c s="18" r="C27">
-        <v>32054482.345215</v>
+        <v>32054433.940918</v>
       </c>
       <c s="18" r="D27">
         <v>1833781.50976</v>
       </c>
       <c s="18" r="E27">
         <v>28839.948136</v>
       </c>
       <c s="18" r="F27">
         <v>213749.043878</v>
       </c>
       <c s="17" t="str" r="G27"/>
       <c s="18" r="H27">
         <v>49862.217053</v>
       </c>
       <c s="18" r="I27">
         <v>2648.872046</v>
       </c>
       <c s="18" r="J27">
-        <v>29925600.754342</v>
+        <v>29925552.350045</v>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="13" t="inlineStr" r="C28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F28">
@@ -14700,160 +14973,160 @@
       </c>
       <c s="13" t="inlineStr" r="H28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="29" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
       <c s="16" r="C29">
-        <v>2228606.00517</v>
+        <v>2228596.00517</v>
       </c>
       <c s="16" r="D29">
         <v>127017.540152</v>
       </c>
       <c s="16" r="E29">
         <v>5546.30237</v>
       </c>
       <c s="16" r="F29">
         <v>17629.61337</v>
       </c>
       <c s="13" t="str" r="G29"/>
       <c s="16" r="H29">
         <v>1097.088</v>
       </c>
       <c s="16" r="I29">
         <v>244.36</v>
       </c>
       <c s="16" r="J29">
-        <v>2077071.101278</v>
+        <v>2077061.101278</v>
       </c>
     </row>
     <row r="30" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="16" r="C30">
-        <v>2095787.589225</v>
+        <v>2095773.355124</v>
       </c>
       <c s="16" r="D30">
         <v>126473.024571</v>
       </c>
       <c s="16" r="E30">
         <v>3854.308658</v>
       </c>
       <c s="16" r="F30">
         <v>19298.433</v>
       </c>
       <c s="13" t="str" r="G30"/>
       <c s="16" r="H30">
         <v>5889.824</v>
       </c>
       <c s="16" r="I30">
         <v>415</v>
       </c>
       <c s="16" r="J30">
-        <v>1939856.998996</v>
+        <v>1939842.764895</v>
       </c>
     </row>
     <row r="31" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="16" r="C31">
-        <v>2823209.816279</v>
+        <v>2822592.129279</v>
       </c>
       <c s="16" r="D31">
         <v>160492.702208</v>
       </c>
       <c s="16" r="E31">
         <v>3257.41474</v>
       </c>
       <c s="16" r="F31">
         <v>33380.695</v>
       </c>
       <c s="13" t="str" r="G31"/>
       <c s="16" r="H31">
         <v>6701.4065</v>
       </c>
       <c s="16" r="I31">
         <v>797.96</v>
       </c>
       <c s="16" r="J31">
-        <v>2618579.637831</v>
+        <v>2617961.950831</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="18" r="C32">
-        <v>7147603.410674</v>
+        <v>7146961.489573</v>
       </c>
       <c s="18" r="D32">
         <v>413983.266931</v>
       </c>
       <c s="18" r="E32">
         <v>12658.025768</v>
       </c>
       <c s="18" r="F32">
         <v>70308.74137</v>
       </c>
       <c s="17" t="str" r="G32"/>
       <c s="18" r="H32">
         <v>13688.3185</v>
       </c>
       <c s="18" r="I32">
         <v>1457.32</v>
       </c>
       <c s="18" r="J32">
-        <v>6635507.738105</v>
+        <v>6634865.817004</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="13" t="inlineStr" r="C33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F33">
@@ -14868,239 +15141,270 @@
       </c>
       <c s="13" t="inlineStr" r="H33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="34" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
-        <v>2305750.52969</v>
+        <v>2272982.846796</v>
       </c>
       <c s="16" r="D34">
         <v>156446.419338</v>
       </c>
       <c s="16" r="E34">
         <v>2195.906</v>
       </c>
       <c s="16" r="F34">
         <v>20895.1525</v>
       </c>
       <c s="13" t="str" r="G34"/>
       <c s="16" r="H34">
         <v>6738.356</v>
       </c>
       <c s="16" r="I34">
         <v>129.76</v>
       </c>
       <c s="16" r="J34">
-        <v>2119344.935852</v>
-[...2 lines deleted...]
-    <row r="35" ht="18" customHeight="0">
+        <v>2086577.252958</v>
+      </c>
+    </row>
+    <row r="35" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
-          <t xml:space="preserve">Q2 / T2 2026 Total</t>
+          <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
-      <c s="18" r="C35">
-[...19 lines deleted...]
-        <v>2119344.935852</v>
+      <c s="16" r="C35">
+        <v>2201690.749233</v>
+      </c>
+      <c s="16" r="D35">
+        <v>131948.553546</v>
+      </c>
+      <c s="16" r="E35">
+        <v>1532.921</v>
+      </c>
+      <c s="16" r="F35">
+        <v>18101.3385</v>
+      </c>
+      <c s="13" t="str" r="G35"/>
+      <c s="16" r="H35">
+        <v>3813.8395</v>
+      </c>
+      <c s="16" r="I35">
+        <v>85.46</v>
+      </c>
+      <c s="16" r="J35">
+        <v>2046208.636687</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
-      <c s="13" t="inlineStr" r="C36">
-[...37 lines deleted...]
-        </is>
+      <c s="18" r="C36">
+        <v>4474673.596029</v>
+      </c>
+      <c s="18" r="D36">
+        <v>288394.972884</v>
+      </c>
+      <c s="18" r="E36">
+        <v>3728.827</v>
+      </c>
+      <c s="18" r="F36">
+        <v>38996.491</v>
+      </c>
+      <c s="17" t="str" r="G36"/>
+      <c s="18" r="H36">
+        <v>10552.1955</v>
+      </c>
+      <c s="18" r="I36">
+        <v>215.22</v>
+      </c>
+      <c s="18" r="J36">
+        <v>4132785.889645</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
-      <c s="18" r="C37">
-[...19 lines deleted...]
-        <v>8754852.673957</v>
+      <c s="13" t="inlineStr" r="C37">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D37">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E37">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F37">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G37">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H37">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I37">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J37">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
-      <c s="13" t="inlineStr" r="C38">
-[...42 lines deleted...]
-      <c s="19" t="inlineStr" r="A40">
+      <c s="18" r="C38">
+        <v>11621635.085602</v>
+      </c>
+      <c s="18" r="D38">
+        <v>702378.239815</v>
+      </c>
+      <c s="18" r="E38">
+        <v>16386.852768</v>
+      </c>
+      <c s="18" r="F38">
+        <v>109305.23237</v>
+      </c>
+      <c s="17" t="str" r="G38"/>
+      <c s="18" r="H38">
+        <v>24240.514</v>
+      </c>
+      <c s="18" r="I38">
+        <v>1672.54</v>
+      </c>
+      <c s="18" r="J38">
+        <v>10767651.706649</v>
+      </c>
+    </row>
+    <row r="39" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="A39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B39"/>
+      <c s="13" t="inlineStr" r="C39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="0.05" customHeight="1"/>
+    <row r="41" ht="21.45" customHeight="1"/>
+    <row r="42" ht="18" customHeight="0">
+      <c s="19" t="inlineStr" r="A42">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="41" ht="9" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="20" t="inlineStr" r="A42">
+    <row r="43" ht="8.95" customHeight="1"/>
+    <row r="44" ht="252.75" customHeight="1">
+      <c s="20" t="inlineStr" r="A44">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -15164,54 +15468,55 @@
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:B38"/>
-    <mergeCell ref="A42:J42"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A44:J44"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A42" r:id="rId41"/>
+    <hyperlink ref="A44" r:id="rId41"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId39"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="13.7109375"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
@@ -15894,114 +16199,114 @@
       </c>
       <c s="13" t="inlineStr" r="Z7">
         <is>
           <t xml:space="preserve">All / Tout</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA7">
         <is>
           <t xml:space="preserve">All / Tout</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB7">
         <is>
           <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
     </row>
     <row r="8" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A8">
         <is>
           <t xml:space="preserve">January / janvier 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B8"/>
       <c s="16" r="C8">
-        <v>1805774.818268</v>
+        <v>1805784.051768</v>
       </c>
       <c s="16" r="D8">
         <v>594930.22003</v>
       </c>
       <c s="16" r="E8">
-        <v>776143.431325</v>
+        <v>776143.649325</v>
       </c>
       <c s="16" r="F8">
-        <v>116893.91283</v>
+        <v>116897.58983</v>
       </c>
       <c s="16" r="G8">
         <v>834.547353</v>
       </c>
       <c s="16" r="H8">
-        <v>1488802.111538</v>
+        <v>1488806.006538</v>
       </c>
       <c s="16" r="I8">
         <v>29151.081083</v>
       </c>
       <c s="16" r="J8">
         <v>53277.318567</v>
       </c>
       <c s="16" r="K8">
         <v>199.933308</v>
       </c>
       <c s="16" r="L8">
         <v>82628.332958</v>
       </c>
       <c s="16" r="M8">
         <v>11815.701832</v>
       </c>
       <c s="16" r="N8">
         <v>82135.952116</v>
       </c>
       <c s="16" r="O8">
         <v>51385.199356</v>
       </c>
       <c s="16" r="P8">
         <v>145336.853304</v>
       </c>
       <c s="16" r="Q8">
         <v>25155.754749</v>
       </c>
       <c s="16" r="R8">
-        <v>29812.613781</v>
+        <v>29823.949281</v>
       </c>
       <c s="16" r="S8">
         <v>12273.887646</v>
       </c>
       <c s="16" r="T8">
-        <v>67242.256176</v>
+        <v>67253.591676</v>
       </c>
       <c s="16" r="U8">
         <v>4343.212241</v>
       </c>
       <c s="16" r="V8">
         <v>12598.918117</v>
       </c>
       <c s="16" r="W8">
         <v>1358.32643</v>
       </c>
       <c s="16" r="X8">
-        <v>541.500472</v>
+        <v>535.503472</v>
       </c>
       <c s="16" r="Y8">
         <v>139.998856</v>
       </c>
       <c s="16" r="Z8">
         <v>2019.345826</v>
       </c>
       <c s="16" r="AA8">
         <v>1598.525211</v>
       </c>
       <c s="16" r="AB8">
         <v>3757.869893</v>
       </c>
     </row>
     <row r="9" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A9">
         <is>
           <t xml:space="preserve">February / février 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B9"/>
       <c s="16" r="C9">
         <v>1629021.718549</v>
       </c>
       <c s="16" r="D9">
@@ -16152,114 +16457,114 @@
       </c>
       <c s="16" r="X10">
         <v>630.407152</v>
       </c>
       <c s="16" r="Y10">
         <v>244.930763</v>
       </c>
       <c s="16" r="Z10">
         <v>2911.51779</v>
       </c>
       <c s="16" r="AA10">
         <v>1834.212914</v>
       </c>
       <c s="16" r="AB10">
         <v>4990.661467</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A11">
         <is>
           <t xml:space="preserve">Q1 / T1 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B11"/>
       <c s="18" r="C11">
-        <v>5245469.15913</v>
+        <v>5245478.39263</v>
       </c>
       <c s="18" r="D11">
         <v>1657898.715299</v>
       </c>
       <c s="18" r="E11">
-        <v>2309057.689257</v>
+        <v>2309057.907257</v>
       </c>
       <c s="18" r="F11">
-        <v>352893.651996</v>
+        <v>352897.328996</v>
       </c>
       <c s="18" r="G11">
         <v>3584.58086</v>
       </c>
       <c s="18" r="H11">
-        <v>4323434.637412</v>
+        <v>4323438.532412</v>
       </c>
       <c s="18" r="I11">
         <v>70032.74301</v>
       </c>
       <c s="24" r="J11">
         <v>176240.95786</v>
       </c>
       <c s="18" r="K11">
         <v>13377.466546</v>
       </c>
       <c s="18" r="L11">
         <v>259651.167416</v>
       </c>
       <c s="18" r="M11">
         <v>35457.784193</v>
       </c>
       <c s="18" r="N11">
         <v>224294.859411</v>
       </c>
       <c s="18" r="O11">
         <v>148045.799543</v>
       </c>
       <c s="18" r="P11">
         <v>407798.443147</v>
       </c>
       <c s="18" r="Q11">
         <v>71117.420638</v>
       </c>
       <c s="18" r="R11">
-        <v>85069.170121</v>
+        <v>85080.505621</v>
       </c>
       <c s="18" r="S11">
         <v>32450.83154</v>
       </c>
       <c s="18" r="T11">
-        <v>188637.422299</v>
+        <v>188648.757799</v>
       </c>
       <c s="18" r="U11">
         <v>11132.401175</v>
       </c>
       <c s="18" r="V11">
         <v>37224.103304</v>
       </c>
       <c s="18" r="W11">
         <v>4862.31093</v>
       </c>
       <c s="18" r="X11">
-        <v>1540.329144</v>
+        <v>1534.332144</v>
       </c>
       <c s="18" r="Y11">
         <v>726.170242</v>
       </c>
       <c s="18" r="Z11">
         <v>8463.3657</v>
       </c>
       <c s="18" r="AA11">
         <v>5585.404729</v>
       </c>
       <c s="18" r="AB11">
         <v>14774.940671</v>
       </c>
     </row>
     <row r="12" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B12"/>
       <c s="13" t="inlineStr" r="C12">
         <is>
           <t xml:space="preserve"/>
         </is>
@@ -16462,90 +16767,90 @@
       </c>
       <c s="16" r="X13">
         <v>1018.77193</v>
       </c>
       <c s="16" r="Y13">
         <v>233.188928</v>
       </c>
       <c s="16" r="Z13">
         <v>2651.988261</v>
       </c>
       <c s="16" r="AA13">
         <v>1876.761057</v>
       </c>
       <c s="16" r="AB13">
         <v>4761.938246</v>
       </c>
     </row>
     <row r="14" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve">May / mai 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B14"/>
       <c s="16" r="C14">
-        <v>1855413.580251</v>
+        <v>1855415.080251</v>
       </c>
       <c s="16" r="D14">
         <v>590988.365918</v>
       </c>
       <c s="16" r="E14">
         <v>780545.311044</v>
       </c>
       <c s="16" r="F14">
-        <v>160082.435107</v>
+        <v>160083.185107</v>
       </c>
       <c s="16" r="G14">
         <v>642.612575</v>
       </c>
       <c s="16" r="H14">
-        <v>1532258.724644</v>
+        <v>1532259.474644</v>
       </c>
       <c s="16" r="I14">
         <v>21201.941522</v>
       </c>
       <c s="16" r="J14">
         <v>57790.339513</v>
       </c>
       <c s="16" r="K14">
         <v>7482.2365</v>
       </c>
       <c s="16" r="L14">
         <v>86474.517535</v>
       </c>
       <c s="16" r="M14">
         <v>23682.307912</v>
       </c>
       <c s="16" r="N14">
         <v>58391.260184</v>
       </c>
       <c s="16" r="O14">
-        <v>69177.409734</v>
+        <v>69178.159734</v>
       </c>
       <c s="16" r="P14">
-        <v>151250.97783</v>
+        <v>151251.72783</v>
       </c>
       <c s="16" r="Q14">
         <v>25420.812275</v>
       </c>
       <c s="16" r="R14">
         <v>25724.783753</v>
       </c>
       <c s="16" r="S14">
         <v>10242.175055</v>
       </c>
       <c s="16" r="T14">
         <v>61387.771083</v>
       </c>
       <c s="16" r="U14">
         <v>5274.43986</v>
       </c>
       <c s="16" r="V14">
         <v>10443.902507</v>
       </c>
       <c s="16" r="W14">
         <v>1003.643734</v>
       </c>
       <c s="16" r="X14">
         <v>1015.892223</v>
       </c>
@@ -16634,90 +16939,90 @@
       </c>
       <c s="16" r="X15">
         <v>714.0565</v>
       </c>
       <c s="16" r="Y15">
         <v>224.611734</v>
       </c>
       <c s="16" r="Z15">
         <v>5747.165177</v>
       </c>
       <c s="16" r="AA15">
         <v>2485.952938</v>
       </c>
       <c s="16" r="AB15">
         <v>8457.729849</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve">Q2 / T2 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B16"/>
       <c s="18" r="C16">
-        <v>5487469.5337</v>
+        <v>5487471.0337</v>
       </c>
       <c s="18" r="D16">
         <v>1688412.934397</v>
       </c>
       <c s="18" r="E16">
         <v>2397889.576692</v>
       </c>
       <c s="18" r="F16">
-        <v>428297.83503</v>
+        <v>428298.58503</v>
       </c>
       <c s="18" r="G16">
         <v>2178.314471</v>
       </c>
       <c s="18" r="H16">
-        <v>4516778.66059</v>
+        <v>4516779.41059</v>
       </c>
       <c s="18" r="I16">
         <v>74634.475177</v>
       </c>
       <c s="24" r="J16">
         <v>163943.778559</v>
       </c>
       <c s="18" r="K16">
         <v>12931.501599</v>
       </c>
       <c s="18" r="L16">
         <v>251509.755335</v>
       </c>
       <c s="18" r="M16">
         <v>55621.946985</v>
       </c>
       <c s="18" r="N16">
         <v>207004.124064</v>
       </c>
       <c s="18" r="O16">
-        <v>190528.837457</v>
+        <v>190529.587457</v>
       </c>
       <c s="18" r="P16">
-        <v>453154.908506</v>
+        <v>453155.658506</v>
       </c>
       <c s="18" r="Q16">
         <v>74604.085541</v>
       </c>
       <c s="18" r="R16">
         <v>80035.780553</v>
       </c>
       <c s="18" r="S16">
         <v>30534.604139</v>
       </c>
       <c s="18" r="T16">
         <v>185174.470233</v>
       </c>
       <c s="18" r="U16">
         <v>15888.661143</v>
       </c>
       <c s="18" r="V16">
         <v>41380.264972</v>
       </c>
       <c s="18" r="W16">
         <v>2846.421234</v>
       </c>
       <c s="18" r="X16">
         <v>2748.720653</v>
       </c>
@@ -16858,384 +17163,384 @@
       </c>
       <c s="13" t="inlineStr" r="Z17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="18" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A18">
         <is>
           <t xml:space="preserve">July / juillet 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B18"/>
       <c s="16" r="C18">
-        <v>1706115.814105</v>
+        <v>1706173.052105</v>
       </c>
       <c s="16" r="D18">
-        <v>703278.109134</v>
+        <v>703278.141134</v>
       </c>
       <c s="16" r="E18">
-        <v>603437.022403</v>
+        <v>603437.639403</v>
       </c>
       <c s="16" r="F18">
-        <v>114058.280929</v>
+        <v>114058.863929</v>
       </c>
       <c s="16" r="G18">
         <v>825.738468</v>
       </c>
       <c s="16" r="H18">
-        <v>1421599.150934</v>
+        <v>1421600.382934</v>
       </c>
       <c s="16" r="I18">
-        <v>25921.530775</v>
+        <v>25921.580775</v>
       </c>
       <c s="16" r="J18">
-        <v>36974.594106</v>
+        <v>36990.900106</v>
       </c>
       <c s="16" r="K18">
-        <v>5738.133703</v>
+        <v>5742.249703</v>
       </c>
       <c s="16" r="L18">
-        <v>68634.258584</v>
+        <v>68654.730584</v>
       </c>
       <c s="16" r="M18">
-        <v>20907.524171</v>
+        <v>20907.595171</v>
       </c>
       <c s="16" r="N18">
-        <v>61559.594247</v>
+        <v>61583.517247</v>
       </c>
       <c s="16" r="O18">
-        <v>47245.11516</v>
+        <v>47251.41816</v>
       </c>
       <c s="16" r="P18">
-        <v>129712.233578</v>
+        <v>129742.530578</v>
       </c>
       <c s="16" r="Q18">
-        <v>24007.698655</v>
+        <v>24008.622655</v>
       </c>
       <c s="16" r="R18">
-        <v>26337.644931</v>
+        <v>26341.220931</v>
       </c>
       <c s="16" r="S18">
-        <v>10335.824735</v>
+        <v>10336.472735</v>
       </c>
       <c s="16" r="T18">
-        <v>60681.168321</v>
+        <v>60686.316321</v>
       </c>
       <c s="16" r="U18">
-        <v>3200.970082</v>
+        <v>3201.059082</v>
       </c>
       <c s="16" r="V18">
         <v>16618.498016</v>
       </c>
       <c s="16" r="W18">
         <v>451.1825</v>
       </c>
       <c s="16" r="X18">
         <v>421.0059</v>
       </c>
       <c s="16" r="Y18">
         <v>241.846082</v>
       </c>
       <c s="16" r="Z18">
         <v>3228.01501</v>
       </c>
       <c s="16" r="AA18">
         <v>2154.740466</v>
       </c>
       <c s="16" r="AB18">
         <v>5624.601558</v>
       </c>
     </row>
     <row r="19" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A19">
         <is>
           <t xml:space="preserve">August / août 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B19"/>
       <c s="16" r="C19">
-        <v>1551686.894255</v>
+        <v>1551743.1423</v>
       </c>
       <c s="16" r="D19">
-        <v>554069.571747</v>
+        <v>554069.862747</v>
       </c>
       <c s="16" r="E19">
-        <v>626634.387664</v>
+        <v>626636.865664</v>
       </c>
       <c s="16" r="F19">
-        <v>97245.847471</v>
+        <v>97248.943471</v>
       </c>
       <c s="16" r="G19">
         <v>633.913175</v>
       </c>
       <c s="16" r="H19">
-        <v>1278583.720057</v>
+        <v>1278589.585057</v>
       </c>
       <c s="16" r="I19">
-        <v>30408.426819</v>
+        <v>30408.764819</v>
       </c>
       <c s="16" r="J19">
-        <v>45684.095447</v>
+        <v>45696.640447</v>
       </c>
       <c s="16" r="K19">
-        <v>13842.725123</v>
+        <v>13842.791123</v>
       </c>
       <c s="16" r="L19">
-        <v>89935.247389</v>
+        <v>89948.196389</v>
       </c>
       <c s="16" r="M19">
-        <v>15353.610904</v>
+        <v>15354.028904</v>
       </c>
       <c s="16" r="N19">
-        <v>49415.21275</v>
+        <v>49436.02175</v>
       </c>
       <c s="16" r="O19">
-        <v>48340.138642</v>
+        <v>48344.176642</v>
       </c>
       <c s="16" r="P19">
-        <v>113108.962296</v>
+        <v>113134.227296</v>
       </c>
       <c s="16" r="Q19">
-        <v>17509.889408</v>
+        <v>17511.999408</v>
       </c>
       <c s="16" r="R19">
-        <v>22334.970269</v>
+        <v>22342.991269</v>
       </c>
       <c s="16" r="S19">
-        <v>8853.573572</v>
+        <v>8855.409573</v>
       </c>
       <c s="16" r="T19">
-        <v>48698.433249</v>
+        <v>48710.40025</v>
       </c>
       <c s="16" r="U19">
-        <v>2767.644673</v>
+        <v>2767.743673</v>
       </c>
       <c s="16" r="V19">
         <v>11780.760524</v>
       </c>
       <c s="16" r="W19">
         <v>887.1803</v>
       </c>
       <c s="16" r="X19">
         <v>368.151732</v>
       </c>
       <c s="16" r="Y19">
-        <v>256.631585</v>
+        <v>256.660261</v>
       </c>
       <c s="16" r="Z19">
-        <v>4050.590564</v>
+        <v>4050.664932</v>
       </c>
       <c s="16" r="AA19">
         <v>1883.925061</v>
       </c>
       <c s="16" r="AB19">
-        <v>6191.14721</v>
+        <v>6191.250254</v>
       </c>
     </row>
     <row r="20" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B20"/>
       <c s="16" r="C20">
-        <v>1781634.495874</v>
+        <v>1781795.438874</v>
       </c>
       <c s="16" r="D20">
-        <v>454503.743467</v>
+        <v>454504.011467</v>
       </c>
       <c s="16" r="E20">
-        <v>810273.429668</v>
+        <v>810284.944668</v>
       </c>
       <c s="16" r="F20">
-        <v>123621.997343</v>
+        <v>123628.762343</v>
       </c>
       <c s="16" r="G20">
         <v>953.763872</v>
       </c>
       <c s="16" r="H20">
-        <v>1389352.93435</v>
+        <v>1389371.48235</v>
       </c>
       <c s="16" r="I20">
-        <v>41751.90141</v>
+        <v>41761.68541</v>
       </c>
       <c s="16" r="J20">
-        <v>99763.202282</v>
+        <v>99780.975282</v>
       </c>
       <c s="16" r="K20">
-        <v>3337.089659</v>
+        <v>3339.631659</v>
       </c>
       <c s="16" r="L20">
-        <v>144852.193351</v>
+        <v>144882.292351</v>
       </c>
       <c s="16" r="M20">
-        <v>23956.972018</v>
+        <v>23961.933018</v>
       </c>
       <c s="16" r="N20">
-        <v>67200.66195</v>
+        <v>67214.95795</v>
       </c>
       <c s="16" r="O20">
-        <v>53624.91837</v>
+        <v>53636.70237</v>
       </c>
       <c s="16" r="P20">
-        <v>144782.552338</v>
+        <v>144813.593338</v>
       </c>
       <c s="16" r="Q20">
-        <v>27179.46138</v>
+        <v>27200.38938</v>
       </c>
       <c s="16" r="R20">
-        <v>31977.4982</v>
+        <v>32033.7852</v>
       </c>
       <c s="16" r="S20">
-        <v>15238.392958</v>
+        <v>15241.739958</v>
       </c>
       <c s="16" r="T20">
-        <v>74395.352538</v>
+        <v>74475.914538</v>
       </c>
       <c s="16" r="U20">
-        <v>3558.723127</v>
+        <v>3559.416127</v>
       </c>
       <c s="16" r="V20">
         <v>19382.1278</v>
       </c>
       <c s="16" r="W20">
         <v>814.553464</v>
       </c>
       <c s="16" r="X20">
         <v>307.58289</v>
       </c>
       <c s="16" r="Y20">
         <v>75.443683</v>
       </c>
       <c s="16" r="Z20">
         <v>3521.183718</v>
       </c>
       <c s="16" r="AA20">
         <v>1545.696487</v>
       </c>
       <c s="16" r="AB20">
         <v>5142.323888</v>
       </c>
     </row>
     <row r="21" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B21"/>
       <c s="18" r="C21">
-        <v>5039437.204234</v>
+        <v>5039711.633279</v>
       </c>
       <c s="18" r="D21">
-        <v>1711851.424348</v>
+        <v>1711852.015348</v>
       </c>
       <c s="18" r="E21">
-        <v>2040344.839735</v>
+        <v>2040359.449735</v>
       </c>
       <c s="18" r="F21">
-        <v>334926.125743</v>
+        <v>334936.569743</v>
       </c>
       <c s="18" r="G21">
         <v>2413.415515</v>
       </c>
       <c s="18" r="H21">
-        <v>4089535.805341</v>
+        <v>4089561.450341</v>
       </c>
       <c s="18" r="I21">
-        <v>98081.859004</v>
+        <v>98092.031004</v>
       </c>
       <c s="24" r="J21">
-        <v>182421.891835</v>
+        <v>182468.515835</v>
       </c>
       <c s="18" r="K21">
-        <v>22917.948485</v>
+        <v>22924.672485</v>
       </c>
       <c s="18" r="L21">
-        <v>303421.699324</v>
+        <v>303485.219324</v>
       </c>
       <c s="18" r="M21">
-        <v>60218.107093</v>
+        <v>60223.557093</v>
       </c>
       <c s="18" r="N21">
-        <v>178175.468947</v>
+        <v>178234.496947</v>
       </c>
       <c s="18" r="O21">
-        <v>149210.172172</v>
+        <v>149232.297172</v>
       </c>
       <c s="18" r="P21">
-        <v>387603.748212</v>
+        <v>387690.351212</v>
       </c>
       <c s="18" r="Q21">
-        <v>68697.049443</v>
+        <v>68721.011443</v>
       </c>
       <c s="18" r="R21">
-        <v>80650.1134</v>
+        <v>80717.9974</v>
       </c>
       <c s="18" r="S21">
-        <v>34427.791265</v>
+        <v>34433.622266</v>
       </c>
       <c s="18" r="T21">
-        <v>183774.954108</v>
+        <v>183872.631109</v>
       </c>
       <c s="18" r="U21">
-        <v>9527.337882</v>
+        <v>9528.218882</v>
       </c>
       <c s="18" r="V21">
         <v>47781.38634</v>
       </c>
       <c s="18" r="W21">
         <v>2152.916264</v>
       </c>
       <c s="18" r="X21">
         <v>1096.740522</v>
       </c>
       <c s="18" r="Y21">
-        <v>573.92135</v>
+        <v>573.950026</v>
       </c>
       <c s="18" r="Z21">
-        <v>10799.789292</v>
+        <v>10799.86366</v>
       </c>
       <c s="18" r="AA21">
         <v>5584.362014</v>
       </c>
       <c s="18" r="AB21">
-        <v>16958.072656</v>
+        <v>16958.1757</v>
       </c>
     </row>
     <row r="22" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B22"/>
       <c s="13" t="inlineStr" r="C22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F22">
@@ -17340,384 +17645,384 @@
       </c>
       <c s="13" t="inlineStr" r="Z22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="23" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">October / octobre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B23"/>
       <c s="16" r="C23">
-        <v>1872767.361008</v>
+        <v>1872859.177189</v>
       </c>
       <c s="16" r="D23">
-        <v>646844.701403</v>
+        <v>646845.324403</v>
       </c>
       <c s="16" r="E23">
-        <v>728725.706054</v>
+        <v>728731.300054</v>
       </c>
       <c s="16" r="F23">
-        <v>150795.018795</v>
+        <v>150798.108795</v>
       </c>
       <c s="16" r="G23">
         <v>760.361359</v>
       </c>
       <c s="16" r="H23">
-        <v>1527125.787611</v>
+        <v>1527135.094611</v>
       </c>
       <c s="16" r="I23">
-        <v>29865.301189</v>
+        <v>29866.874189</v>
       </c>
       <c s="16" r="J23">
-        <v>65235.790682</v>
+        <v>65241.948682</v>
       </c>
       <c s="16" r="K23">
         <v>81.995461</v>
       </c>
       <c s="16" r="L23">
-        <v>95183.087332</v>
+        <v>95190.818332</v>
       </c>
       <c s="16" r="M23">
-        <v>21397.957893</v>
+        <v>21399.444893</v>
       </c>
       <c s="16" r="N23">
-        <v>65593.685705</v>
+        <v>65604.014705</v>
       </c>
       <c s="16" r="O23">
-        <v>74057.252143</v>
+        <v>74065.182143</v>
       </c>
       <c s="16" r="P23">
-        <v>161048.895741</v>
+        <v>161068.641741</v>
       </c>
       <c s="16" r="Q23">
-        <v>26311.042895</v>
+        <v>26320.062645</v>
       </c>
       <c s="16" r="R23">
-        <v>30901.770812</v>
+        <v>30930.129562</v>
       </c>
       <c s="16" r="S23">
-        <v>9774.440938</v>
+        <v>9791.724938</v>
       </c>
       <c s="16" r="T23">
-        <v>66987.254645</v>
+        <v>67041.917145</v>
       </c>
       <c s="16" r="U23">
-        <v>4170.777579</v>
+        <v>4171.112579</v>
       </c>
       <c s="16" r="V23">
         <v>10817.453944</v>
       </c>
       <c s="16" r="W23">
         <v>1493.62814</v>
       </c>
       <c s="16" r="X23">
         <v>349.117494</v>
       </c>
       <c s="16" r="Y23">
-        <v>278.47595</v>
+        <v>278.510631</v>
       </c>
       <c s="16" r="Z23">
         <v>4429.518851</v>
       </c>
       <c s="16" r="AA23">
         <v>1643.73008</v>
       </c>
       <c s="16" r="AB23">
-        <v>6351.724881</v>
+        <v>6351.759562</v>
       </c>
     </row>
     <row r="24" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="16" r="C24">
-        <v>1839777.322483</v>
+        <v>1839853.527483</v>
       </c>
       <c s="16" r="D24">
-        <v>621917.516317</v>
+        <v>621918.155317</v>
       </c>
       <c s="16" r="E24">
-        <v>758420.838612</v>
+        <v>758423.461612</v>
       </c>
       <c s="16" r="F24">
-        <v>128765.577488</v>
+        <v>128769.690488</v>
       </c>
       <c s="16" r="G24">
         <v>1052.19172</v>
       </c>
       <c s="16" r="H24">
-        <v>1510156.124137</v>
+        <v>1510163.499137</v>
       </c>
       <c s="16" r="I24">
-        <v>42190.349866</v>
+        <v>42190.953866</v>
       </c>
       <c s="16" r="J24">
-        <v>70999.023337</v>
+        <v>71001.984337</v>
       </c>
       <c s="16" r="K24">
         <v>6205.493244</v>
       </c>
       <c s="16" r="L24">
-        <v>119394.866447</v>
+        <v>119398.431447</v>
       </c>
       <c s="16" r="M24">
-        <v>17023.201815</v>
+        <v>17037.093815</v>
       </c>
       <c s="16" r="N24">
-        <v>60209.14046</v>
+        <v>60221.13346</v>
       </c>
       <c s="16" r="O24">
-        <v>56728.744286</v>
+        <v>56734.128286</v>
       </c>
       <c s="16" r="P24">
-        <v>133961.086561</v>
+        <v>133992.355561</v>
       </c>
       <c s="16" r="Q24">
-        <v>19778.192834</v>
+        <v>19782.744834</v>
       </c>
       <c s="16" r="R24">
-        <v>23358.992903</v>
+        <v>23385.558903</v>
       </c>
       <c s="16" r="S24">
-        <v>8651.231751</v>
+        <v>8653.763751</v>
       </c>
       <c s="16" r="T24">
-        <v>51788.417488</v>
+        <v>51822.067488</v>
       </c>
       <c s="16" r="U24">
-        <v>3258.791897</v>
+        <v>3259.066897</v>
       </c>
       <c s="16" r="V24">
         <v>17028.574994</v>
       </c>
       <c s="16" r="W24">
         <v>469.780996</v>
       </c>
       <c s="16" r="X24">
         <v>254.747471</v>
       </c>
       <c s="16" r="Y24">
         <v>337.408316</v>
       </c>
       <c s="16" r="Z24">
-        <v>2926.69225</v>
+        <v>2926.76325</v>
       </c>
       <c s="16" r="AA24">
         <v>1253.083646</v>
       </c>
       <c s="16" r="AB24">
-        <v>4517.184212</v>
+        <v>4517.255212</v>
       </c>
     </row>
     <row r="25" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="16" r="C25">
-        <v>1776396.453587</v>
+        <v>1776048.286524</v>
       </c>
       <c s="16" r="D25">
-        <v>429805.773647</v>
+        <v>429781.164647</v>
       </c>
       <c s="16" r="E25">
-        <v>882647.679136</v>
+        <v>882220.263136</v>
       </c>
       <c s="16" r="F25">
-        <v>129799.33149</v>
+        <v>129804.16549</v>
       </c>
       <c s="16" r="G25">
         <v>2225.005</v>
       </c>
       <c s="16" r="H25">
-        <v>1444477.789273</v>
+        <v>1444030.598273</v>
       </c>
       <c s="16" r="I25">
-        <v>25457.270064</v>
+        <v>25458.559064</v>
       </c>
       <c s="16" r="J25">
-        <v>73437.509283</v>
+        <v>73443.519283</v>
       </c>
       <c s="16" r="K25">
-        <v>6540.549385</v>
+        <v>6548.205385</v>
       </c>
       <c s="16" r="L25">
-        <v>105435.328732</v>
+        <v>105450.283732</v>
       </c>
       <c s="16" r="M25">
-        <v>12708.895387</v>
+        <v>12709.449387</v>
       </c>
       <c s="16" r="N25">
-        <v>69844.448504</v>
+        <v>69858.041504</v>
       </c>
       <c s="16" r="O25">
-        <v>52671.692657</v>
+        <v>52684.125657</v>
       </c>
       <c s="16" r="P25">
-        <v>135225.036548</v>
+        <v>135251.616548</v>
       </c>
       <c s="16" r="Q25">
-        <v>27374.955419</v>
+        <v>27377.334419</v>
       </c>
       <c s="16" r="R25">
-        <v>26593.717674</v>
+        <v>26638.608674</v>
       </c>
       <c s="16" r="S25">
-        <v>9715.203083</v>
+        <v>9724.972084</v>
       </c>
       <c s="16" r="T25">
-        <v>63683.876176</v>
+        <v>63740.915177</v>
       </c>
       <c s="16" r="U25">
-        <v>2640.894336</v>
+        <v>2641.263336</v>
       </c>
       <c s="16" r="V25">
         <v>18932.578787</v>
       </c>
       <c s="16" r="W25">
         <v>723.7905</v>
       </c>
       <c s="16" r="X25">
         <v>216.3657</v>
       </c>
       <c s="16" r="Y25">
         <v>239.888196</v>
       </c>
       <c s="16" r="Z25">
-        <v>5123.055227</v>
+        <v>5123.057027</v>
       </c>
       <c s="16" r="AA25">
-        <v>1937.855112</v>
+        <v>1937.934248</v>
       </c>
       <c s="16" r="AB25">
-        <v>7300.798535</v>
+        <v>7300.879471</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
       <c s="18" r="C26">
-        <v>5488941.137078</v>
+        <v>5488760.991196</v>
       </c>
       <c s="18" r="D26">
-        <v>1698567.991367</v>
+        <v>1698544.644367</v>
       </c>
       <c s="18" r="E26">
-        <v>2369794.223802</v>
+        <v>2369375.024802</v>
       </c>
       <c s="18" r="F26">
-        <v>409359.927773</v>
+        <v>409371.964773</v>
       </c>
       <c s="18" r="G26">
         <v>4037.558079</v>
       </c>
       <c s="18" r="H26">
-        <v>4481759.701021</v>
+        <v>4481329.192021</v>
       </c>
       <c s="18" r="I26">
-        <v>97512.921119</v>
+        <v>97516.387119</v>
       </c>
       <c s="24" r="J26">
-        <v>209672.323302</v>
+        <v>209687.452302</v>
       </c>
       <c s="18" r="K26">
-        <v>12828.03809</v>
+        <v>12835.69409</v>
       </c>
       <c s="18" r="L26">
-        <v>320013.282511</v>
+        <v>320039.533511</v>
       </c>
       <c s="18" r="M26">
-        <v>51130.055095</v>
+        <v>51145.988095</v>
       </c>
       <c s="18" r="N26">
-        <v>195647.274669</v>
+        <v>195683.189669</v>
       </c>
       <c s="18" r="O26">
-        <v>183457.689086</v>
+        <v>183483.436086</v>
       </c>
       <c s="18" r="P26">
-        <v>430235.01885</v>
+        <v>430312.61385</v>
       </c>
       <c s="18" r="Q26">
-        <v>73464.191148</v>
+        <v>73480.141898</v>
       </c>
       <c s="18" r="R26">
-        <v>80854.481389</v>
+        <v>80954.297139</v>
       </c>
       <c s="18" r="S26">
-        <v>28140.875772</v>
+        <v>28170.460773</v>
       </c>
       <c s="18" r="T26">
-        <v>182459.548309</v>
+        <v>182604.89981</v>
       </c>
       <c s="18" r="U26">
-        <v>10070.463812</v>
+        <v>10071.442812</v>
       </c>
       <c s="18" r="V26">
         <v>46778.607725</v>
       </c>
       <c s="18" r="W26">
         <v>2687.199636</v>
       </c>
       <c s="18" r="X26">
         <v>820.230665</v>
       </c>
       <c s="18" r="Y26">
-        <v>855.772462</v>
+        <v>855.807143</v>
       </c>
       <c s="18" r="Z26">
-        <v>12479.266328</v>
+        <v>12479.339128</v>
       </c>
       <c s="18" r="AA26">
-        <v>4834.668838</v>
+        <v>4834.747974</v>
       </c>
       <c s="18" r="AB26">
-        <v>18169.707628</v>
+        <v>18169.894245</v>
       </c>
     </row>
     <row r="27" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B27"/>
       <c s="13" t="inlineStr" r="C27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F27">
@@ -17822,126 +18127,126 @@
       </c>
       <c s="13" t="inlineStr" r="Z27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="18" r="C28">
-        <v>21261317.034142</v>
+        <v>21261422.050805</v>
       </c>
       <c s="18" r="D28">
-        <v>6756731.065411</v>
+        <v>6756708.309411</v>
       </c>
       <c s="18" r="E28">
-        <v>9117086.329486</v>
+        <v>9116681.958486</v>
       </c>
       <c s="18" r="F28">
-        <v>1525477.540542</v>
+        <v>1525504.448542</v>
       </c>
       <c s="18" r="G28">
         <v>12213.868925</v>
       </c>
       <c s="18" r="H28">
-        <v>17411508.804364</v>
+        <v>17411108.585364</v>
       </c>
       <c s="18" r="I28">
-        <v>340261.99831</v>
+        <v>340275.63631</v>
       </c>
       <c s="18" r="J28">
-        <v>732278.951556</v>
+        <v>732340.704556</v>
       </c>
       <c s="18" r="K28">
-        <v>62054.95472</v>
+        <v>62069.33472</v>
       </c>
       <c s="18" r="L28">
-        <v>1134595.904586</v>
+        <v>1134685.675586</v>
       </c>
       <c s="18" r="M28">
-        <v>202427.893366</v>
+        <v>202449.276366</v>
       </c>
       <c s="18" r="N28">
-        <v>805121.727091</v>
+        <v>805216.670091</v>
       </c>
       <c s="18" r="O28">
-        <v>671242.498258</v>
+        <v>671291.120258</v>
       </c>
       <c s="18" r="P28">
-        <v>1678792.118715</v>
+        <v>1678957.066715</v>
       </c>
       <c s="18" r="Q28">
-        <v>287882.74677</v>
+        <v>287922.65952</v>
       </c>
       <c s="18" r="R28">
-        <v>326609.545463</v>
+        <v>326788.580713</v>
       </c>
       <c s="18" r="S28">
-        <v>125554.102716</v>
+        <v>125589.518718</v>
       </c>
       <c s="18" r="T28">
-        <v>740046.394949</v>
+        <v>740300.758951</v>
       </c>
       <c s="18" r="U28">
-        <v>46618.864012</v>
+        <v>46620.724012</v>
       </c>
       <c s="18" r="V28">
         <v>173164.362341</v>
       </c>
       <c s="18" r="W28">
         <v>12548.848064</v>
       </c>
       <c s="18" r="X28">
-        <v>6206.020984</v>
+        <v>6200.023984</v>
       </c>
       <c s="18" r="Y28">
-        <v>2801.239379</v>
+        <v>2801.302736</v>
       </c>
       <c s="18" r="Z28">
-        <v>44165.044068</v>
+        <v>44165.191236</v>
       </c>
       <c s="18" r="AA28">
-        <v>23102.429013</v>
+        <v>23102.508149</v>
       </c>
       <c s="18" r="AB28">
-        <v>70068.71246</v>
+        <v>70069.002121</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
       <c s="13" t="inlineStr" r="C29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F29">
@@ -18046,384 +18351,384 @@
       </c>
       <c s="13" t="inlineStr" r="Z29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="30" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="16" r="C30">
-        <v>1855282.66437</v>
+        <v>1855407.893536</v>
       </c>
       <c s="16" r="D30">
-        <v>616487.175807</v>
+        <v>616494.910807</v>
       </c>
       <c s="16" r="E30">
-        <v>760995.662249</v>
+        <v>761003.249249</v>
       </c>
       <c s="16" r="F30">
-        <v>125537.087651</v>
+        <v>125541.040651</v>
       </c>
       <c s="16" r="G30">
         <v>3604.87057</v>
       </c>
       <c s="16" r="H30">
-        <v>1506624.796277</v>
+        <v>1506644.071277</v>
       </c>
       <c s="16" r="I30">
-        <v>25303.579912</v>
+        <v>25305.637912</v>
       </c>
       <c s="16" r="J30">
-        <v>59743.18195</v>
+        <v>59754.15395</v>
       </c>
       <c s="16" r="K30">
-        <v>8208.633906</v>
+        <v>8208.881906</v>
       </c>
       <c s="16" r="L30">
-        <v>93255.395768</v>
+        <v>93268.673768</v>
       </c>
       <c s="16" r="M30">
-        <v>15442.913815</v>
+        <v>15443.324815</v>
       </c>
       <c s="16" r="N30">
-        <v>93715.614422</v>
+        <v>93720.496422</v>
       </c>
       <c s="16" r="O30">
-        <v>59706.274211</v>
+        <v>59714.220211</v>
       </c>
       <c s="16" r="P30">
-        <v>168864.802448</v>
+        <v>168878.041448</v>
       </c>
       <c s="16" r="Q30">
-        <v>25662.612974</v>
+        <v>25681.185974</v>
       </c>
       <c s="16" r="R30">
-        <v>30267.030991</v>
+        <v>30323.792991</v>
       </c>
       <c s="16" r="S30">
-        <v>8523.801758</v>
+        <v>8527.572758</v>
       </c>
       <c s="16" r="T30">
-        <v>64453.445723</v>
+        <v>64532.551723</v>
       </c>
       <c s="16" r="U30">
-        <v>3724.563532</v>
+        <v>3724.862532</v>
       </c>
       <c s="16" r="V30">
         <v>15362.657328</v>
       </c>
       <c s="16" r="W30">
         <v>609.225568</v>
       </c>
       <c s="16" r="X30">
         <v>167.2131</v>
       </c>
       <c s="16" r="Y30">
         <v>141.350189</v>
       </c>
       <c s="16" r="Z30">
-        <v>3539.172871</v>
+        <v>3539.187871</v>
       </c>
       <c s="16" r="AA30">
-        <v>2144.912136</v>
+        <v>2144.929302</v>
       </c>
       <c s="16" r="AB30">
-        <v>5825.435196</v>
+        <v>5825.467362</v>
       </c>
     </row>
     <row r="31" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="16" r="C31">
-        <v>1794668.397436</v>
+        <v>1794756.141476</v>
       </c>
       <c s="16" r="D31">
-        <v>563469.742071</v>
+        <v>563474.024071</v>
       </c>
       <c s="16" r="E31">
-        <v>778184.059011</v>
+        <v>778189.802011</v>
       </c>
       <c s="16" r="F31">
-        <v>103186.818349</v>
+        <v>103188.735349</v>
       </c>
       <c s="16" r="G31">
         <v>1485.925654</v>
       </c>
       <c s="16" r="H31">
-        <v>1446326.545085</v>
+        <v>1446338.487085</v>
       </c>
       <c s="16" r="I31">
-        <v>28569.365157</v>
+        <v>28569.962157</v>
       </c>
       <c s="16" r="J31">
-        <v>70776.559068</v>
+        <v>70788.993068</v>
       </c>
       <c s="16" r="K31">
-        <v>15090.85171</v>
+        <v>15091.00471</v>
       </c>
       <c s="16" r="L31">
-        <v>114436.775935</v>
+        <v>114449.959935</v>
       </c>
       <c s="16" r="M31">
-        <v>12911.014136</v>
+        <v>12918.901136</v>
       </c>
       <c s="16" r="N31">
-        <v>68469.243929</v>
+        <v>68496.556929</v>
       </c>
       <c s="16" r="O31">
-        <v>65939.960118</v>
+        <v>65945.539643</v>
       </c>
       <c s="16" r="P31">
-        <v>147320.218183</v>
+        <v>147360.997708</v>
       </c>
       <c s="16" r="Q31">
-        <v>22851.248419</v>
+        <v>22859.796984</v>
       </c>
       <c s="16" r="R31">
-        <v>27348.100203</v>
+        <v>27358.006143</v>
       </c>
       <c s="16" r="S31">
-        <v>8612.168885</v>
+        <v>8615.313895</v>
       </c>
       <c s="16" r="T31">
-        <v>58811.517507</v>
+        <v>58833.117022</v>
       </c>
       <c s="16" r="U31">
-        <v>5351.272924</v>
+        <v>5351.511924</v>
       </c>
       <c s="16" r="V31">
         <v>17177.244444</v>
       </c>
       <c s="16" r="W31">
         <v>400.779</v>
       </c>
       <c s="16" r="X31">
         <v>71.2518</v>
       </c>
       <c s="16" r="Y31">
         <v>349.874517</v>
       </c>
       <c s="16" r="Z31">
         <v>3597.153216</v>
       </c>
       <c s="16" r="AA31">
         <v>2314.665479</v>
       </c>
       <c s="16" r="AB31">
         <v>6261.693212</v>
       </c>
     </row>
     <row r="32" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="16" r="C32">
-        <v>2248161.637198</v>
+        <v>2248265.93213</v>
       </c>
       <c s="16" r="D32">
-        <v>704706.838105</v>
+        <v>704710.756105</v>
       </c>
       <c s="16" r="E32">
-        <v>986561.09478</v>
+        <v>986603.27478</v>
       </c>
       <c s="16" r="F32">
-        <v>183208.927476</v>
+        <v>183212.867476</v>
       </c>
       <c s="16" r="G32">
         <v>972.798934</v>
       </c>
       <c s="16" r="H32">
-        <v>1875449.659295</v>
+        <v>1875499.697295</v>
       </c>
       <c s="16" r="I32">
-        <v>29565.021496</v>
+        <v>29565.887496</v>
       </c>
       <c s="16" r="J32">
-        <v>91500.637515</v>
+        <v>91494.131515</v>
       </c>
       <c s="16" r="K32">
-        <v>4391.855248</v>
+        <v>4391.946248</v>
       </c>
       <c s="16" r="L32">
-        <v>125457.514259</v>
+        <v>125451.965259</v>
       </c>
       <c s="16" r="M32">
-        <v>19691.188738</v>
+        <v>19691.467738</v>
       </c>
       <c s="16" r="N32">
-        <v>51175.251243</v>
+        <v>51180.897243</v>
       </c>
       <c s="16" r="O32">
-        <v>74189.034534</v>
+        <v>74198.359534</v>
       </c>
       <c s="16" r="P32">
-        <v>145055.474515</v>
+        <v>145070.724515</v>
       </c>
       <c s="16" r="Q32">
-        <v>28009.929066</v>
+        <v>28015.641351</v>
       </c>
       <c s="16" r="R32">
-        <v>30603.103441</v>
+        <v>30624.906441</v>
       </c>
       <c s="16" r="S32">
-        <v>9677.294135</v>
+        <v>9680.494135</v>
       </c>
       <c s="16" r="T32">
-        <v>68290.326642</v>
+        <v>68321.041927</v>
       </c>
       <c s="16" r="U32">
-        <v>6605.90898</v>
+        <v>6606.20398</v>
       </c>
       <c s="16" r="V32">
-        <v>20135.480213</v>
+        <v>20138.945154</v>
       </c>
       <c s="16" r="W32">
         <v>713.763498</v>
       </c>
       <c s="16" r="X32">
-        <v>479.9186</v>
+        <v>489.9186</v>
       </c>
       <c s="16" r="Y32">
-        <v>233.00805</v>
+        <v>233.022178</v>
       </c>
       <c s="16" r="Z32">
         <v>4197.796784</v>
       </c>
       <c s="16" r="AA32">
-        <v>2515.585296</v>
+        <v>2515.651874</v>
       </c>
       <c s="16" r="AB32">
-        <v>6946.39013</v>
+        <v>6946.470836</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="18" r="C33">
-        <v>5898112.699004</v>
+        <v>5898429.967142</v>
       </c>
       <c s="18" r="D33">
-        <v>1884663.755983</v>
+        <v>1884679.690983</v>
       </c>
       <c s="18" r="E33">
-        <v>2525740.81604</v>
+        <v>2525796.32604</v>
       </c>
       <c s="18" r="F33">
-        <v>411932.833476</v>
+        <v>411942.643476</v>
       </c>
       <c s="18" r="G33">
         <v>6063.595158</v>
       </c>
       <c s="18" r="H33">
-        <v>4828401.000657</v>
+        <v>4828482.255657</v>
       </c>
       <c s="18" r="I33">
-        <v>83437.966565</v>
+        <v>83441.487565</v>
       </c>
       <c s="24" r="J33">
-        <v>222020.378533</v>
+        <v>222037.278533</v>
       </c>
       <c s="18" r="K33">
-        <v>27691.340864</v>
+        <v>27691.832864</v>
       </c>
       <c s="18" r="L33">
-        <v>333149.685962</v>
+        <v>333170.598962</v>
       </c>
       <c s="18" r="M33">
-        <v>48045.116689</v>
+        <v>48053.693689</v>
       </c>
       <c s="18" r="N33">
-        <v>213360.109594</v>
+        <v>213397.950594</v>
       </c>
       <c s="18" r="O33">
-        <v>199835.268863</v>
+        <v>199858.119388</v>
       </c>
       <c s="18" r="P33">
-        <v>461240.495146</v>
+        <v>461309.763671</v>
       </c>
       <c s="18" r="Q33">
-        <v>76523.790459</v>
+        <v>76556.624309</v>
       </c>
       <c s="18" r="R33">
-        <v>88218.234635</v>
+        <v>88306.705575</v>
       </c>
       <c s="18" r="S33">
-        <v>26813.264778</v>
+        <v>26823.380788</v>
       </c>
       <c s="18" r="T33">
-        <v>191555.289872</v>
+        <v>191686.710672</v>
       </c>
       <c s="18" r="U33">
-        <v>15681.745436</v>
+        <v>15682.578436</v>
       </c>
       <c s="18" r="V33">
-        <v>52675.381985</v>
+        <v>52678.846926</v>
       </c>
       <c s="18" r="W33">
         <v>1723.768066</v>
       </c>
       <c s="18" r="X33">
-        <v>718.3835</v>
+        <v>728.3835</v>
       </c>
       <c s="18" r="Y33">
-        <v>724.232756</v>
+        <v>724.246884</v>
       </c>
       <c s="18" r="Z33">
-        <v>11334.122871</v>
+        <v>11334.137871</v>
       </c>
       <c s="18" r="AA33">
-        <v>6975.162911</v>
+        <v>6975.246655</v>
       </c>
       <c s="18" r="AB33">
-        <v>19033.518538</v>
+        <v>19033.63141</v>
       </c>
     </row>
     <row r="34" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="13" t="inlineStr" r="C34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F34">
@@ -18528,587 +18833,674 @@
       </c>
       <c s="13" t="inlineStr" r="Z34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>1898172.683561</v>
+        <v>1897622.497891</v>
       </c>
       <c s="16" r="D35">
-        <v>602853.61908</v>
+        <v>602801.29108</v>
       </c>
       <c s="16" r="E35">
-        <v>787835.992771</v>
+        <v>787437.238771</v>
       </c>
       <c s="16" r="F35">
-        <v>149587.719503</v>
+        <v>149474.552503</v>
       </c>
       <c s="16" r="G35">
         <v>633.726749</v>
       </c>
       <c s="16" r="H35">
-        <v>1540911.058103</v>
+        <v>1540346.809103</v>
       </c>
       <c s="16" r="I35">
-        <v>26680.811826</v>
+        <v>26681.421826</v>
       </c>
       <c s="16" r="J35">
-        <v>65744.886534</v>
+        <v>65749.075534</v>
       </c>
       <c s="16" r="K35">
         <v>8.904921</v>
       </c>
       <c s="16" r="L35">
-        <v>92434.603281</v>
+        <v>92439.402281</v>
       </c>
       <c s="16" r="M35">
-        <v>15174.848011</v>
+        <v>15175.095258</v>
       </c>
       <c s="16" r="N35">
-        <v>69249.06664</v>
+        <v>69253.22864</v>
       </c>
       <c s="16" r="O35">
-        <v>83364.24776</v>
+        <v>83370.42276</v>
       </c>
       <c s="16" r="P35">
-        <v>167788.162411</v>
+        <v>167798.746658</v>
       </c>
       <c s="16" r="Q35">
-        <v>26785.677462</v>
+        <v>26783.643962</v>
       </c>
       <c s="16" r="R35">
-        <v>35574.515855</v>
+        <v>35609.751855</v>
       </c>
       <c s="16" r="S35">
-        <v>9597.666499</v>
+        <v>9611.3115</v>
       </c>
       <c s="16" r="T35">
-        <v>71957.859816</v>
+        <v>72004.707317</v>
       </c>
       <c s="16" r="U35">
-        <v>4201.137582</v>
+        <v>4201.391582</v>
       </c>
       <c s="16" r="V35">
-        <v>12448.841099</v>
+        <v>12399.418688</v>
       </c>
       <c s="16" r="W35">
         <v>543.2825</v>
       </c>
       <c s="16" r="X35">
-        <v>2721.489</v>
+        <v>2722.491</v>
       </c>
       <c s="16" r="Y35">
         <v>239.095153</v>
       </c>
       <c s="16" r="Z35">
-        <v>4005.888136</v>
+        <v>4005.933243</v>
       </c>
       <c s="16" r="AA35">
-        <v>1554.993229</v>
+        <v>1554.947115</v>
       </c>
       <c s="16" r="AB35">
-        <v>5799.976518</v>
-[...2 lines deleted...]
-    <row r="36" ht="18" customHeight="0">
+        <v>5799.975511</v>
+      </c>
+    </row>
+    <row r="36" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
-          <t xml:space="preserve">Q2 / T2 2026 Total</t>
+          <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
-      <c s="18" r="C36">
-[...75 lines deleted...]
-        <v>5799.976518</v>
+      <c s="16" r="C36">
+        <v>2050162.014912</v>
+      </c>
+      <c s="16" r="D36">
+        <v>630330.495101</v>
+      </c>
+      <c s="16" r="E36">
+        <v>904987.713612</v>
+      </c>
+      <c s="16" r="F36">
+        <v>160572.252124</v>
+      </c>
+      <c s="16" r="G36">
+        <v>947.7025</v>
+      </c>
+      <c s="16" r="H36">
+        <v>1696838.163337</v>
+      </c>
+      <c s="16" r="I36">
+        <v>46261.552533</v>
+      </c>
+      <c s="16" r="J36">
+        <v>65904.526197</v>
+      </c>
+      <c s="16" r="K36">
+        <v>8551.312239</v>
+      </c>
+      <c s="16" r="L36">
+        <v>120717.390969</v>
+      </c>
+      <c s="16" r="M36">
+        <v>13624.200794</v>
+      </c>
+      <c s="16" r="N36">
+        <v>48485.443467</v>
+      </c>
+      <c s="16" r="O36">
+        <v>86790.712572</v>
+      </c>
+      <c s="16" r="P36">
+        <v>148900.356833</v>
+      </c>
+      <c s="16" r="Q36">
+        <v>21311.182101</v>
+      </c>
+      <c s="16" r="R36">
+        <v>32538.092257</v>
+      </c>
+      <c s="16" r="S36">
+        <v>10259.624072</v>
+      </c>
+      <c s="16" r="T36">
+        <v>64108.89843</v>
+      </c>
+      <c s="16" r="U36">
+        <v>5285.716513</v>
+      </c>
+      <c s="16" r="V36">
+        <v>9643.628605</v>
+      </c>
+      <c s="16" r="W36">
+        <v>196.408</v>
+      </c>
+      <c s="16" r="X36">
+        <v>137.8345</v>
+      </c>
+      <c s="16" r="Y36">
+        <v>188.142191</v>
+      </c>
+      <c s="16" r="Z36">
+        <v>3353.11472</v>
+      </c>
+      <c s="16" r="AA36">
+        <v>1740.063314</v>
+      </c>
+      <c s="16" r="AB36">
+        <v>5281.320225</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
-      <c s="13" t="inlineStr" r="C37">
-[...127 lines deleted...]
-        </is>
+      <c s="18" r="C37">
+        <v>3947784.512803</v>
+      </c>
+      <c s="18" r="D37">
+        <v>1233131.786181</v>
+      </c>
+      <c s="18" r="E37">
+        <v>1692424.952383</v>
+      </c>
+      <c s="18" r="F37">
+        <v>310046.804627</v>
+      </c>
+      <c s="18" r="G37">
+        <v>1581.429249</v>
+      </c>
+      <c s="18" r="H37">
+        <v>3237184.97244</v>
+      </c>
+      <c s="18" r="I37">
+        <v>72942.974359</v>
+      </c>
+      <c s="24" r="J37">
+        <v>131653.601731</v>
+      </c>
+      <c s="18" r="K37">
+        <v>8560.21716</v>
+      </c>
+      <c s="18" r="L37">
+        <v>213156.79325</v>
+      </c>
+      <c s="18" r="M37">
+        <v>28799.296052</v>
+      </c>
+      <c s="18" r="N37">
+        <v>117738.672107</v>
+      </c>
+      <c s="18" r="O37">
+        <v>170161.135332</v>
+      </c>
+      <c s="18" r="P37">
+        <v>316699.103491</v>
+      </c>
+      <c s="18" r="Q37">
+        <v>48094.826063</v>
+      </c>
+      <c s="18" r="R37">
+        <v>68147.844112</v>
+      </c>
+      <c s="18" r="S37">
+        <v>19870.935572</v>
+      </c>
+      <c s="18" r="T37">
+        <v>136113.605747</v>
+      </c>
+      <c s="18" r="U37">
+        <v>9487.108095</v>
+      </c>
+      <c s="18" r="V37">
+        <v>22043.047293</v>
+      </c>
+      <c s="18" r="W37">
+        <v>739.6905</v>
+      </c>
+      <c s="18" r="X37">
+        <v>2860.3255</v>
+      </c>
+      <c s="18" r="Y37">
+        <v>427.237344</v>
+      </c>
+      <c s="18" r="Z37">
+        <v>7359.047963</v>
+      </c>
+      <c s="18" r="AA37">
+        <v>3295.010429</v>
+      </c>
+      <c s="18" r="AB37">
+        <v>11081.295736</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
-      <c s="18" r="C38">
-[...75 lines deleted...]
-        <v>24833.495056</v>
+      <c s="13" t="inlineStr" r="C38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="M38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="V38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="W38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="X38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Y38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Z38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AA38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AB38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
     </row>
     <row r="39" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
-      <c s="13" t="inlineStr" r="C39">
-[...132 lines deleted...]
-      <c s="19" t="inlineStr" r="A41">
+      <c s="18" r="C39">
+        <v>9846214.479945</v>
+      </c>
+      <c s="18" r="D39">
+        <v>3117811.477164</v>
+      </c>
+      <c s="18" r="E39">
+        <v>4218221.278423</v>
+      </c>
+      <c s="18" r="F39">
+        <v>721989.448103</v>
+      </c>
+      <c s="18" r="G39">
+        <v>7645.024407</v>
+      </c>
+      <c s="18" r="H39">
+        <v>8065667.228097</v>
+      </c>
+      <c s="18" r="I39">
+        <v>156384.461924</v>
+      </c>
+      <c s="18" r="J39">
+        <v>353690.880264</v>
+      </c>
+      <c s="18" r="K39">
+        <v>36252.050024</v>
+      </c>
+      <c s="18" r="L39">
+        <v>546327.392212</v>
+      </c>
+      <c s="18" r="M39">
+        <v>76852.989741</v>
+      </c>
+      <c s="18" r="N39">
+        <v>331136.622701</v>
+      </c>
+      <c s="18" r="O39">
+        <v>370019.25472</v>
+      </c>
+      <c s="18" r="P39">
+        <v>778008.867162</v>
+      </c>
+      <c s="18" r="Q39">
+        <v>124651.450372</v>
+      </c>
+      <c s="18" r="R39">
+        <v>156454.549687</v>
+      </c>
+      <c s="18" r="S39">
+        <v>46694.31636</v>
+      </c>
+      <c s="18" r="T39">
+        <v>327800.316419</v>
+      </c>
+      <c s="18" r="U39">
+        <v>25169.686531</v>
+      </c>
+      <c s="18" r="V39">
+        <v>74721.894219</v>
+      </c>
+      <c s="18" r="W39">
+        <v>2463.458566</v>
+      </c>
+      <c s="18" r="X39">
+        <v>3588.709</v>
+      </c>
+      <c s="18" r="Y39">
+        <v>1151.484228</v>
+      </c>
+      <c s="18" r="Z39">
+        <v>18693.185834</v>
+      </c>
+      <c s="18" r="AA39">
+        <v>10270.257084</v>
+      </c>
+      <c s="18" r="AB39">
+        <v>30114.927146</v>
+      </c>
+    </row>
+    <row r="40" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="A40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B40"/>
+      <c s="13" t="inlineStr" r="C40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="M40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="V40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="W40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="X40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Y40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Z40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AA40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AB40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="0.05" customHeight="1"/>
+    <row r="42" ht="20" customHeight="1"/>
+    <row r="43" ht="18" customHeight="0">
+      <c s="19" t="inlineStr" r="A43">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="42" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="20" t="inlineStr" r="A43">
+    <row r="44" ht="8.95" customHeight="1"/>
+    <row r="45" ht="252.75" customHeight="1">
+      <c s="20" t="inlineStr" r="A45">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -19130,103 +19522,104 @@
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Conditions d’utilisation du site Web | Organisme canadien de réglementation des investissements (ocri.ca)</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">).</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="44" ht="0.05" customHeight="1"/>
+    <row r="46" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C2:M2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:M3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="Y5:AB5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:L6"/>
     <mergeCell ref="M6:P6"/>
     <mergeCell ref="Q6:T6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="A39:B39"/>
-    <mergeCell ref="A43:K43"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A45:K45"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A43" r:id="rId13"/>
+    <hyperlink ref="A45" r:id="rId13"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId11"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="17.82421875"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
@@ -19522,71 +19915,71 @@
       <c s="16" r="C10">
         <v>218225.877472</v>
       </c>
       <c s="16" r="D10">
         <v>12550.606286</v>
       </c>
       <c s="16" r="E10">
         <v>8876.7855</v>
       </c>
       <c s="16" r="F10">
         <v>16121.382118</v>
       </c>
       <c s="16" r="G10">
         <v>115016.592227</v>
       </c>
       <c s="16" r="H10">
         <v>5107.598225</v>
       </c>
       <c s="16" r="I10">
         <v>60073.452116</v>
       </c>
       <c s="16" r="J10">
         <v>479.461</v>
       </c>
       <c s="16" r="L10">
-        <v>1488788.957826</v>
+        <v>1488792.852826</v>
       </c>
       <c s="14" t="str" r="M10"/>
       <c s="16" r="N10">
         <v>235919.402049</v>
       </c>
       <c s="16" r="O10">
         <v>374200.803</v>
       </c>
       <c s="14" t="str" r="P10"/>
       <c s="16" r="Q10">
         <v>188564.233474</v>
       </c>
       <c s="16" r="R10">
         <v>271440.9999</v>
       </c>
       <c s="16" r="S10">
         <v>1706.75007</v>
       </c>
       <c s="16" r="T10">
-        <v>416903.369333</v>
+        <v>416907.264333</v>
       </c>
       <c s="16" r="U10">
         <v>53.4</v>
       </c>
     </row>
     <row r="11" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A11">
         <is>
           <t xml:space="preserve">February / février 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B11"/>
       <c s="16" r="C11">
         <v>189726.066917</v>
       </c>
       <c s="16" r="D11">
         <v>11588.709852</v>
       </c>
       <c s="16" r="E11">
         <v>4670.606</v>
       </c>
       <c s="16" r="F11">
         <v>12594.57547</v>
       </c>
       <c s="16" r="G11">
@@ -19692,71 +20085,71 @@
       <c s="18" r="C13">
         <v>618900.76186</v>
       </c>
       <c s="18" r="D13">
         <v>35643.418987</v>
       </c>
       <c s="18" r="E13">
         <v>20635.3545</v>
       </c>
       <c s="18" r="F13">
         <v>42699.690101</v>
       </c>
       <c s="18" r="G13">
         <v>353632.645916</v>
       </c>
       <c s="18" r="H13">
         <v>14754.365894</v>
       </c>
       <c s="18" r="I13">
         <v>151040.825462</v>
       </c>
       <c s="18" r="J13">
         <v>494.461</v>
       </c>
       <c s="18" r="L13">
-        <v>4323386.97995</v>
+        <v>4323390.87495</v>
       </c>
       <c s="27" t="str" r="M13"/>
       <c s="18" r="N13">
         <v>661887.217371</v>
       </c>
       <c s="18" r="O13">
         <v>1080159.148</v>
       </c>
       <c s="27" t="str" r="P13"/>
       <c s="18" r="Q13">
         <v>484819.538779</v>
       </c>
       <c s="18" r="R13">
         <v>784260.387021</v>
       </c>
       <c s="18" r="S13">
         <v>7443.478387</v>
       </c>
       <c s="18" r="T13">
-        <v>1304713.810392</v>
+        <v>1304717.705392</v>
       </c>
       <c s="18" r="U13">
         <v>103.4</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B14"/>
       <c s="13" t="inlineStr" r="C14">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D14">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E14">
         <is>
           <t xml:space="preserve"/>
@@ -19894,55 +20287,55 @@
       </c>
       <c s="14" t="str" r="B16"/>
       <c s="16" r="C16">
         <v>209040.063629</v>
       </c>
       <c s="16" r="D16">
         <v>17694.582536</v>
       </c>
       <c s="16" r="E16">
         <v>3041.4215</v>
       </c>
       <c s="16" r="F16">
         <v>17049.88701</v>
       </c>
       <c s="16" r="G16">
         <v>114858.93043</v>
       </c>
       <c s="16" r="H16">
         <v>3752.974477</v>
       </c>
       <c s="16" r="I16">
         <v>52642.267676</v>
       </c>
       <c s="13" t="str" r="J16"/>
       <c s="16" r="L16">
-        <v>1532249.95136</v>
+        <v>1532250.70136</v>
       </c>
       <c s="14" t="str" r="M16"/>
       <c s="16" r="N16">
-        <v>221766.106305</v>
+        <v>221766.856305</v>
       </c>
       <c s="16" r="O16">
         <v>402616.0465</v>
       </c>
       <c s="14" t="str" r="P16"/>
       <c s="16" r="Q16">
         <v>146400.154336</v>
       </c>
       <c s="16" r="R16">
         <v>309600.2222</v>
       </c>
       <c s="16" r="S16">
         <v>2448.747862</v>
       </c>
       <c s="16" r="T16">
         <v>448908.919157</v>
       </c>
       <c s="16" r="U16">
         <v>509.755</v>
       </c>
     </row>
     <row r="17" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A17">
         <is>
           <t xml:space="preserve">June / juin 2025</t>
@@ -20010,55 +20403,55 @@
       <c s="18" r="C18">
         <v>664169.790312</v>
       </c>
       <c s="18" r="D18">
         <v>50870.456721</v>
       </c>
       <c s="18" r="E18">
         <v>12190.8495</v>
       </c>
       <c s="18" r="F18">
         <v>48950.972809</v>
       </c>
       <c s="18" r="G18">
         <v>365092.319588</v>
       </c>
       <c s="18" r="H18">
         <v>13422.286078</v>
       </c>
       <c s="18" r="I18">
         <v>173612.905616</v>
       </c>
       <c s="18" r="J18">
         <v>30</v>
       </c>
       <c s="18" r="L18">
-        <v>4516727.259842</v>
+        <v>4516728.009842</v>
       </c>
       <c s="27" t="str" r="M18"/>
       <c s="18" r="N18">
-        <v>656695.100653</v>
+        <v>656695.850653</v>
       </c>
       <c s="18" r="O18">
         <v>1140610.085</v>
       </c>
       <c s="27" t="str" r="P18"/>
       <c s="18" r="Q18">
         <v>432948.401036</v>
       </c>
       <c s="18" r="R18">
         <v>968772.540699</v>
       </c>
       <c s="18" r="S18">
         <v>7920.023331</v>
       </c>
       <c s="18" r="T18">
         <v>1308922.154123</v>
       </c>
       <c s="18" r="U18">
         <v>858.955</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A19">
         <is>
           <t xml:space="preserve"/>
@@ -20156,245 +20549,245 @@
       </c>
       <c s="14" t="str" r="B20"/>
       <c s="16" r="C20">
         <v>257149.984431</v>
       </c>
       <c s="16" r="D20">
         <v>18817.045278</v>
       </c>
       <c s="16" r="E20">
         <v>4464.8235</v>
       </c>
       <c s="16" r="F20">
         <v>18686.785487</v>
       </c>
       <c s="16" r="G20">
         <v>126619.90677</v>
       </c>
       <c s="16" r="H20">
         <v>4597.30131</v>
       </c>
       <c s="16" r="I20">
         <v>83964.122086</v>
       </c>
       <c s="13" t="str" r="J20"/>
       <c s="16" r="L20">
-        <v>1421580.518694</v>
+        <v>1421581.734694</v>
       </c>
       <c s="14" t="str" r="M20"/>
       <c s="16" r="N20">
         <v>206928.907591</v>
       </c>
       <c s="16" r="O20">
         <v>360995.863</v>
       </c>
       <c s="14" t="str" r="P20"/>
       <c s="16" r="Q20">
         <v>137188.409842</v>
       </c>
       <c s="16" r="R20">
         <v>301692.3846</v>
       </c>
       <c s="16" r="S20">
-        <v>2430.755299</v>
+        <v>2431.853299</v>
       </c>
       <c s="16" r="T20">
-        <v>412088.648362</v>
+        <v>412088.766362</v>
       </c>
       <c s="16" r="U20">
         <v>255.55</v>
       </c>
     </row>
     <row r="21" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve">August / août 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B21"/>
       <c s="16" r="C21">
         <v>188170.716412</v>
       </c>
       <c s="16" r="D21">
         <v>17399.69384</v>
       </c>
       <c s="16" r="E21">
         <v>6400.5955</v>
       </c>
       <c s="16" r="F21">
         <v>17578.402716</v>
       </c>
       <c s="16" r="G21">
         <v>97321.436551</v>
       </c>
       <c s="16" r="H21">
         <v>3260.460854</v>
       </c>
       <c s="16" r="I21">
         <v>46135.126951</v>
       </c>
       <c s="16" r="J21">
         <v>75</v>
       </c>
       <c s="16" r="L21">
-        <v>1278559.972755</v>
+        <v>1278565.728755</v>
       </c>
       <c s="14" t="str" r="M21"/>
       <c s="16" r="N21">
         <v>194875.5482</v>
       </c>
       <c s="16" r="O21">
         <v>302211.441</v>
       </c>
       <c s="14" t="str" r="P21"/>
       <c s="16" r="Q21">
         <v>144249.3895</v>
       </c>
       <c s="16" r="R21">
         <v>269902.444956</v>
       </c>
       <c s="16" r="S21">
-        <v>2328.970176</v>
+        <v>2334.225176</v>
       </c>
       <c s="16" r="T21">
-        <v>364895.978923</v>
+        <v>364896.479923</v>
       </c>
       <c s="16" r="U21">
         <v>96.2</v>
       </c>
     </row>
     <row r="22" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A22">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B22"/>
       <c s="16" r="C22">
         <v>238744.102684</v>
       </c>
       <c s="16" r="D22">
         <v>22024.815744</v>
       </c>
       <c s="16" r="E22">
         <v>5264.2</v>
       </c>
       <c s="16" r="F22">
         <v>21090.698587</v>
       </c>
       <c s="16" r="G22">
         <v>121831.531292</v>
       </c>
       <c s="16" r="H22">
         <v>4669.621334</v>
       </c>
       <c s="16" r="I22">
         <v>63853.235727</v>
       </c>
       <c s="16" r="J22">
         <v>10</v>
       </c>
       <c s="16" r="L22">
-        <v>1389329.357463</v>
+        <v>1389347.369463</v>
       </c>
       <c s="14" t="str" r="M22"/>
       <c s="16" r="N22">
         <v>206397.9636</v>
       </c>
       <c s="16" r="O22">
         <v>331569.7175</v>
       </c>
       <c s="14" t="str" r="P22"/>
       <c s="16" r="Q22">
         <v>138073.758</v>
       </c>
       <c s="16" r="R22">
         <v>306159.156004</v>
       </c>
       <c s="16" r="S22">
-        <v>3978.280272</v>
+        <v>3995.931272</v>
       </c>
       <c s="16" r="T22">
-        <v>402794.582087</v>
+        <v>402794.943087</v>
       </c>
       <c s="16" r="U22">
         <v>355.9</v>
       </c>
     </row>
     <row r="23" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B23"/>
       <c s="18" r="C23">
         <v>684064.803527</v>
       </c>
       <c s="18" r="D23">
         <v>58241.554862</v>
       </c>
       <c s="18" r="E23">
         <v>16129.619</v>
       </c>
       <c s="18" r="F23">
         <v>57355.88679</v>
       </c>
       <c s="18" r="G23">
         <v>345772.874613</v>
       </c>
       <c s="18" r="H23">
         <v>12527.383498</v>
       </c>
       <c s="18" r="I23">
         <v>193952.484764</v>
       </c>
       <c s="18" r="J23">
         <v>85</v>
       </c>
       <c s="18" r="L23">
-        <v>4089469.848912</v>
+        <v>4089494.832912</v>
       </c>
       <c s="27" t="str" r="M23"/>
       <c s="18" r="N23">
         <v>608202.419391</v>
       </c>
       <c s="18" r="O23">
         <v>994777.0215</v>
       </c>
       <c s="27" t="str" r="P23"/>
       <c s="18" r="Q23">
         <v>419511.557342</v>
       </c>
       <c s="18" r="R23">
         <v>877753.98556</v>
       </c>
       <c s="18" r="S23">
-        <v>8738.005747</v>
+        <v>8762.009747</v>
       </c>
       <c s="18" r="T23">
-        <v>1179779.209372</v>
+        <v>1179780.189372</v>
       </c>
       <c s="18" r="U23">
         <v>707.65</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="13" t="inlineStr" r="C24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E24">
         <is>
           <t xml:space="preserve"/>
@@ -20476,245 +20869,245 @@
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="16" r="C25">
         <v>214706.18522</v>
       </c>
       <c s="16" r="D25">
         <v>19377.051519</v>
       </c>
       <c s="16" r="E25">
         <v>6941.3975</v>
       </c>
       <c s="16" r="F25">
         <v>16278.576174</v>
       </c>
       <c s="16" r="G25">
         <v>119113.193218</v>
       </c>
       <c s="16" r="H25">
         <v>4144.624833</v>
       </c>
       <c s="16" r="I25">
         <v>48851.341976</v>
       </c>
       <c s="13" t="str" r="J25"/>
       <c s="16" r="L25">
-        <v>1527115.324404</v>
+        <v>1527124.526404</v>
       </c>
       <c s="14" t="str" r="M25"/>
       <c s="16" r="N25">
         <v>224767.25784</v>
       </c>
       <c s="16" r="O25">
         <v>410900.133</v>
       </c>
       <c s="14" t="str" r="P25"/>
       <c s="16" r="Q25">
         <v>152091.85393</v>
       </c>
       <c s="16" r="R25">
         <v>301833.285774</v>
       </c>
       <c s="16" r="S25">
-        <v>2490.06075</v>
+        <v>2498.95775</v>
       </c>
       <c s="16" r="T25">
-        <v>432624.43311</v>
+        <v>432624.73811</v>
       </c>
       <c s="16" r="U25">
         <v>2408.3</v>
       </c>
     </row>
     <row r="26" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
       <c s="16" r="C26">
         <v>213878.14097</v>
       </c>
       <c s="16" r="D26">
         <v>15121.80107</v>
       </c>
       <c s="16" r="E26">
         <v>8707.8555</v>
       </c>
       <c s="16" r="F26">
         <v>13369.04833</v>
       </c>
       <c s="16" r="G26">
         <v>119221.059794</v>
       </c>
       <c s="16" r="H26">
         <v>4154.485724</v>
       </c>
       <c s="16" r="I26">
         <v>53198.890552</v>
       </c>
       <c s="16" r="J26">
         <v>105</v>
       </c>
       <c s="16" r="L26">
-        <v>1510142.578628</v>
+        <v>1510149.903628</v>
       </c>
       <c s="14" t="str" r="M26"/>
       <c s="16" r="N26">
         <v>219750.187135</v>
       </c>
       <c s="16" r="O26">
         <v>361458.431</v>
       </c>
       <c s="14" t="str" r="P26"/>
       <c s="16" r="Q26">
         <v>159568.482498</v>
       </c>
       <c s="16" r="R26">
         <v>274977.74635</v>
       </c>
       <c s="16" r="S26">
-        <v>2137.118838</v>
+        <v>2144.162838</v>
       </c>
       <c s="16" r="T26">
-        <v>491683.066807</v>
+        <v>491683.347807</v>
       </c>
       <c s="16" r="U26">
         <v>567.546</v>
       </c>
     </row>
     <row r="27" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B27"/>
       <c s="16" r="C27">
         <v>225761.235199</v>
       </c>
       <c s="16" r="D27">
         <v>15155.549567</v>
       </c>
       <c s="16" r="E27">
         <v>5198.941</v>
       </c>
       <c s="16" r="F27">
         <v>13594.128111</v>
       </c>
       <c s="16" r="G27">
         <v>131703.745052</v>
       </c>
       <c s="16" r="H27">
         <v>6268.269561</v>
       </c>
       <c s="16" r="I27">
         <v>53788.701908</v>
       </c>
       <c s="16" r="J27">
         <v>51.9</v>
       </c>
       <c s="16" r="L27">
-        <v>1444450.441324</v>
+        <v>1444002.911324</v>
       </c>
       <c s="14" t="str" r="M27"/>
       <c s="16" r="N27">
         <v>194633.182979</v>
       </c>
       <c s="16" r="O27">
-        <v>342829.2745</v>
+        <v>342799.2745</v>
       </c>
       <c s="14" t="str" r="P27"/>
       <c s="16" r="Q27">
         <v>158272.74</v>
       </c>
       <c s="16" r="R27">
         <v>300407.01219</v>
       </c>
       <c s="16" r="S27">
-        <v>4227.925805</v>
+        <v>4239.223805</v>
       </c>
       <c s="16" r="T27">
-        <v>443178.85585</v>
+        <v>442750.02785</v>
       </c>
       <c s="16" r="U27">
         <v>901.45</v>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="18" r="C28">
         <v>654345.561389</v>
       </c>
       <c s="18" r="D28">
         <v>49654.402156</v>
       </c>
       <c s="18" r="E28">
         <v>20848.194</v>
       </c>
       <c s="18" r="F28">
         <v>43241.752615</v>
       </c>
       <c s="18" r="G28">
         <v>370037.998064</v>
       </c>
       <c s="18" r="H28">
         <v>14567.380118</v>
       </c>
       <c s="18" r="I28">
         <v>155838.934436</v>
       </c>
       <c s="18" r="J28">
         <v>156.9</v>
       </c>
       <c s="18" r="L28">
-        <v>4481708.344356</v>
+        <v>4481277.341356</v>
       </c>
       <c s="27" t="str" r="M28"/>
       <c s="18" r="N28">
         <v>639150.627954</v>
       </c>
       <c s="18" r="O28">
-        <v>1115187.8385</v>
+        <v>1115157.8385</v>
       </c>
       <c s="27" t="str" r="P28"/>
       <c s="18" r="Q28">
         <v>469933.076428</v>
       </c>
       <c s="18" r="R28">
         <v>877218.044314</v>
       </c>
       <c s="18" r="S28">
-        <v>8855.105393</v>
+        <v>8882.344393</v>
       </c>
       <c s="18" r="T28">
-        <v>1367486.355767</v>
+        <v>1367058.113767</v>
       </c>
       <c s="18" r="U28">
         <v>3877.296</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
       <c s="13" t="inlineStr" r="C29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E29">
         <is>
           <t xml:space="preserve"/>
@@ -20798,71 +21191,71 @@
       <c s="18" r="C30">
         <v>2621480.917088</v>
       </c>
       <c s="18" r="D30">
         <v>194409.832726</v>
       </c>
       <c s="18" r="E30">
         <v>69804.017</v>
       </c>
       <c s="18" r="F30">
         <v>192248.302315</v>
       </c>
       <c s="18" r="G30">
         <v>1434535.838181</v>
       </c>
       <c s="18" r="H30">
         <v>55271.415588</v>
       </c>
       <c s="18" r="I30">
         <v>674445.150278</v>
       </c>
       <c s="18" r="J30">
         <v>766.361</v>
       </c>
       <c s="18" r="L30">
-        <v>17411292.43306</v>
+        <v>17410891.05906</v>
       </c>
       <c s="27" t="str" r="M30"/>
       <c s="18" r="N30">
-        <v>2565935.365369</v>
+        <v>2565936.115369</v>
       </c>
       <c s="18" r="O30">
-        <v>4330734.093</v>
+        <v>4330704.093</v>
       </c>
       <c s="27" t="str" r="P30"/>
       <c s="18" r="Q30">
         <v>1807212.573585</v>
       </c>
       <c s="18" r="R30">
         <v>3508004.957594</v>
       </c>
       <c s="18" r="S30">
-        <v>32956.612858</v>
+        <v>33007.855858</v>
       </c>
       <c s="18" r="T30">
-        <v>5160901.529654</v>
+        <v>5160478.162654</v>
       </c>
       <c s="18" r="U30">
         <v>5547.301</v>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="13" t="inlineStr" r="C31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E31">
         <is>
           <t xml:space="preserve"/>
@@ -20946,243 +21339,243 @@
       <c s="16" r="C32">
         <v>179420.077182</v>
       </c>
       <c s="16" r="D32">
         <v>12582.503082</v>
       </c>
       <c s="16" r="E32">
         <v>7644.8215</v>
       </c>
       <c s="16" r="F32">
         <v>9454.47417</v>
       </c>
       <c s="16" r="G32">
         <v>102059.611334</v>
       </c>
       <c s="16" r="H32">
         <v>4658.348785</v>
       </c>
       <c s="16" r="I32">
         <v>42517.318311</v>
       </c>
       <c s="16" r="J32">
         <v>503</v>
       </c>
       <c s="16" r="L32">
-        <v>1506596.032785</v>
+        <v>1506614.797785</v>
       </c>
       <c s="14" t="str" r="M32"/>
       <c s="16" r="N32">
         <v>198204.445404</v>
       </c>
       <c s="16" r="O32">
         <v>383267.6115</v>
       </c>
       <c s="14" t="str" r="P32"/>
       <c s="16" r="Q32">
         <v>171771.4025</v>
       </c>
       <c s="16" r="R32">
         <v>351585.192886</v>
       </c>
       <c s="16" r="S32">
-        <v>3700.04729</v>
+        <v>3718.67229</v>
       </c>
       <c s="16" r="T32">
-        <v>398002.333205</v>
+        <v>398002.473205</v>
       </c>
       <c s="16" r="U32">
         <v>65</v>
       </c>
     </row>
     <row r="33" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="16" r="C33">
-        <v>175676.978797</v>
+        <v>175677.503797</v>
       </c>
       <c s="16" r="D33">
         <v>13255.813968</v>
       </c>
       <c s="16" r="E33">
         <v>7981.2915</v>
       </c>
       <c s="16" r="F33">
         <v>10230.479885</v>
       </c>
       <c s="16" r="G33">
         <v>102533.45123</v>
       </c>
       <c s="16" r="H33">
-        <v>5137.406624</v>
+        <v>5137.931624</v>
       </c>
       <c s="16" r="I33">
         <v>36375.17259</v>
       </c>
       <c s="16" r="J33">
         <v>163.363</v>
       </c>
       <c s="16" r="L33">
-        <v>1446305.640177</v>
+        <v>1446317.274177</v>
       </c>
       <c s="14" t="str" r="M33"/>
       <c s="16" r="N33">
         <v>210580.891281</v>
       </c>
       <c s="16" r="O33">
         <v>303146.018</v>
       </c>
       <c s="14" t="str" r="P33"/>
       <c s="16" r="Q33">
         <v>173915.84455</v>
       </c>
       <c s="16" r="R33">
         <v>342541.510104</v>
       </c>
       <c s="16" r="S33">
-        <v>4773.140593</v>
+        <v>4784.514593</v>
       </c>
       <c s="16" r="T33">
-        <v>411348.235649</v>
+        <v>411348.495649</v>
       </c>
       <c s="13" t="str" r="U33"/>
     </row>
     <row r="34" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
-        <v>206009.144772</v>
+        <v>206009.281772</v>
       </c>
       <c s="16" r="D34">
         <v>20188.5728</v>
       </c>
       <c s="16" r="E34">
         <v>5811.7255</v>
       </c>
       <c s="16" r="F34">
         <v>19107.132677</v>
       </c>
       <c s="16" r="G34">
         <v>116128.751929</v>
       </c>
       <c s="16" r="H34">
-        <v>5662.709525</v>
+        <v>5662.846525</v>
       </c>
       <c s="16" r="I34">
         <v>38294.252341</v>
       </c>
       <c s="16" r="J34">
         <v>816</v>
       </c>
       <c s="16" r="L34">
-        <v>1875402.473449</v>
+        <v>1875451.960449</v>
       </c>
       <c s="14" t="str" r="M34"/>
       <c s="16" r="N34">
         <v>272713.92776</v>
       </c>
       <c s="16" r="O34">
         <v>406523.9355</v>
       </c>
       <c s="14" t="str" r="P34"/>
       <c s="16" r="Q34">
         <v>238301.178</v>
       </c>
       <c s="16" r="R34">
         <v>426308.987694</v>
       </c>
       <c s="16" r="S34">
-        <v>4300.11228</v>
+        <v>4335.15228</v>
       </c>
       <c s="16" r="T34">
-        <v>527089.332215</v>
+        <v>527103.779215</v>
       </c>
       <c s="16" r="U34">
         <v>165</v>
       </c>
     </row>
     <row r="35" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="18" r="C35">
-        <v>561106.200751</v>
+        <v>561106.862751</v>
       </c>
       <c s="18" r="D35">
         <v>46026.88985</v>
       </c>
       <c s="18" r="E35">
         <v>21437.8385</v>
       </c>
       <c s="18" r="F35">
         <v>38792.086732</v>
       </c>
       <c s="18" r="G35">
         <v>320721.814493</v>
       </c>
       <c s="18" r="H35">
-        <v>15458.464934</v>
+        <v>15459.126934</v>
       </c>
       <c s="18" r="I35">
         <v>117186.743242</v>
       </c>
       <c s="18" r="J35">
         <v>1482.363</v>
       </c>
       <c s="18" r="L35">
-        <v>4828304.146411</v>
+        <v>4828384.032411</v>
       </c>
       <c s="27" t="str" r="M35"/>
       <c s="18" r="N35">
         <v>681499.264445</v>
       </c>
       <c s="18" r="O35">
         <v>1092937.565</v>
       </c>
       <c s="27" t="str" r="P35"/>
       <c s="18" r="Q35">
         <v>583988.42505</v>
       </c>
       <c s="18" r="R35">
         <v>1120435.690684</v>
       </c>
       <c s="18" r="S35">
-        <v>12773.300163</v>
+        <v>12838.339163</v>
       </c>
       <c s="18" r="T35">
-        <v>1336439.901069</v>
+        <v>1336454.748069</v>
       </c>
       <c s="18" r="U35">
         <v>230</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="13" t="inlineStr" r="C36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E36">
         <is>
           <t xml:space="preserve"/>
@@ -21266,374 +21659,431 @@
       <c s="16" r="C37">
         <v>215652.8501</v>
       </c>
       <c s="16" r="D37">
         <v>16509.363521</v>
       </c>
       <c s="16" r="E37">
         <v>7123.9115</v>
       </c>
       <c s="16" r="F37">
         <v>15351.527998</v>
       </c>
       <c s="16" r="G37">
         <v>124871.482717</v>
       </c>
       <c s="16" r="H37">
         <v>5830.815787</v>
       </c>
       <c s="16" r="I37">
         <v>44351.745577</v>
       </c>
       <c s="16" r="J37">
         <v>1614.003</v>
       </c>
       <c s="16" r="L37">
-        <v>1540899.252797</v>
+        <v>1540334.920797</v>
       </c>
       <c s="14" t="str" r="M37"/>
       <c s="16" r="N37">
         <v>235060.441673</v>
       </c>
       <c s="16" r="O37">
         <v>324608.665</v>
       </c>
       <c s="14" t="str" r="P37"/>
       <c s="16" r="Q37">
         <v>185424.39012</v>
       </c>
       <c s="16" r="R37">
-        <v>365418.406735</v>
+        <v>365393.406735</v>
       </c>
       <c s="16" r="S37">
-        <v>1845.144649</v>
+        <v>1850.605649</v>
       </c>
       <c s="16" r="T37">
-        <v>427876.80462</v>
+        <v>427332.01162</v>
       </c>
       <c s="16" r="U37">
         <v>665.4</v>
       </c>
     </row>
-    <row r="38" ht="18" customHeight="0">
+    <row r="38" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
-          <t xml:space="preserve">Q2 / T2 2026 Total</t>
+          <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
-      <c s="18" r="C38">
-[...47 lines deleted...]
-        <v>665.4</v>
+      <c s="16" r="C38">
+        <v>193808.483987</v>
+      </c>
+      <c s="16" r="D38">
+        <v>14075.460913</v>
+      </c>
+      <c s="16" r="E38">
+        <v>4982.025</v>
+      </c>
+      <c s="16" r="F38">
+        <v>12482.985268</v>
+      </c>
+      <c s="16" r="G38">
+        <v>116159.422483</v>
+      </c>
+      <c s="16" r="H38">
+        <v>5077.366758</v>
+      </c>
+      <c s="16" r="I38">
+        <v>38543.223565</v>
+      </c>
+      <c s="16" r="J38">
+        <v>2488</v>
+      </c>
+      <c s="16" r="L38">
+        <v>1696827.992759</v>
+      </c>
+      <c s="14" t="str" r="M38"/>
+      <c s="16" r="N38">
+        <v>249179.763854</v>
+      </c>
+      <c s="16" r="O38">
+        <v>328189.9535</v>
+      </c>
+      <c s="14" t="str" r="P38"/>
+      <c s="16" r="Q38">
+        <v>204568.516664</v>
+      </c>
+      <c s="16" r="R38">
+        <v>340435.76271</v>
+      </c>
+      <c s="16" r="S38">
+        <v>2973.531271</v>
+      </c>
+      <c s="16" r="T38">
+        <v>570392.52076</v>
+      </c>
+      <c s="16" r="U38">
+        <v>1087.944</v>
       </c>
     </row>
     <row r="39" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
-      <c s="13" t="inlineStr" r="C39">
-[...79 lines deleted...]
-        </is>
+      <c s="18" r="C39">
+        <v>409461.334087</v>
+      </c>
+      <c s="18" r="D39">
+        <v>30584.824434</v>
+      </c>
+      <c s="18" r="E39">
+        <v>12105.9365</v>
+      </c>
+      <c s="18" r="F39">
+        <v>27834.513266</v>
+      </c>
+      <c s="18" r="G39">
+        <v>241030.9052</v>
+      </c>
+      <c s="18" r="H39">
+        <v>10908.182545</v>
+      </c>
+      <c s="18" r="I39">
+        <v>82894.969142</v>
+      </c>
+      <c s="18" r="J39">
+        <v>4102.003</v>
+      </c>
+      <c s="18" r="L39">
+        <v>3237162.913556</v>
+      </c>
+      <c s="27" t="str" r="M39"/>
+      <c s="18" r="N39">
+        <v>484240.205527</v>
+      </c>
+      <c s="18" r="O39">
+        <v>652798.6185</v>
+      </c>
+      <c s="27" t="str" r="P39"/>
+      <c s="18" r="Q39">
+        <v>389992.906784</v>
+      </c>
+      <c s="18" r="R39">
+        <v>705829.169445</v>
+      </c>
+      <c s="18" r="S39">
+        <v>4824.13692</v>
+      </c>
+      <c s="18" r="T39">
+        <v>997724.53238</v>
+      </c>
+      <c s="18" r="U39">
+        <v>1753.344</v>
       </c>
     </row>
     <row r="40" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B40"/>
+      <c s="13" t="inlineStr" r="C40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M40"/>
+      <c s="13" t="inlineStr" r="N40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="P40"/>
+      <c s="13" t="inlineStr" r="Q40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A41">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B40"/>
-[...56 lines deleted...]
-      </c>
       <c s="14" t="str" r="B41"/>
-      <c s="13" t="inlineStr" r="C41">
-[...83 lines deleted...]
-    <row r="43" ht="23.35" customHeight="1"/>
+      <c s="18" r="C41">
+        <v>970568.196838</v>
+      </c>
+      <c s="18" r="D41">
+        <v>76611.714284</v>
+      </c>
+      <c s="18" r="E41">
+        <v>33543.775</v>
+      </c>
+      <c s="18" r="F41">
+        <v>66626.599998</v>
+      </c>
+      <c s="18" r="G41">
+        <v>561752.719693</v>
+      </c>
+      <c s="18" r="H41">
+        <v>26367.309479</v>
+      </c>
+      <c s="18" r="I41">
+        <v>200081.712384</v>
+      </c>
+      <c s="18" r="J41">
+        <v>5584.366</v>
+      </c>
+      <c s="18" r="L41">
+        <v>8065546.945967</v>
+      </c>
+      <c s="27" t="str" r="M41"/>
+      <c s="18" r="N41">
+        <v>1165739.469972</v>
+      </c>
+      <c s="18" r="O41">
+        <v>1745736.1835</v>
+      </c>
+      <c s="27" t="str" r="P41"/>
+      <c s="18" r="Q41">
+        <v>973981.331834</v>
+      </c>
+      <c s="18" r="R41">
+        <v>1826264.860129</v>
+      </c>
+      <c s="18" r="S41">
+        <v>17662.476083</v>
+      </c>
+      <c s="18" r="T41">
+        <v>2334179.280449</v>
+      </c>
+      <c s="18" r="U41">
+        <v>1983.344</v>
+      </c>
+    </row>
+    <row r="42" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B42"/>
+      <c s="13" t="inlineStr" r="C42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M42"/>
+      <c s="13" t="inlineStr" r="N42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="P42"/>
+      <c s="13" t="inlineStr" r="Q42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="23.4" customHeight="1"/>
     <row r="44" ht="18" customHeight="0">
       <c s="28" t="inlineStr" r="A44">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
     <row r="45" ht="8.95" customHeight="1"/>
     <row r="46" ht="252.75" customHeight="1">
       <c s="20" t="inlineStr" r="A46">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
@@ -21776,50 +22226,53 @@
     <mergeCell ref="O33:P33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="O34:P34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="O35:P35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="O36:P36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="O37:P37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="O38:P38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="O39:P39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="O40:P40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="O41:P41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="O42:P42"/>
     <mergeCell ref="A46:L46"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A46" r:id="rId17"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId15"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
@@ -22510,55 +22963,55 @@
       <c s="16" r="C17">
         <v>86471.051108</v>
       </c>
       <c s="16" r="D17">
         <v>10426.072718</v>
       </c>
       <c s="16" r="E17">
         <v>20090.11</v>
       </c>
       <c s="16" r="F17">
         <v>7875.332768</v>
       </c>
       <c s="16" r="G17">
         <v>25158.2779</v>
       </c>
       <c s="16" r="H17">
         <v>541.418568</v>
       </c>
       <c s="16" r="I17">
         <v>22338.439154</v>
       </c>
       <c s="16" r="J17">
         <v>41.4</v>
       </c>
       <c s="16" r="L17">
-        <v>151246.446839</v>
+        <v>151247.196839</v>
       </c>
       <c s="14" t="str" r="M17"/>
       <c s="16" r="N17">
-        <v>11261.985124</v>
+        <v>11262.735124</v>
       </c>
       <c s="16" r="O17">
         <v>35671.537205</v>
       </c>
       <c s="16" r="P17">
         <v>6227.771396</v>
       </c>
       <c s="16" r="Q17">
         <v>77008.989916</v>
       </c>
       <c s="16" r="R17">
         <v>1030.671201</v>
       </c>
       <c s="16" r="S17">
         <v>18430.896997</v>
       </c>
       <c s="16" r="T17">
         <v>1614.595</v>
       </c>
     </row>
     <row r="18" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A18">
         <is>
           <t xml:space="preserve">June / juin 2025</t>
         </is>
@@ -22622,55 +23075,55 @@
       <c s="18" r="C19">
         <v>251502.454194</v>
       </c>
       <c s="18" r="D19">
         <v>27069.146092</v>
       </c>
       <c s="18" r="E19">
         <v>68772.471</v>
       </c>
       <c s="18" r="F19">
         <v>20935.881968</v>
       </c>
       <c s="18" r="G19">
         <v>75051.305647</v>
       </c>
       <c s="18" r="H19">
         <v>1576.146698</v>
       </c>
       <c s="18" r="I19">
         <v>58056.102789</v>
       </c>
       <c s="18" r="J19">
         <v>41.4</v>
       </c>
       <c s="18" r="L19">
-        <v>453136.178754</v>
+        <v>453136.928754</v>
       </c>
       <c s="27" t="str" r="M19"/>
       <c s="18" r="N19">
-        <v>31088.226347</v>
+        <v>31088.976347</v>
       </c>
       <c s="18" r="O19">
         <v>111356.573705</v>
       </c>
       <c s="18" r="P19">
         <v>18723.546896</v>
       </c>
       <c s="18" r="Q19">
         <v>226071.157194</v>
       </c>
       <c s="18" r="R19">
         <v>3690.560752</v>
       </c>
       <c s="18" r="S19">
         <v>60267.61886</v>
       </c>
       <c s="18" r="T19">
         <v>1938.495</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve"/>
         </is>
@@ -22744,263 +23197,263 @@
       </c>
       <c s="13" t="inlineStr" r="R20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="21" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve">July / juillet 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B21"/>
       <c s="16" r="C21">
-        <v>68632.622708</v>
+        <v>68652.304708</v>
       </c>
       <c s="16" r="D21">
         <v>6954.476764</v>
       </c>
       <c s="16" r="E21">
         <v>18189.341</v>
       </c>
       <c s="16" r="F21">
         <v>5868.84109</v>
       </c>
       <c s="16" r="G21">
         <v>21455.4441</v>
       </c>
       <c s="16" r="H21">
-        <v>507.0524</v>
+        <v>526.2994</v>
       </c>
       <c s="16" r="I21">
-        <v>15627.467354</v>
+        <v>15627.902354</v>
       </c>
       <c s="16" r="J21">
         <v>30</v>
       </c>
       <c s="16" r="L21">
-        <v>129703.82423</v>
+        <v>129732.99423</v>
       </c>
       <c s="14" t="str" r="M21"/>
       <c s="16" r="N21">
         <v>10260.800261</v>
       </c>
       <c s="16" r="O21">
         <v>35747.2855</v>
       </c>
       <c s="16" r="P21">
         <v>6823.701835</v>
       </c>
       <c s="16" r="Q21">
         <v>53700.938174</v>
       </c>
       <c s="16" r="R21">
-        <v>993.931866</v>
+        <v>1022.415866</v>
       </c>
       <c s="16" r="S21">
-        <v>21894.695584</v>
+        <v>21895.381584</v>
       </c>
       <c s="16" r="T21">
         <v>282.47101</v>
       </c>
     </row>
     <row r="22" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A22">
         <is>
           <t xml:space="preserve">August / août 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B22"/>
       <c s="16" r="C22">
-        <v>89931.745972</v>
+        <v>89944.183972</v>
       </c>
       <c s="16" r="D22">
         <v>9856.985833</v>
       </c>
       <c s="16" r="E22">
         <v>26400.6275</v>
       </c>
       <c s="16" r="F22">
         <v>8195.4075</v>
       </c>
       <c s="16" r="G22">
         <v>26249.712371</v>
       </c>
       <c s="16" r="H22">
-        <v>261.317688</v>
+        <v>273.231688</v>
       </c>
       <c s="16" r="I22">
-        <v>18967.69508</v>
+        <v>18968.21908</v>
       </c>
       <c s="13" t="str" r="J22"/>
       <c s="16" r="L22">
-        <v>113106.088689</v>
+        <v>113130.712689</v>
       </c>
       <c s="14" t="str" r="M22"/>
       <c s="16" r="N22">
         <v>7919.158857</v>
       </c>
       <c s="16" r="O22">
         <v>26289.661</v>
       </c>
       <c s="16" r="P22">
         <v>6284.65743</v>
       </c>
       <c s="16" r="Q22">
         <v>56983.677825</v>
       </c>
       <c s="16" r="R22">
-        <v>1049.513437</v>
+        <v>1073.255437</v>
       </c>
       <c s="16" r="S22">
-        <v>14395.98014</v>
+        <v>14396.86214</v>
       </c>
       <c s="16" r="T22">
         <v>183.44</v>
       </c>
     </row>
     <row r="23" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B23"/>
       <c s="16" r="C23">
-        <v>144849.051462</v>
+        <v>144878.012462</v>
       </c>
       <c s="16" r="D23">
         <v>23628.961784</v>
       </c>
       <c s="16" r="E23">
         <v>33363.1655</v>
       </c>
       <c s="16" r="F23">
         <v>24439.358204</v>
       </c>
       <c s="16" r="G23">
         <v>35640.243046</v>
       </c>
       <c s="16" r="H23">
-        <v>592.076008</v>
+        <v>620.426008</v>
       </c>
       <c s="16" r="I23">
-        <v>27018.34692</v>
+        <v>27018.95792</v>
       </c>
       <c s="16" r="J23">
         <v>166.9</v>
       </c>
       <c s="16" r="L23">
-        <v>144776.198831</v>
+        <v>144806.277831</v>
       </c>
       <c s="14" t="str" r="M23"/>
       <c s="16" r="N23">
         <v>9512.813653</v>
       </c>
       <c s="16" r="O23">
         <v>34958.415</v>
       </c>
       <c s="16" r="P23">
         <v>5723.3577</v>
       </c>
       <c s="16" r="Q23">
         <v>70433.69462</v>
       </c>
       <c s="16" r="R23">
-        <v>1501.898846</v>
+        <v>1531.096846</v>
       </c>
       <c s="16" r="S23">
-        <v>22281.819012</v>
+        <v>22282.700012</v>
       </c>
       <c s="16" r="T23">
         <v>364.2</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="18" r="C24">
-        <v>303413.420142</v>
+        <v>303474.501142</v>
       </c>
       <c s="18" r="D24">
         <v>40440.424381</v>
       </c>
       <c s="18" r="E24">
         <v>77953.134</v>
       </c>
       <c s="18" r="F24">
         <v>38503.606794</v>
       </c>
       <c s="18" r="G24">
         <v>83345.399517</v>
       </c>
       <c s="18" r="H24">
-        <v>1360.446096</v>
+        <v>1419.957096</v>
       </c>
       <c s="18" r="I24">
-        <v>61613.509354</v>
+        <v>61615.079354</v>
       </c>
       <c s="18" r="J24">
         <v>196.9</v>
       </c>
       <c s="18" r="L24">
-        <v>387586.11175</v>
+        <v>387669.98475</v>
       </c>
       <c s="27" t="str" r="M24"/>
       <c s="18" r="N24">
         <v>27692.772771</v>
       </c>
       <c s="18" r="O24">
         <v>96995.3615</v>
       </c>
       <c s="18" r="P24">
         <v>18831.716965</v>
       </c>
       <c s="18" r="Q24">
         <v>181118.310619</v>
       </c>
       <c s="18" r="R24">
-        <v>3545.344149</v>
+        <v>3626.768149</v>
       </c>
       <c s="18" r="S24">
-        <v>58572.494736</v>
+        <v>58574.943736</v>
       </c>
       <c s="18" r="T24">
         <v>830.11101</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="13" t="inlineStr" r="C25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E25">
         <is>
           <t xml:space="preserve"/>
@@ -23059,265 +23512,265 @@
       </c>
       <c s="13" t="inlineStr" r="R25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="26" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve">October / octobre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
       <c s="16" r="C26">
-        <v>95180.832163</v>
+        <v>95188.411163</v>
       </c>
       <c s="16" r="D26">
         <v>8210.590356</v>
       </c>
       <c s="16" r="E26">
         <v>26786.103</v>
       </c>
       <c s="16" r="F26">
         <v>6462.529461</v>
       </c>
       <c s="16" r="G26">
         <v>30769.868637</v>
       </c>
       <c s="16" r="H26">
-        <v>552.213945</v>
+        <v>559.698945</v>
       </c>
       <c s="16" r="I26">
-        <v>22270.926764</v>
+        <v>22271.020764</v>
       </c>
       <c s="16" r="J26">
         <v>128.6</v>
       </c>
       <c s="16" r="L26">
-        <v>161045.207014</v>
+        <v>161064.608014</v>
       </c>
       <c s="14" t="str" r="M26"/>
       <c s="16" r="N26">
         <v>11470.278134</v>
       </c>
       <c s="16" r="O26">
         <v>36180.231</v>
       </c>
       <c s="16" r="P26">
         <v>8395.295284</v>
       </c>
       <c s="16" r="Q26">
         <v>79318.923275</v>
       </c>
       <c s="16" r="R26">
-        <v>973.661854</v>
+        <v>992.609854</v>
       </c>
       <c s="16" r="S26">
-        <v>24342.475467</v>
+        <v>24342.928467</v>
       </c>
       <c s="16" r="T26">
         <v>364.342</v>
       </c>
     </row>
     <row r="27" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B27"/>
       <c s="16" r="C27">
-        <v>119391.980371</v>
+        <v>119395.545371</v>
       </c>
       <c s="16" r="D27">
         <v>13430.816154</v>
       </c>
       <c s="16" r="E27">
         <v>32468.549</v>
       </c>
       <c s="16" r="F27">
         <v>12708.3265</v>
       </c>
       <c s="16" r="G27">
         <v>33344.416673</v>
       </c>
       <c s="16" r="H27">
-        <v>354.741968</v>
+        <v>358.260968</v>
       </c>
       <c s="16" r="I27">
-        <v>27035.130076</v>
+        <v>27035.176076</v>
       </c>
       <c s="16" r="J27">
         <v>50</v>
       </c>
       <c s="16" r="L27">
-        <v>133957.563334</v>
+        <v>133988.620334</v>
       </c>
       <c s="14" t="str" r="M27"/>
       <c s="16" r="N27">
         <v>10216.622404</v>
       </c>
       <c s="16" r="O27">
         <v>32174.977</v>
       </c>
       <c s="16" r="P27">
         <v>7399.232934</v>
       </c>
       <c s="16" r="Q27">
         <v>62013.858199</v>
       </c>
       <c s="16" r="R27">
-        <v>892.526747</v>
+        <v>923.074747</v>
       </c>
       <c s="16" r="S27">
-        <v>21245.34605</v>
+        <v>21245.85505</v>
       </c>
       <c s="16" r="T27">
         <v>15</v>
       </c>
     </row>
     <row r="28" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="16" r="C28">
-        <v>105433.449708</v>
+        <v>105447.830708</v>
       </c>
       <c s="16" r="D28">
         <v>10779.74141</v>
       </c>
       <c s="16" r="E28">
         <v>29170.094</v>
       </c>
       <c s="16" r="F28">
         <v>11426.40616</v>
       </c>
       <c s="16" r="G28">
         <v>32717.993334</v>
       </c>
       <c s="16" r="H28">
-        <v>480.511834</v>
+        <v>494.689834</v>
       </c>
       <c s="16" r="I28">
-        <v>20693.70297</v>
+        <v>20693.90597</v>
       </c>
       <c s="16" r="J28">
         <v>165</v>
       </c>
       <c s="16" r="L28">
-        <v>135212.663854</v>
+        <v>135238.471854</v>
       </c>
       <c s="14" t="str" r="M28"/>
       <c s="16" r="N28">
         <v>6642.907939</v>
       </c>
       <c s="16" r="O28">
         <v>37599.4505</v>
       </c>
       <c s="16" r="P28">
         <v>5989.444112</v>
       </c>
       <c s="16" r="Q28">
-        <v>65568.87215</v>
+        <v>65568.77015</v>
       </c>
       <c s="16" r="R28">
-        <v>1538.222546</v>
+        <v>1563.930546</v>
       </c>
       <c s="16" r="S28">
-        <v>17843.766607</v>
+        <v>17843.968607</v>
       </c>
       <c s="16" r="T28">
         <v>30</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
       <c s="18" r="C29">
-        <v>320006.262242</v>
+        <v>320031.787242</v>
       </c>
       <c s="18" r="D29">
         <v>32421.14792</v>
       </c>
       <c s="18" r="E29">
         <v>88424.746</v>
       </c>
       <c s="18" r="F29">
         <v>30597.262121</v>
       </c>
       <c s="18" r="G29">
         <v>96832.278644</v>
       </c>
       <c s="18" r="H29">
-        <v>1387.467747</v>
+        <v>1412.649747</v>
       </c>
       <c s="18" r="I29">
-        <v>69999.75981</v>
+        <v>70000.10281</v>
       </c>
       <c s="18" r="J29">
         <v>343.6</v>
       </c>
       <c s="18" r="L29">
-        <v>430215.434202</v>
+        <v>430291.700202</v>
       </c>
       <c s="27" t="str" r="M29"/>
       <c s="18" r="N29">
         <v>28329.808477</v>
       </c>
       <c s="18" r="O29">
         <v>105954.6585</v>
       </c>
       <c s="18" r="P29">
         <v>21783.97233</v>
       </c>
       <c s="18" r="Q29">
-        <v>206901.653624</v>
+        <v>206901.551624</v>
       </c>
       <c s="18" r="R29">
-        <v>3404.411147</v>
+        <v>3479.615147</v>
       </c>
       <c s="18" r="S29">
-        <v>63431.588124</v>
+        <v>63432.752124</v>
       </c>
       <c s="18" r="T29">
         <v>409.342</v>
       </c>
     </row>
     <row r="30" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="13" t="inlineStr" r="C30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E30">
         <is>
           <t xml:space="preserve"/>
@@ -23376,94 +23829,94 @@
       </c>
       <c s="13" t="inlineStr" r="R30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="18" r="C31">
-        <v>1134557.262459</v>
+        <v>1134643.868459</v>
       </c>
       <c s="18" r="D31">
         <v>123538.506466</v>
       </c>
       <c s="18" r="E31">
         <v>314017.539</v>
       </c>
       <c s="18" r="F31">
         <v>109948.147383</v>
       </c>
       <c s="18" r="G31">
         <v>335711.784803</v>
       </c>
       <c s="18" r="H31">
-        <v>6152.267689</v>
+        <v>6236.960689</v>
       </c>
       <c s="18" r="I31">
-        <v>244557.117118</v>
+        <v>244559.030118</v>
       </c>
       <c s="18" r="J31">
         <v>631.9</v>
       </c>
       <c s="18" r="L31">
-        <v>1678715.563029</v>
+        <v>1678876.452029</v>
       </c>
       <c s="27" t="str" r="M31"/>
       <c s="18" r="N31">
-        <v>105815.495598</v>
+        <v>105816.245598</v>
       </c>
       <c s="18" r="O31">
         <v>436234.602705</v>
       </c>
       <c s="18" r="P31">
         <v>75032.459506</v>
       </c>
       <c s="18" r="Q31">
-        <v>812201.454232</v>
+        <v>812201.352232</v>
       </c>
       <c s="18" r="R31">
-        <v>13957.280301</v>
+        <v>14113.908301</v>
       </c>
       <c s="18" r="S31">
-        <v>231372.600677</v>
+        <v>231376.213677</v>
       </c>
       <c s="18" r="T31">
         <v>4101.67001</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="13" t="inlineStr" r="C32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E32">
         <is>
           <t xml:space="preserve"/>
@@ -23522,257 +23975,257 @@
       </c>
       <c s="13" t="inlineStr" r="R32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="33" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="16" r="C33">
-        <v>93244.315578</v>
+        <v>93257.260578</v>
       </c>
       <c s="16" r="D33">
         <v>10102.099607</v>
       </c>
       <c s="16" r="E33">
         <v>28225.3575</v>
       </c>
       <c s="16" r="F33">
         <v>10143.627253</v>
       </c>
       <c s="16" r="G33">
         <v>25377.97112</v>
       </c>
       <c s="16" r="H33">
-        <v>493.228021</v>
+        <v>505.936021</v>
       </c>
       <c s="16" r="I33">
-        <v>18902.032077</v>
+        <v>18902.269077</v>
       </c>
       <c s="13" t="str" r="J33"/>
       <c s="16" r="L33">
-        <v>168852.129973</v>
+        <v>168865.157973</v>
       </c>
       <c s="14" t="str" r="M33"/>
       <c s="16" r="N33">
         <v>8830.747148</v>
       </c>
       <c s="16" r="O33">
         <v>48633.801</v>
       </c>
       <c s="16" r="P33">
         <v>7996.43065</v>
       </c>
       <c s="16" r="Q33">
         <v>74979.429956</v>
       </c>
       <c s="16" r="R33">
-        <v>1274.474657</v>
+        <v>1287.443657</v>
       </c>
       <c s="16" r="S33">
-        <v>26837.246562</v>
+        <v>26837.305562</v>
       </c>
       <c s="16" r="T33">
         <v>300</v>
       </c>
     </row>
     <row r="34" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
-        <v>114434.839098</v>
+        <v>114447.700098</v>
       </c>
       <c s="16" r="D34">
         <v>10525.519</v>
       </c>
       <c s="16" r="E34">
         <v>26244.014</v>
       </c>
       <c s="16" r="F34">
         <v>13770.995</v>
       </c>
       <c s="16" r="G34">
         <v>38757.744222</v>
       </c>
       <c s="16" r="H34">
-        <v>623.710037</v>
+        <v>636.440037</v>
       </c>
       <c s="16" r="I34">
-        <v>24512.856839</v>
+        <v>24512.987839</v>
       </c>
       <c s="13" t="str" r="J34"/>
       <c s="16" r="L34">
-        <v>147315.133871</v>
+        <v>147355.199396</v>
       </c>
       <c s="14" t="str" r="M34"/>
       <c s="16" r="N34">
         <v>7337.593033</v>
       </c>
       <c s="16" r="O34">
         <v>41234.3995</v>
       </c>
       <c s="16" r="P34">
         <v>6823.15999</v>
       </c>
       <c s="16" r="Q34">
         <v>66011.748976</v>
       </c>
       <c s="16" r="R34">
-        <v>1157.688753</v>
+        <v>1197.276278</v>
       </c>
       <c s="16" r="S34">
-        <v>24422.669619</v>
+        <v>24423.147619</v>
       </c>
       <c s="16" r="T34">
         <v>327.874</v>
       </c>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>125449.413093</v>
+        <v>125443.732093</v>
       </c>
       <c s="16" r="D35">
-        <v>15132.092991</v>
+        <v>15129.592991</v>
       </c>
       <c s="16" r="E35">
         <v>32299.3165</v>
       </c>
       <c s="16" r="F35">
         <v>15976.852871</v>
       </c>
       <c s="16" r="G35">
-        <v>37521.727382</v>
+        <v>37511.377382</v>
       </c>
       <c s="16" r="H35">
-        <v>1045.27987</v>
+        <v>1052.37087</v>
       </c>
       <c s="16" r="I35">
-        <v>23474.143479</v>
+        <v>23474.221479</v>
       </c>
       <c s="13" t="str" r="J35"/>
       <c s="16" r="L35">
-        <v>145031.920522</v>
+        <v>145047.047522</v>
       </c>
       <c s="14" t="str" r="M35"/>
       <c s="16" r="N35">
         <v>7331.487246</v>
       </c>
       <c s="16" r="O35">
         <v>34229.8155</v>
       </c>
       <c s="16" r="P35">
         <v>7404.998</v>
       </c>
       <c s="16" r="Q35">
         <v>73001.693577</v>
       </c>
       <c s="16" r="R35">
-        <v>1920.091858</v>
+        <v>1934.115858</v>
       </c>
       <c s="16" r="S35">
-        <v>21038.904341</v>
+        <v>21040.007341</v>
       </c>
       <c s="16" r="T35">
         <v>104.93</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="18" r="C36">
-        <v>333128.567769</v>
+        <v>333148.692769</v>
       </c>
       <c s="18" r="D36">
-        <v>35759.711598</v>
+        <v>35757.211598</v>
       </c>
       <c s="18" r="E36">
         <v>86768.688</v>
       </c>
       <c s="18" r="F36">
         <v>39891.475124</v>
       </c>
       <c s="18" r="G36">
-        <v>101657.442724</v>
+        <v>101647.092724</v>
       </c>
       <c s="18" r="H36">
-        <v>2162.217928</v>
+        <v>2194.746928</v>
       </c>
       <c s="18" r="I36">
-        <v>66889.032395</v>
+        <v>66889.478395</v>
       </c>
       <c s="17" t="str" r="J36"/>
       <c s="18" r="L36">
-        <v>461199.184366</v>
+        <v>461267.404891</v>
       </c>
       <c s="27" t="str" r="M36"/>
       <c s="18" r="N36">
         <v>23499.827427</v>
       </c>
       <c s="18" r="O36">
         <v>124098.016</v>
       </c>
       <c s="18" r="P36">
         <v>22224.58864</v>
       </c>
       <c s="18" r="Q36">
         <v>213992.872509</v>
       </c>
       <c s="18" r="R36">
-        <v>4352.255268</v>
+        <v>4418.835793</v>
       </c>
       <c s="18" r="S36">
-        <v>72298.820522</v>
+        <v>72300.460522</v>
       </c>
       <c s="18" r="T36">
         <v>732.804</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="13" t="inlineStr" r="C37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E37">
         <is>
           <t xml:space="preserve"/>
@@ -23831,386 +24284,446 @@
       </c>
       <c s="13" t="inlineStr" r="R37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="38" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="16" r="C38">
-        <v>92431.563124</v>
+        <v>92436.355124</v>
       </c>
       <c s="16" r="D38">
         <v>8003.3676</v>
       </c>
       <c s="16" r="E38">
         <v>26407.412</v>
       </c>
       <c s="16" r="F38">
         <v>9150.017</v>
       </c>
       <c s="16" r="G38">
-        <v>29150.918846</v>
+        <v>29150.928846</v>
       </c>
       <c s="16" r="H38">
-        <v>339.412326</v>
+        <v>344.135326</v>
       </c>
       <c s="16" r="I38">
-        <v>19380.435352</v>
+        <v>19380.494352</v>
       </c>
       <c s="13" t="str" r="J38"/>
       <c s="16" r="L38">
-        <v>167783.070818</v>
+        <v>167793.511065</v>
       </c>
       <c s="14" t="str" r="M38"/>
       <c s="16" r="N38">
         <v>9258.619977</v>
       </c>
       <c s="16" r="O38">
         <v>44035.103</v>
       </c>
       <c s="16" r="P38">
         <v>9218.356065</v>
       </c>
       <c s="16" r="Q38">
-        <v>81335.976265</v>
+        <v>81335.766512</v>
       </c>
       <c s="16" r="R38">
-        <v>976.507539</v>
+        <v>986.653539</v>
       </c>
       <c s="16" r="S38">
-        <v>22694.207972</v>
+        <v>22694.711972</v>
       </c>
       <c s="16" r="T38">
         <v>264.3</v>
       </c>
     </row>
-    <row r="39" ht="18" customHeight="0">
+    <row r="39" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
-          <t xml:space="preserve">Q2 / T2 2026 Total</t>
+          <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
-      <c s="18" r="C39">
-[...44 lines deleted...]
-        <v>264.3</v>
+      <c s="16" r="C39">
+        <v>120716.111151</v>
+      </c>
+      <c s="16" r="D39">
+        <v>12202.990317</v>
+      </c>
+      <c s="16" r="E39">
+        <v>27231.0125</v>
+      </c>
+      <c s="16" r="F39">
+        <v>13316.589317</v>
+      </c>
+      <c s="16" r="G39">
+        <v>42497.456239</v>
+      </c>
+      <c s="16" r="H39">
+        <v>656.734313</v>
+      </c>
+      <c s="16" r="I39">
+        <v>24796.328465</v>
+      </c>
+      <c s="16" r="J39">
+        <v>15</v>
+      </c>
+      <c s="16" r="L39">
+        <v>148895.634262</v>
+      </c>
+      <c s="14" t="str" r="M39"/>
+      <c s="16" r="N39">
+        <v>6949.650834</v>
+      </c>
+      <c s="16" r="O39">
+        <v>36632.464</v>
+      </c>
+      <c s="16" r="P39">
+        <v>6445.551585</v>
+      </c>
+      <c s="16" r="Q39">
+        <v>76085.27738</v>
+      </c>
+      <c s="16" r="R39">
+        <v>995.495987</v>
+      </c>
+      <c s="16" r="S39">
+        <v>21741.194476</v>
+      </c>
+      <c s="16" r="T39">
+        <v>46</v>
       </c>
     </row>
     <row r="40" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
-      <c s="13" t="inlineStr" r="C40">
-[...78 lines deleted...]
-        </is>
+      <c s="18" r="C40">
+        <v>213152.466275</v>
+      </c>
+      <c s="18" r="D40">
+        <v>20206.357917</v>
+      </c>
+      <c s="18" r="E40">
+        <v>53638.4245</v>
+      </c>
+      <c s="18" r="F40">
+        <v>22466.606317</v>
+      </c>
+      <c s="18" r="G40">
+        <v>71648.385085</v>
+      </c>
+      <c s="18" r="H40">
+        <v>1000.869639</v>
+      </c>
+      <c s="18" r="I40">
+        <v>44176.822817</v>
+      </c>
+      <c s="18" r="J40">
+        <v>15</v>
+      </c>
+      <c s="18" r="L40">
+        <v>316689.145327</v>
+      </c>
+      <c s="27" t="str" r="M40"/>
+      <c s="18" r="N40">
+        <v>16208.270811</v>
+      </c>
+      <c s="18" r="O40">
+        <v>80667.567</v>
+      </c>
+      <c s="18" r="P40">
+        <v>15663.90765</v>
+      </c>
+      <c s="18" r="Q40">
+        <v>157421.043892</v>
+      </c>
+      <c s="18" r="R40">
+        <v>1982.149526</v>
+      </c>
+      <c s="18" r="S40">
+        <v>44435.906448</v>
+      </c>
+      <c s="18" r="T40">
+        <v>310.3</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B41"/>
+      <c s="13" t="inlineStr" r="C41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M41"/>
+      <c s="13" t="inlineStr" r="N41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A42">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B41"/>
-[...53 lines deleted...]
-      </c>
       <c s="14" t="str" r="B42"/>
-      <c s="13" t="inlineStr" r="C42">
-[...81 lines deleted...]
-    <row r="43" ht="0.05" customHeight="1"/>
+      <c s="18" r="C42">
+        <v>546301.159044</v>
+      </c>
+      <c s="18" r="D42">
+        <v>55963.569515</v>
+      </c>
+      <c s="18" r="E42">
+        <v>140407.1125</v>
+      </c>
+      <c s="18" r="F42">
+        <v>62358.081441</v>
+      </c>
+      <c s="18" r="G42">
+        <v>173295.477809</v>
+      </c>
+      <c s="18" r="H42">
+        <v>3195.616567</v>
+      </c>
+      <c s="18" r="I42">
+        <v>111066.301212</v>
+      </c>
+      <c s="18" r="J42">
+        <v>15</v>
+      </c>
+      <c s="18" r="L42">
+        <v>777956.550218</v>
+      </c>
+      <c s="27" t="str" r="M42"/>
+      <c s="18" r="N42">
+        <v>39708.098238</v>
+      </c>
+      <c s="18" r="O42">
+        <v>204765.583</v>
+      </c>
+      <c s="18" r="P42">
+        <v>37888.49629</v>
+      </c>
+      <c s="18" r="Q42">
+        <v>371413.916401</v>
+      </c>
+      <c s="18" r="R42">
+        <v>6400.985319</v>
+      </c>
+      <c s="18" r="S42">
+        <v>116736.36697</v>
+      </c>
+      <c s="18" r="T42">
+        <v>1043.104</v>
+      </c>
+    </row>
+    <row r="43" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B43"/>
+      <c s="13" t="inlineStr" r="C43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M43"/>
+      <c s="13" t="inlineStr" r="N43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
     <row r="44" ht="22.3" customHeight="1"/>
     <row r="45" ht="18" customHeight="0">
       <c s="28" t="inlineStr" r="A45">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
     <row r="46" ht="8.95" customHeight="1"/>
     <row r="47" ht="252.75" customHeight="1">
       <c s="20" t="inlineStr" r="A47">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
@@ -24243,50 +24756,51 @@
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Conditions d’utilisation du site Web | Organisme canadien de réglementation des investissements (ocri.ca)</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">).</t>
           </r>
         </is>
       </c>
     </row>
+    <row r="48" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
     <mergeCell ref="C3:R4"/>
     <mergeCell ref="C5:R5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:J9"/>
     <mergeCell ref="L9:T9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="L16:M16"/>
@@ -24320,50 +24834,52 @@
     <mergeCell ref="L30:M30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="L31:M31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="L33:M33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="L43:M43"/>
     <mergeCell ref="A47:L47"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A47" r:id="rId21"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId19"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>