--- v1 (2026-06-25)
+++ v2 (2026-07-18)
@@ -1100,151 +1100,151 @@
       <c s="13" t="inlineStr" r="I5">
         <is>
           <t xml:space="preserve">Commercial Paper and Asset Backed Commercial Paper / Papier commercial et papier commercial adossé à des actifs</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J5">
         <is>
           <t xml:space="preserve">Bank Paper / Papier des banques</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="K5">
         <is>
           <t xml:space="preserve">Other Domestic Money Market Securities / Autres titres du marché monétaire intérieur</t>
         </is>
       </c>
     </row>
     <row r="6" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B6">
         <is>
           <t xml:space="preserve">January / janvier 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C6"/>
       <c s="13" t="str" r="D6"/>
       <c s="16" r="E6">
-        <v>218259.339693</v>
+        <v>216733.854693</v>
       </c>
       <c s="16" r="F6">
-        <v>620.814156</v>
+        <v>622.597156</v>
       </c>
       <c s="16" r="G6">
-        <v>35462.756303</v>
+        <v>34893.055303</v>
       </c>
       <c s="13" t="str" r="H6"/>
       <c s="16" r="I6">
-        <v>83399.286559</v>
+        <v>83399.403059</v>
       </c>
       <c s="16" r="J6">
         <v>17542.1872</v>
       </c>
       <c s="16" r="K6">
-        <v>457970.832892</v>
+        <v>406703.50124</v>
       </c>
     </row>
     <row r="7" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B7">
         <is>
           <t xml:space="preserve">February / février 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C7"/>
       <c s="13" t="str" r="D7"/>
       <c s="16" r="E7">
-        <v>189745.119011</v>
+        <v>187239.541011</v>
       </c>
       <c s="16" r="F7">
-        <v>1370.348365</v>
+        <v>1372.734365</v>
       </c>
       <c s="16" r="G7">
-        <v>30311.282514</v>
+        <v>29720.897514</v>
       </c>
       <c s="13" t="str" r="H7"/>
       <c s="16" r="I7">
-        <v>83640.680307</v>
+        <v>83640.389307</v>
       </c>
       <c s="16" r="J7">
         <v>17792.68786</v>
       </c>
       <c s="16" r="K7">
-        <v>222553.337473</v>
+        <v>219831.439042</v>
       </c>
     </row>
     <row r="8" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B8">
         <is>
           <t xml:space="preserve">March / mars 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C8"/>
       <c s="13" t="str" r="D8"/>
       <c s="16" r="E8">
-        <v>210965.579634</v>
+        <v>210422.236634</v>
       </c>
       <c s="16" r="F8">
-        <v>437.883222</v>
+        <v>439.188222</v>
       </c>
       <c s="16" r="G8">
         <v>34433.343564</v>
       </c>
       <c s="13" t="str" r="H8"/>
       <c s="16" r="I8">
-        <v>70158.42278</v>
+        <v>70158.41878</v>
       </c>
       <c s="16" r="J8">
         <v>20408.072908</v>
       </c>
       <c s="16" r="K8">
-        <v>239544.752122</v>
+        <v>234350.988425</v>
       </c>
     </row>
     <row r="9" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B9">
         <is>
           <t xml:space="preserve">Q1 / T1 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C9"/>
       <c s="17" t="str" r="D9"/>
       <c s="18" r="E9">
-        <v>618970.038338</v>
+        <v>614395.632338</v>
       </c>
       <c s="18" r="F9">
-        <v>2429.045743</v>
+        <v>2434.519743</v>
       </c>
       <c s="18" r="G9">
-        <v>100207.382381</v>
+        <v>99047.296381</v>
       </c>
       <c s="17" t="str" r="H9"/>
       <c s="18" r="I9">
-        <v>237198.389646</v>
+        <v>237198.211146</v>
       </c>
       <c s="18" r="J9">
         <v>55742.947968</v>
       </c>
       <c s="18" r="K9">
-        <v>920068.922487</v>
+        <v>860885.928707</v>
       </c>
     </row>
     <row r="10" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C10"/>
       <c s="13" t="inlineStr" r="D10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G10">
@@ -1260,151 +1260,151 @@
       <c s="13" t="inlineStr" r="I10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="K10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="11" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B11">
         <is>
           <t xml:space="preserve">April / avril 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C11"/>
       <c s="13" t="str" r="D11"/>
       <c s="16" r="E11">
-        <v>217826.783087</v>
+        <v>215215.272087</v>
       </c>
       <c s="16" r="F11">
-        <v>384.194439</v>
+        <v>390.988439</v>
       </c>
       <c s="16" r="G11">
-        <v>43561.587757</v>
+        <v>42984.412757</v>
       </c>
       <c s="13" t="str" r="H11"/>
       <c s="16" r="I11">
         <v>80860.679049</v>
       </c>
       <c s="16" r="J11">
         <v>15430.232518</v>
       </c>
       <c s="16" r="K11">
-        <v>467712.802442</v>
+        <v>462391.819941</v>
       </c>
     </row>
     <row r="12" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B12">
         <is>
           <t xml:space="preserve">May / mai 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C12"/>
       <c s="13" t="str" r="D12"/>
       <c s="16" r="E12">
-        <v>209062.729655</v>
+        <v>206534.766355</v>
       </c>
       <c s="16" r="F12">
-        <v>390.242898</v>
+        <v>409.622898</v>
       </c>
       <c s="16" r="G12">
-        <v>36973.761921</v>
+        <v>36340.700921</v>
       </c>
       <c s="13" t="str" r="H12"/>
       <c s="16" r="I12">
-        <v>85977.067928</v>
+        <v>85976.997428</v>
       </c>
       <c s="16" r="J12">
         <v>22807.617941</v>
       </c>
       <c s="16" r="K12">
-        <v>100690.122159</v>
+        <v>97111.64339</v>
       </c>
     </row>
     <row r="13" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B13">
         <is>
           <t xml:space="preserve">June / juin 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C13"/>
       <c s="13" t="str" r="D13"/>
       <c s="16" r="E13">
-        <v>237366.487678</v>
+        <v>235799.558678</v>
       </c>
       <c s="16" r="F13">
-        <v>797.77739</v>
+        <v>805.98139</v>
       </c>
       <c s="16" r="G13">
-        <v>36367.21887</v>
+        <v>36106.29087</v>
       </c>
       <c s="13" t="str" r="H13"/>
       <c s="16" r="I13">
-        <v>86432.979756</v>
+        <v>86434.679756</v>
       </c>
       <c s="16" r="J13">
         <v>17245.960927</v>
       </c>
       <c s="16" r="K13">
-        <v>67853.371998</v>
+        <v>64988.852051</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B14">
         <is>
           <t xml:space="preserve">Q2 / T2 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C14"/>
       <c s="17" t="str" r="D14"/>
       <c s="18" r="E14">
-        <v>664256.00042</v>
+        <v>657549.59712</v>
       </c>
       <c s="18" r="F14">
-        <v>1572.214727</v>
+        <v>1606.592727</v>
       </c>
       <c s="18" r="G14">
-        <v>116902.568548</v>
+        <v>115431.404548</v>
       </c>
       <c s="17" t="str" r="H14"/>
       <c s="18" r="I14">
-        <v>253270.726733</v>
+        <v>253272.356233</v>
       </c>
       <c s="18" r="J14">
         <v>55483.811386</v>
       </c>
       <c s="18" r="K14">
-        <v>636256.296599</v>
+        <v>624492.315382</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C15"/>
       <c s="13" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G15">
@@ -1420,151 +1420,151 @@
       <c s="13" t="inlineStr" r="I15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="K15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="16" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B16">
         <is>
           <t xml:space="preserve">July / juillet 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C16"/>
       <c s="13" t="str" r="D16"/>
       <c s="16" r="E16">
-        <v>257180.110083</v>
+        <v>255598.892583</v>
       </c>
       <c s="16" r="F16">
         <v>915.006482</v>
       </c>
       <c s="16" r="G16">
-        <v>41199.329772</v>
+        <v>40220.996772</v>
       </c>
       <c s="13" t="str" r="H16"/>
       <c s="16" r="I16">
         <v>94297.635754</v>
       </c>
       <c s="16" r="J16">
         <v>14633.256738</v>
       </c>
       <c s="16" r="K16">
-        <v>65638.831877</v>
+        <v>63875.993895</v>
       </c>
     </row>
     <row r="17" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B17">
         <is>
           <t xml:space="preserve">August / août 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C17"/>
       <c s="13" t="str" r="D17"/>
       <c s="16" r="E17">
-        <v>188220.266526</v>
+        <v>187503.376526</v>
       </c>
       <c s="16" r="F17">
         <v>279.951587</v>
       </c>
       <c s="16" r="G17">
-        <v>37411.107674</v>
+        <v>36866.859674</v>
       </c>
       <c s="13" t="str" r="H17"/>
       <c s="16" r="I17">
-        <v>87981.922574</v>
+        <v>87978.422574</v>
       </c>
       <c s="16" r="J17">
         <v>15214.054305</v>
       </c>
       <c s="16" r="K17">
-        <v>157480.205763</v>
+        <v>156057.336782</v>
       </c>
     </row>
     <row r="18" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B18">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C18"/>
       <c s="13" t="str" r="D18"/>
       <c s="16" r="E18">
-        <v>238766.383705</v>
+        <v>238252.791205</v>
       </c>
       <c s="16" r="F18">
         <v>443.039898</v>
       </c>
       <c s="16" r="G18">
-        <v>40347.386331</v>
+        <v>40460.386331</v>
       </c>
       <c s="13" t="str" r="H18"/>
       <c s="16" r="I18">
         <v>82720.149493</v>
       </c>
       <c s="16" r="J18">
         <v>18712.442832</v>
       </c>
       <c s="16" r="K18">
-        <v>255373.421937</v>
+        <v>252010.597737</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B19">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C19"/>
       <c s="17" t="str" r="D19"/>
       <c s="18" r="E19">
-        <v>684166.760314</v>
+        <v>681355.060314</v>
       </c>
       <c s="18" r="F19">
         <v>1637.997967</v>
       </c>
       <c s="18" r="G19">
-        <v>118957.823777</v>
+        <v>117548.242777</v>
       </c>
       <c s="17" t="str" r="H19"/>
       <c s="18" r="I19">
-        <v>264999.707821</v>
+        <v>264996.207821</v>
       </c>
       <c s="18" r="J19">
         <v>48559.753875</v>
       </c>
       <c s="18" r="K19">
-        <v>478492.459577</v>
+        <v>471943.928414</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C20"/>
       <c s="13" t="inlineStr" r="D20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G20">
@@ -1580,151 +1580,151 @@
       <c s="13" t="inlineStr" r="I20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="K20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="21" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B21">
         <is>
           <t xml:space="preserve">October / octobre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C21"/>
       <c s="13" t="str" r="D21"/>
       <c s="16" r="E21">
-        <v>214730.817088</v>
+        <v>214404.905088</v>
       </c>
       <c s="16" r="F21">
-        <v>686.011852</v>
+        <v>687.259852</v>
       </c>
       <c s="16" r="G21">
-        <v>41111.303244</v>
+        <v>41392.428244</v>
       </c>
       <c s="13" t="str" r="H21"/>
       <c s="16" r="I21">
-        <v>85679.420279</v>
+        <v>85679.844279</v>
       </c>
       <c s="16" r="J21">
-        <v>15625.74779</v>
+        <v>15645.74779</v>
       </c>
       <c s="16" r="K21">
-        <v>81382.966328</v>
+        <v>80278.962037</v>
       </c>
     </row>
     <row r="22" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B22">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C22"/>
       <c s="13" t="str" r="D22"/>
       <c s="16" r="E22">
-        <v>213916.14945</v>
+        <v>211558.40845</v>
       </c>
       <c s="16" r="F22">
-        <v>2076.883176</v>
+        <v>2077.957176</v>
       </c>
       <c s="16" r="G22">
-        <v>41658.942309</v>
+        <v>41483.385309</v>
       </c>
       <c s="13" t="str" r="H22"/>
       <c s="16" r="I22">
         <v>89550.0236099999</v>
       </c>
       <c s="16" r="J22">
         <v>17242.123247</v>
       </c>
       <c s="16" r="K22">
-        <v>116574.015593</v>
+        <v>115768.92318</v>
       </c>
     </row>
     <row r="23" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B23">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C23"/>
       <c s="13" t="str" r="D23"/>
       <c s="16" r="E23">
-        <v>225795.462916</v>
+        <v>223771.629916</v>
       </c>
       <c s="16" r="F23">
-        <v>335.10284</v>
+        <v>338.39884</v>
       </c>
       <c s="16" r="G23">
-        <v>49619.77256</v>
+        <v>49404.27256</v>
       </c>
       <c s="13" t="str" r="H23"/>
       <c s="16" r="I23">
-        <v>104259.204163</v>
+        <v>104260.404163</v>
       </c>
       <c s="16" r="J23">
         <v>23214.536845</v>
       </c>
       <c s="16" r="K23">
-        <v>295304.80707</v>
+        <v>294114.841127</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B24">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C24"/>
       <c s="17" t="str" r="D24"/>
       <c s="18" r="E24">
-        <v>654442.429454</v>
+        <v>649734.943454</v>
       </c>
       <c s="18" r="F24">
-        <v>3097.997868</v>
+        <v>3103.615868</v>
       </c>
       <c s="18" r="G24">
-        <v>132390.018113</v>
+        <v>132280.086113</v>
       </c>
       <c s="17" t="str" r="H24"/>
       <c s="18" r="I24">
-        <v>279488.648052</v>
+        <v>279490.272052</v>
       </c>
       <c s="18" r="J24">
-        <v>56082.407882</v>
+        <v>56102.407882</v>
       </c>
       <c s="18" r="K24">
-        <v>493261.788991</v>
+        <v>490162.726344</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C25"/>
       <c s="13" t="inlineStr" r="D25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G25">
@@ -1740,67 +1740,67 @@
       <c s="13" t="inlineStr" r="I25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="K25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B26">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C26"/>
       <c s="17" t="str" r="D26"/>
       <c s="18" r="E26">
-        <v>2621835.228526</v>
+        <v>2603035.233226</v>
       </c>
       <c s="18" r="F26">
-        <v>8737.256305</v>
+        <v>8782.726305</v>
       </c>
       <c s="18" r="G26">
-        <v>468457.792819</v>
+        <v>464307.029819</v>
       </c>
       <c s="17" t="str" r="H26"/>
       <c s="18" r="I26">
-        <v>1034957.472252</v>
+        <v>1034957.047252</v>
       </c>
       <c s="18" r="J26">
-        <v>215868.921111</v>
+        <v>215888.921111</v>
       </c>
       <c s="18" r="K26">
-        <v>2528079.467654</v>
+        <v>2447484.898847</v>
       </c>
     </row>
     <row r="27" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C27"/>
       <c s="13" t="inlineStr" r="D27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G27">
@@ -1816,151 +1816,151 @@
       <c s="13" t="inlineStr" r="I27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="K27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="28" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B28">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C28"/>
       <c s="13" t="str" r="D28"/>
       <c s="16" r="E28">
-        <v>179450.401389</v>
+        <v>177380.133389</v>
       </c>
       <c s="16" r="F28">
-        <v>1700.812811</v>
+        <v>1692.172811</v>
       </c>
       <c s="16" r="G28">
-        <v>50237.262872</v>
+        <v>49921.408872</v>
       </c>
       <c s="13" t="str" r="H28"/>
       <c s="16" r="I28">
-        <v>114902.879922</v>
+        <v>114903.879922</v>
       </c>
       <c s="16" r="J28">
-        <v>17770.58238</v>
+        <v>17783.58238</v>
       </c>
       <c s="16" r="K28">
-        <v>281881.46654</v>
+        <v>281153.146697</v>
       </c>
     </row>
     <row r="29" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B29">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C29"/>
       <c s="13" t="str" r="D29"/>
       <c s="16" r="E29">
-        <v>175713.896709</v>
+        <v>174058.164709</v>
       </c>
       <c s="16" r="F29">
         <v>1172.42878</v>
       </c>
       <c s="16" r="G29">
-        <v>59426.592736</v>
+        <v>59468.592736</v>
       </c>
       <c s="13" t="str" r="H29"/>
       <c s="16" r="I29">
         <v>110816.029336</v>
       </c>
       <c s="16" r="J29">
         <v>20104.058592</v>
       </c>
       <c s="16" r="K29">
-        <v>263007.987274</v>
+        <v>262210.170273</v>
       </c>
     </row>
     <row r="30" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B30">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C30"/>
       <c s="13" t="str" r="D30"/>
       <c s="16" r="E30">
-        <v>206039.708328</v>
+        <v>204732.011328</v>
       </c>
       <c s="16" r="F30">
-        <v>866.356</v>
+        <v>867.118</v>
       </c>
       <c s="16" r="G30">
-        <v>63889.786229</v>
+        <v>63653.685229</v>
       </c>
       <c s="13" t="str" r="H30"/>
       <c s="16" r="I30">
         <v>122698.802475</v>
       </c>
       <c s="16" r="J30">
         <v>20623.640245</v>
       </c>
       <c s="16" r="K30">
-        <v>264996.400151</v>
+        <v>264877.884576</v>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B31">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C31"/>
       <c s="17" t="str" r="D31"/>
       <c s="18" r="E31">
-        <v>561204.006426</v>
+        <v>556170.309426</v>
       </c>
       <c s="18" r="F31">
-        <v>3739.597591</v>
+        <v>3731.719591</v>
       </c>
       <c s="18" r="G31">
-        <v>173553.641837</v>
+        <v>173043.686837</v>
       </c>
       <c s="17" t="str" r="H31"/>
       <c s="18" r="I31">
-        <v>348417.711733</v>
+        <v>348418.711733</v>
       </c>
       <c s="18" r="J31">
-        <v>58498.281217</v>
+        <v>58511.281217</v>
       </c>
       <c s="18" r="K31">
-        <v>809885.853965</v>
+        <v>808241.201546</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C32"/>
       <c s="13" t="inlineStr" r="D32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G32">
@@ -1976,259 +1976,286 @@
       <c s="13" t="inlineStr" r="I32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="K32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="33" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B33">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C33"/>
       <c s="13" t="str" r="D33"/>
       <c s="16" r="E33">
-        <v>215685.608575</v>
+        <v>212952.640575</v>
       </c>
       <c s="16" r="F33">
-        <v>561.097317</v>
+        <v>565.421317</v>
       </c>
       <c s="16" r="G33">
-        <v>42184.040947</v>
+        <v>42239.900947</v>
       </c>
       <c s="13" t="str" r="H33"/>
       <c s="16" r="I33">
         <v>126224.765055</v>
       </c>
       <c s="16" r="J33">
         <v>19104.673827</v>
       </c>
       <c s="16" r="K33">
-        <v>269361.140191</v>
+        <v>269221.943568</v>
       </c>
     </row>
     <row r="34" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B34">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C34"/>
       <c s="13" t="str" r="D34"/>
       <c s="16" r="E34">
-        <v>193832.007916</v>
+        <v>194229.748916</v>
       </c>
       <c s="16" r="F34">
         <v>1106.0085</v>
       </c>
       <c s="16" r="G34">
         <v>47844.497723</v>
       </c>
       <c s="13" t="str" r="H34"/>
       <c s="16" r="I34">
-        <v>119615.469477</v>
+        <v>119650.269477</v>
       </c>
       <c s="16" r="J34">
-        <v>22050.76766</v>
+        <v>22210.76766</v>
       </c>
       <c s="16" r="K34">
-        <v>234772.695928</v>
-[...2 lines deleted...]
-    <row r="35" ht="18" customHeight="0">
+        <v>234100.98495</v>
+      </c>
+    </row>
+    <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B35">
         <is>
-          <t xml:space="preserve">Q2 / T2 2026 Total</t>
+          <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C35"/>
-      <c s="17" t="str" r="D35"/>
-[...17 lines deleted...]
-        <v>504133.836119</v>
+      <c s="13" t="str" r="D35"/>
+      <c s="16" r="E35">
+        <v>298834.792316</v>
+      </c>
+      <c s="16" r="F35">
+        <v>918.814</v>
+      </c>
+      <c s="16" r="G35">
+        <v>58283.981531</v>
+      </c>
+      <c s="13" t="str" r="H35"/>
+      <c s="16" r="I35">
+        <v>121829.31081</v>
+      </c>
+      <c s="16" r="J35">
+        <v>26931.973228</v>
+      </c>
+      <c s="16" r="K35">
+        <v>259880.385657</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B36">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C36"/>
-      <c s="13" t="inlineStr" r="D36">
-[...37 lines deleted...]
-        </is>
+      <c s="17" t="str" r="D36"/>
+      <c s="18" r="E36">
+        <v>706017.181807</v>
+      </c>
+      <c s="18" r="F36">
+        <v>2590.243817</v>
+      </c>
+      <c s="18" r="G36">
+        <v>148368.380201</v>
+      </c>
+      <c s="17" t="str" r="H36"/>
+      <c s="18" r="I36">
+        <v>367704.345342</v>
+      </c>
+      <c s="18" r="J36">
+        <v>68247.414715</v>
+      </c>
+      <c s="18" r="K36">
+        <v>763203.314175</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B37">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="C37"/>
+      <c s="13" t="inlineStr" r="D37">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E37">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F37">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G37">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H37">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I37">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J37">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K37">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="B38">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="C37"/>
-[...26 lines deleted...]
-      </c>
       <c s="14" t="str" r="C38"/>
-      <c s="13" t="inlineStr" r="D38">
-[...40 lines deleted...]
-    <row r="39" ht="0.05" customHeight="1"/>
+      <c s="17" t="str" r="D38"/>
+      <c s="18" r="E38">
+        <v>1262187.491233</v>
+      </c>
+      <c s="18" r="F38">
+        <v>6321.963408</v>
+      </c>
+      <c s="18" r="G38">
+        <v>321412.067038</v>
+      </c>
+      <c s="17" t="str" r="H38"/>
+      <c s="18" r="I38">
+        <v>716123.057075</v>
+      </c>
+      <c s="18" r="J38">
+        <v>126758.695932</v>
+      </c>
+      <c s="18" r="K38">
+        <v>1571444.515721</v>
+      </c>
+    </row>
+    <row r="39" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="B39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="C39"/>
+      <c s="13" t="inlineStr" r="D39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
     <row r="40" ht="21.85" customHeight="1"/>
     <row r="41" ht="18" customHeight="0">
       <c s="19" t="inlineStr" r="B41">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="42" ht="8.95" customHeight="1"/>
+    <row r="42" ht="9" customHeight="1"/>
     <row r="43" ht="252.75" customHeight="1">
       <c s="20" t="inlineStr" r="B43">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
@@ -2295,50 +2322,51 @@
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B39:C39"/>
     <mergeCell ref="B43:K43"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B43" r:id="rId9"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
@@ -2659,233 +2687,233 @@
       </c>
       <c s="14" t="str" r="B11"/>
       <c s="16" r="C11">
         <v>3752.887777</v>
       </c>
       <c s="16" r="D11">
         <v>160.406543</v>
       </c>
       <c s="16" r="E11">
         <v>0.453478</v>
       </c>
       <c s="16" r="F11">
         <v>33.067063</v>
       </c>
       <c s="16" r="G11">
         <v>2884.840661</v>
       </c>
       <c s="16" r="H11">
         <v>264.953295</v>
       </c>
       <c s="16" r="I11">
         <v>409.166737</v>
       </c>
       <c s="13" t="str" r="J11"/>
       <c s="16" r="L11">
-        <v>4336.519297</v>
+        <v>4342.056297</v>
       </c>
       <c s="14" t="str" r="M11"/>
       <c s="16" r="N11">
         <v>268.9729</v>
       </c>
       <c s="16" r="O11">
         <v>1169.7525</v>
       </c>
       <c s="16" r="P11">
         <v>138.623</v>
       </c>
       <c s="16" r="Q11">
-        <v>2096.634925</v>
+        <v>2102.171925</v>
       </c>
       <c s="16" r="R11">
         <v>234.584062</v>
       </c>
       <c s="16" r="S11">
         <v>415.32891</v>
       </c>
       <c s="16" r="T11">
         <v>12.623</v>
       </c>
     </row>
     <row r="12" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A12">
         <is>
           <t xml:space="preserve">February / février 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B12"/>
       <c s="16" r="C12">
-        <v>6024.054174</v>
+        <v>6024.700501</v>
       </c>
       <c s="16" r="D12">
-        <v>384.468732</v>
+        <v>384.502174</v>
       </c>
       <c s="16" r="E12">
         <v>0.265337</v>
       </c>
       <c s="16" r="F12">
         <v>280.880416</v>
       </c>
       <c s="16" r="G12">
-        <v>4618.527906</v>
+        <v>4619.073906</v>
       </c>
       <c s="16" r="H12">
-        <v>261.523891</v>
+        <v>261.590776</v>
       </c>
       <c s="16" r="I12">
         <v>415.387892</v>
       </c>
       <c s="16" r="J12">
         <v>63</v>
       </c>
       <c s="16" r="L12">
-        <v>2994.375463</v>
+        <v>3003.014463</v>
       </c>
       <c s="14" t="str" r="M12"/>
       <c s="16" r="N12">
         <v>154.82576</v>
       </c>
       <c s="16" r="O12">
         <v>622.357</v>
       </c>
       <c s="16" r="P12">
         <v>42.4495</v>
       </c>
       <c s="16" r="Q12">
-        <v>1587.657118</v>
+        <v>1596.296118</v>
       </c>
       <c s="16" r="R12">
         <v>238.907638</v>
       </c>
       <c s="16" r="S12">
         <v>338.384447</v>
       </c>
       <c s="16" r="T12">
         <v>9.794</v>
       </c>
     </row>
     <row r="13" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A13">
         <is>
           <t xml:space="preserve">March / mars 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B13"/>
       <c s="16" r="C13">
         <v>4988.977616</v>
       </c>
       <c s="16" r="D13">
         <v>298.309695</v>
       </c>
       <c s="16" r="E13">
         <v>0.08655</v>
       </c>
       <c s="16" r="F13">
         <v>173.418029</v>
       </c>
       <c s="16" r="G13">
         <v>3976.133365</v>
       </c>
       <c s="16" r="H13">
         <v>259.977656</v>
       </c>
       <c s="16" r="I13">
         <v>281.052321</v>
       </c>
       <c s="13" t="str" r="J13"/>
       <c s="16" r="L13">
-        <v>3784.466818</v>
+        <v>3787.888818</v>
       </c>
       <c s="14" t="str" r="M13"/>
       <c s="16" r="N13">
         <v>266.62355</v>
       </c>
       <c s="16" r="O13">
         <v>836.2915</v>
       </c>
       <c s="16" r="P13">
         <v>163.687</v>
       </c>
       <c s="16" r="Q13">
-        <v>1914.4623</v>
+        <v>1917.8843</v>
       </c>
       <c s="16" r="R13">
         <v>312.039586</v>
       </c>
       <c s="16" r="S13">
         <v>272.212882</v>
       </c>
       <c s="16" r="T13">
         <v>19.15</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve">Q1 / T1 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B14"/>
       <c s="18" r="C14">
-        <v>14765.919567</v>
+        <v>14766.565894</v>
       </c>
       <c s="18" r="D14">
-        <v>843.18497</v>
+        <v>843.218412</v>
       </c>
       <c s="18" r="E14">
         <v>0.805365</v>
       </c>
       <c s="18" r="F14">
         <v>487.365508</v>
       </c>
       <c s="18" r="G14">
-        <v>11479.501932</v>
+        <v>11480.047932</v>
       </c>
       <c s="18" r="H14">
-        <v>786.454842</v>
+        <v>786.521727</v>
       </c>
       <c s="18" r="I14">
         <v>1105.60695</v>
       </c>
       <c s="18" r="J14">
         <v>63</v>
       </c>
       <c s="18" r="L14">
-        <v>11115.361578</v>
+        <v>11132.959578</v>
       </c>
       <c s="27" t="str" r="M14"/>
       <c s="18" r="N14">
         <v>690.42221</v>
       </c>
       <c s="18" r="O14">
         <v>2628.401</v>
       </c>
       <c s="18" r="P14">
         <v>344.7595</v>
       </c>
       <c s="18" r="Q14">
-        <v>5598.754343</v>
+        <v>5616.352343</v>
       </c>
       <c s="18" r="R14">
         <v>785.531286</v>
       </c>
       <c s="18" r="S14">
         <v>1025.926239</v>
       </c>
       <c s="18" r="T14">
         <v>41.567</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B15"/>
       <c s="13" t="inlineStr" r="C15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D15">
         <is>
@@ -2972,231 +3000,231 @@
       </c>
       <c s="14" t="str" r="B16"/>
       <c s="16" r="C16">
         <v>4759.387447</v>
       </c>
       <c s="16" r="D16">
         <v>216.432317</v>
       </c>
       <c s="16" r="E16">
         <v>16.591446</v>
       </c>
       <c s="16" r="F16">
         <v>65.032893</v>
       </c>
       <c s="16" r="G16">
         <v>3868.410627</v>
       </c>
       <c s="16" r="H16">
         <v>314.595296</v>
       </c>
       <c s="16" r="I16">
         <v>278.324868</v>
       </c>
       <c s="13" t="str" r="J16"/>
       <c s="16" r="L16">
-        <v>5777.324359</v>
+        <v>5780.877359</v>
       </c>
       <c s="14" t="str" r="M16"/>
       <c s="16" r="N16">
         <v>379.415552</v>
       </c>
       <c s="16" r="O16">
         <v>1620.2155</v>
       </c>
       <c s="16" r="P16">
         <v>145.535352</v>
       </c>
       <c s="16" r="Q16">
-        <v>2566.5165</v>
+        <v>2570.0695</v>
       </c>
       <c s="16" r="R16">
         <v>237.35179</v>
       </c>
       <c s="16" r="S16">
         <v>828.289665</v>
       </c>
       <c s="13" t="str" r="T16"/>
     </row>
     <row r="17" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A17">
         <is>
           <t xml:space="preserve">May / mai 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B17"/>
       <c s="16" r="C17">
-        <v>6944.556098</v>
+        <v>6945.100098</v>
       </c>
       <c s="16" r="D17">
         <v>427.080791</v>
       </c>
       <c s="16" r="E17">
         <v>50.743474</v>
       </c>
       <c s="16" r="F17">
         <v>88.983206</v>
       </c>
       <c s="16" r="G17">
-        <v>5636.796173</v>
+        <v>5637.340173</v>
       </c>
       <c s="16" r="H17">
         <v>243.803065</v>
       </c>
       <c s="16" r="I17">
         <v>339.220993</v>
       </c>
       <c s="16" r="J17">
         <v>157.928396</v>
       </c>
       <c s="16" r="L17">
-        <v>5269.136387</v>
+        <v>5274.773387</v>
       </c>
       <c s="14" t="str" r="M17"/>
       <c s="16" r="N17">
         <v>268.86915</v>
       </c>
       <c s="16" r="O17">
         <v>1204.5295</v>
       </c>
       <c s="16" r="P17">
         <v>166.3497</v>
       </c>
       <c s="16" r="Q17">
-        <v>2751.358733</v>
+        <v>2756.995733</v>
       </c>
       <c s="16" r="R17">
         <v>241.629351</v>
       </c>
       <c s="16" r="S17">
         <v>614.599953</v>
       </c>
       <c s="16" r="T17">
         <v>21.8</v>
       </c>
     </row>
     <row r="18" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A18">
         <is>
           <t xml:space="preserve">June / juin 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B18"/>
       <c s="16" r="C18">
-        <v>8454.978698</v>
+        <v>8456.606698</v>
       </c>
       <c s="16" r="D18">
         <v>406.564542</v>
       </c>
       <c s="16" r="E18">
         <v>70.164371</v>
       </c>
       <c s="16" r="F18">
         <v>184.115237</v>
       </c>
       <c s="16" r="G18">
-        <v>6978.136282</v>
+        <v>6979.764282</v>
       </c>
       <c s="16" r="H18">
         <v>300.675344</v>
       </c>
       <c s="16" r="I18">
         <v>515.322922</v>
       </c>
       <c s="13" t="str" r="J18"/>
       <c s="16" r="L18">
-        <v>4824.930691</v>
+        <v>4830.954691</v>
       </c>
       <c s="14" t="str" r="M18"/>
       <c s="16" r="N18">
         <v>184.7741</v>
       </c>
       <c s="16" r="O18">
         <v>875.1435</v>
       </c>
       <c s="16" r="P18">
         <v>68.757</v>
       </c>
       <c s="16" r="Q18">
-        <v>2610.93069</v>
+        <v>2616.95469</v>
       </c>
       <c s="16" r="R18">
         <v>257.681416</v>
       </c>
       <c s="16" r="S18">
         <v>814.782985</v>
       </c>
       <c s="16" r="T18">
         <v>12.861</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A19">
         <is>
           <t xml:space="preserve">Q2 / T2 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B19"/>
       <c s="18" r="C19">
-        <v>20158.922243</v>
+        <v>20161.094243</v>
       </c>
       <c s="18" r="D19">
         <v>1050.07765</v>
       </c>
       <c s="18" r="E19">
         <v>137.499291</v>
       </c>
       <c s="18" r="F19">
         <v>338.131336</v>
       </c>
       <c s="18" r="G19">
-        <v>16483.343082</v>
+        <v>16485.515082</v>
       </c>
       <c s="18" r="H19">
         <v>859.073705</v>
       </c>
       <c s="18" r="I19">
         <v>1132.868783</v>
       </c>
       <c s="18" r="J19">
         <v>157.928396</v>
       </c>
       <c s="18" r="L19">
-        <v>15871.391437</v>
+        <v>15886.605437</v>
       </c>
       <c s="27" t="str" r="M19"/>
       <c s="18" r="N19">
         <v>833.058802</v>
       </c>
       <c s="18" r="O19">
         <v>3699.8885</v>
       </c>
       <c s="18" r="P19">
         <v>380.642052</v>
       </c>
       <c s="18" r="Q19">
-        <v>7928.805923</v>
+        <v>7944.019923</v>
       </c>
       <c s="18" r="R19">
         <v>736.662557</v>
       </c>
       <c s="18" r="S19">
         <v>2257.672603</v>
       </c>
       <c s="18" r="T19">
         <v>34.661</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B20"/>
       <c s="13" t="inlineStr" r="C20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D20">
         <is>
@@ -3261,249 +3289,249 @@
       </c>
       <c s="13" t="inlineStr" r="R20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="21" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve">July / juillet 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B21"/>
       <c s="16" r="C21">
-        <v>5620.561173</v>
+        <v>5621.251196</v>
       </c>
       <c s="16" r="D21">
         <v>274.230465</v>
       </c>
       <c s="16" r="E21">
         <v>144.3685</v>
       </c>
       <c s="16" r="F21">
         <v>232.03185</v>
       </c>
       <c s="16" r="G21">
-        <v>4376.755539</v>
+        <v>4377.310562</v>
       </c>
       <c s="16" r="H21">
-        <v>392.487381</v>
+        <v>392.622381</v>
       </c>
       <c s="16" r="I21">
         <v>200.687438</v>
       </c>
       <c s="13" t="str" r="J21"/>
       <c s="16" r="L21">
-        <v>3197.898622</v>
+        <v>3200.648622</v>
       </c>
       <c s="14" t="str" r="M21"/>
       <c s="16" r="N21">
         <v>174.2087</v>
       </c>
       <c s="16" r="O21">
         <v>625.5305</v>
       </c>
       <c s="16" r="P21">
         <v>116.822</v>
       </c>
       <c s="16" r="Q21">
-        <v>1621.946039</v>
+        <v>1624.696039</v>
       </c>
       <c s="16" r="R21">
         <v>268.520327</v>
       </c>
       <c s="16" r="S21">
         <v>390.871056</v>
       </c>
       <c s="13" t="str" r="T21"/>
     </row>
     <row r="22" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A22">
         <is>
           <t xml:space="preserve">August / août 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B22"/>
       <c s="16" r="C22">
-        <v>6188.590785</v>
+        <v>6189.145808</v>
       </c>
       <c s="16" r="D22">
         <v>277.308734</v>
       </c>
       <c s="16" r="E22">
         <v>60.132682</v>
       </c>
       <c s="16" r="F22">
         <v>199.711983</v>
       </c>
       <c s="16" r="G22">
-        <v>5129.595642</v>
+        <v>5130.150665</v>
       </c>
       <c s="16" r="H22">
         <v>209.444785</v>
       </c>
       <c s="16" r="I22">
         <v>312.396959</v>
       </c>
       <c s="13" t="str" r="J22"/>
       <c s="16" r="L22">
-        <v>2764.298349</v>
+        <v>2768.793349</v>
       </c>
       <c s="14" t="str" r="M22"/>
       <c s="16" r="N22">
         <v>84.928085</v>
       </c>
       <c s="16" r="O22">
         <v>714.5635</v>
       </c>
       <c s="16" r="P22">
         <v>147.295</v>
       </c>
       <c s="16" r="Q22">
-        <v>1357.472</v>
+        <v>1361.967</v>
       </c>
       <c s="16" r="R22">
         <v>196.49364</v>
       </c>
       <c s="16" r="S22">
         <v>228.317124</v>
       </c>
       <c s="16" r="T22">
         <v>35.229</v>
       </c>
     </row>
     <row r="23" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B23"/>
       <c s="16" r="C23">
-        <v>5139.40678</v>
+        <v>5139.46278</v>
       </c>
       <c s="16" r="D23">
         <v>274.043762</v>
       </c>
       <c s="16" r="E23">
         <v>0.957636</v>
       </c>
       <c s="16" r="F23">
         <v>34.480215</v>
       </c>
       <c s="16" r="G23">
         <v>4572.231763</v>
       </c>
       <c s="16" r="H23">
-        <v>209.389221</v>
+        <v>209.445221</v>
       </c>
       <c s="16" r="I23">
         <v>48.304183</v>
       </c>
       <c s="13" t="str" r="J23"/>
       <c s="16" r="L23">
-        <v>3555.19696</v>
+        <v>3561.05296</v>
       </c>
       <c s="14" t="str" r="M23"/>
       <c s="16" r="N23">
         <v>255.41515</v>
       </c>
       <c s="16" r="O23">
         <v>817.29</v>
       </c>
       <c s="16" r="P23">
         <v>103.379</v>
       </c>
       <c s="16" r="Q23">
-        <v>1704.0409</v>
+        <v>1709.8969</v>
       </c>
       <c s="16" r="R23">
         <v>238.077489</v>
       </c>
       <c s="16" r="S23">
         <v>393.891421</v>
       </c>
       <c s="16" r="T23">
         <v>43.103</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="18" r="C24">
-        <v>16948.558738</v>
+        <v>16949.859784</v>
       </c>
       <c s="18" r="D24">
         <v>825.582961</v>
       </c>
       <c s="18" r="E24">
         <v>205.458818</v>
       </c>
       <c s="18" r="F24">
         <v>466.224048</v>
       </c>
       <c s="18" r="G24">
-        <v>14078.582944</v>
+        <v>14079.69299</v>
       </c>
       <c s="18" r="H24">
-        <v>811.321387</v>
+        <v>811.512387</v>
       </c>
       <c s="18" r="I24">
         <v>561.38858</v>
       </c>
       <c s="17" t="str" r="J24"/>
       <c s="18" r="L24">
-        <v>9517.393931</v>
+        <v>9530.494931</v>
       </c>
       <c s="27" t="str" r="M24"/>
       <c s="18" r="N24">
         <v>514.551935</v>
       </c>
       <c s="18" r="O24">
         <v>2157.384</v>
       </c>
       <c s="18" r="P24">
         <v>367.496</v>
       </c>
       <c s="18" r="Q24">
-        <v>4683.458939</v>
+        <v>4696.559939</v>
       </c>
       <c s="18" r="R24">
         <v>703.091456</v>
       </c>
       <c s="18" r="S24">
         <v>1013.079601</v>
       </c>
       <c s="18" r="T24">
         <v>78.332</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="13" t="inlineStr" r="C25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D25">
         <is>
@@ -3592,231 +3620,231 @@
       <c s="16" r="C26">
         <v>6349.343567</v>
       </c>
       <c s="16" r="D26">
         <v>502.086959</v>
       </c>
       <c s="16" r="E26">
         <v>28.086437</v>
       </c>
       <c s="16" r="F26">
         <v>139.336541</v>
       </c>
       <c s="16" r="G26">
         <v>4797.237935</v>
       </c>
       <c s="16" r="H26">
         <v>256.005543</v>
       </c>
       <c s="16" r="I26">
         <v>546.590152</v>
       </c>
       <c s="16" r="J26">
         <v>80</v>
       </c>
       <c s="16" r="L26">
-        <v>4167.479079</v>
+        <v>4175.227803</v>
       </c>
       <c s="14" t="str" r="M26"/>
       <c s="16" r="N26">
         <v>442.36615</v>
       </c>
       <c s="16" r="O26">
         <v>723.264</v>
       </c>
       <c s="16" r="P26">
         <v>312.87</v>
       </c>
       <c s="16" r="Q26">
-        <v>2128.882525</v>
+        <v>2136.631249</v>
       </c>
       <c s="16" r="R26">
         <v>249.641822</v>
       </c>
       <c s="16" r="S26">
         <v>284.561582</v>
       </c>
       <c s="16" r="T26">
         <v>25.893</v>
       </c>
     </row>
     <row r="27" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B27"/>
       <c s="16" r="C27">
-        <v>4514.803024</v>
+        <v>4524.73752</v>
       </c>
       <c s="16" r="D27">
         <v>438.985325</v>
       </c>
       <c s="16" r="E27">
         <v>0.163322</v>
       </c>
       <c s="16" r="F27">
         <v>75.798835</v>
       </c>
       <c s="16" r="G27">
-        <v>3374.498235</v>
+        <v>3384.432731</v>
       </c>
       <c s="16" r="H27">
         <v>173.970961</v>
       </c>
       <c s="16" r="I27">
         <v>451.386346</v>
       </c>
       <c s="13" t="str" r="J27"/>
       <c s="16" r="L27">
-        <v>3255.39762</v>
+        <v>3263.60062</v>
       </c>
       <c s="14" t="str" r="M27"/>
       <c s="16" r="N27">
         <v>298.93125</v>
       </c>
       <c s="16" r="O27">
         <v>551.307</v>
       </c>
       <c s="16" r="P27">
         <v>131.03</v>
       </c>
       <c s="16" r="Q27">
-        <v>1750.837335</v>
+        <v>1759.040335</v>
       </c>
       <c s="16" r="R27">
         <v>266.645373</v>
       </c>
       <c s="16" r="S27">
         <v>197.841662</v>
       </c>
       <c s="16" r="T27">
         <v>58.805</v>
       </c>
     </row>
     <row r="28" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="16" r="C28">
-        <v>7295.851947</v>
+        <v>7297.803571</v>
       </c>
       <c s="16" r="D28">
         <v>244.154925</v>
       </c>
       <c s="16" r="E28">
         <v>0.462065</v>
       </c>
       <c s="16" r="F28">
         <v>256.426261</v>
       </c>
       <c s="16" r="G28">
-        <v>6222.793123</v>
+        <v>6224.744747</v>
       </c>
       <c s="16" r="H28">
         <v>326.99556</v>
       </c>
       <c s="16" r="I28">
         <v>245.020013</v>
       </c>
       <c s="13" t="str" r="J28"/>
       <c s="16" r="L28">
-        <v>2631.162425</v>
+        <v>2637.266425</v>
       </c>
       <c s="14" t="str" r="M28"/>
       <c s="16" r="N28">
         <v>167.95675</v>
       </c>
       <c s="16" r="O28">
         <v>454.2675</v>
       </c>
       <c s="16" r="P28">
         <v>70.0215</v>
       </c>
       <c s="16" r="Q28">
-        <v>1241.74</v>
+        <v>1247.844</v>
       </c>
       <c s="16" r="R28">
         <v>375.489615</v>
       </c>
       <c s="16" r="S28">
         <v>296.47306</v>
       </c>
       <c s="16" r="T28">
         <v>25.214</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
       <c s="18" r="C29">
-        <v>18159.998538</v>
+        <v>18171.884658</v>
       </c>
       <c s="18" r="D29">
         <v>1185.227209</v>
       </c>
       <c s="18" r="E29">
         <v>28.711824</v>
       </c>
       <c s="18" r="F29">
         <v>471.561637</v>
       </c>
       <c s="18" r="G29">
-        <v>14394.529293</v>
+        <v>14406.415413</v>
       </c>
       <c s="18" r="H29">
         <v>756.972064</v>
       </c>
       <c s="18" r="I29">
         <v>1242.996511</v>
       </c>
       <c s="18" r="J29">
         <v>80</v>
       </c>
       <c s="18" r="L29">
-        <v>10054.039124</v>
+        <v>10076.094848</v>
       </c>
       <c s="27" t="str" r="M29"/>
       <c s="18" r="N29">
         <v>909.25415</v>
       </c>
       <c s="18" r="O29">
         <v>1728.8385</v>
       </c>
       <c s="18" r="P29">
         <v>513.9215</v>
       </c>
       <c s="18" r="Q29">
-        <v>5121.45986</v>
+        <v>5143.515584</v>
       </c>
       <c s="18" r="R29">
         <v>891.77681</v>
       </c>
       <c s="18" r="S29">
         <v>778.876304</v>
       </c>
       <c s="18" r="T29">
         <v>109.912</v>
       </c>
     </row>
     <row r="30" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="13" t="inlineStr" r="C30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D30">
         <is>
@@ -3881,88 +3909,88 @@
       </c>
       <c s="13" t="inlineStr" r="R30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="18" r="C31">
-        <v>70033.399086</v>
+        <v>70049.404579</v>
       </c>
       <c s="18" r="D31">
-        <v>3904.07279</v>
+        <v>3904.106232</v>
       </c>
       <c s="18" r="E31">
         <v>372.475298</v>
       </c>
       <c s="18" r="F31">
         <v>1763.282529</v>
       </c>
       <c s="18" r="G31">
-        <v>56435.957251</v>
+        <v>56451.671417</v>
       </c>
       <c s="18" r="H31">
-        <v>3213.821998</v>
+        <v>3214.079883</v>
       </c>
       <c s="18" r="I31">
         <v>4042.860824</v>
       </c>
       <c s="18" r="J31">
         <v>300.928396</v>
       </c>
       <c s="18" r="L31">
-        <v>46558.18607</v>
+        <v>46626.154794</v>
       </c>
       <c s="27" t="str" r="M31"/>
       <c s="18" r="N31">
         <v>2947.287097</v>
       </c>
       <c s="18" r="O31">
         <v>10214.512</v>
       </c>
       <c s="18" r="P31">
         <v>1606.819052</v>
       </c>
       <c s="18" r="Q31">
-        <v>23332.479065</v>
+        <v>23400.447789</v>
       </c>
       <c s="18" r="R31">
         <v>3117.062109</v>
       </c>
       <c s="18" r="S31">
         <v>5075.554747</v>
       </c>
       <c s="18" r="T31">
         <v>264.472</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="13" t="inlineStr" r="C32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D32">
         <is>
@@ -4049,229 +4077,229 @@
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="16" r="C33">
         <v>5823.652878</v>
       </c>
       <c s="16" r="D33">
         <v>607.784491</v>
       </c>
       <c s="16" r="E33">
         <v>0.54255</v>
       </c>
       <c s="16" r="F33">
         <v>184.556313</v>
       </c>
       <c s="16" r="G33">
         <v>4401.10412</v>
       </c>
       <c s="16" r="H33">
         <v>439.468254</v>
       </c>
       <c s="16" r="I33">
         <v>190.19715</v>
       </c>
       <c s="13" t="str" r="J33"/>
       <c s="16" r="L33">
-        <v>3721.644356</v>
+        <v>3729.318356</v>
       </c>
       <c s="14" t="str" r="M33"/>
       <c s="16" r="N33">
         <v>249.558578</v>
       </c>
       <c s="16" r="O33">
         <v>587.969</v>
       </c>
       <c s="16" r="P33">
         <v>72.4925</v>
       </c>
       <c s="16" r="Q33">
-        <v>2355.3228</v>
+        <v>2362.9968</v>
       </c>
       <c s="16" r="R33">
         <v>232.430402</v>
       </c>
       <c s="16" r="S33">
         <v>221.729076</v>
       </c>
       <c s="16" r="T33">
         <v>2.142</v>
       </c>
     </row>
     <row r="34" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
-        <v>6258.94543</v>
+        <v>6259.493717</v>
       </c>
       <c s="16" r="D34">
         <v>370.827123</v>
       </c>
       <c s="16" r="E34">
         <v>0.582795</v>
       </c>
       <c s="16" r="F34">
         <v>167.428616</v>
       </c>
       <c s="16" r="G34">
-        <v>4856.8992</v>
+        <v>4857.447487</v>
       </c>
       <c s="16" r="H34">
         <v>294.002278</v>
       </c>
       <c s="16" r="I34">
         <v>569.205418</v>
       </c>
       <c s="13" t="str" r="J34"/>
       <c s="16" r="L34">
-        <v>5347.095907</v>
+        <v>5350.331907</v>
       </c>
       <c s="14" t="str" r="M34"/>
       <c s="16" r="N34">
         <v>646.95885</v>
       </c>
       <c s="16" r="O34">
         <v>1375.945</v>
       </c>
       <c s="16" r="P34">
         <v>308.7565</v>
       </c>
       <c s="16" r="Q34">
-        <v>2512.7336</v>
+        <v>2515.9696</v>
       </c>
       <c s="16" r="R34">
         <v>188.748323</v>
       </c>
       <c s="16" r="S34">
         <v>293.716634</v>
       </c>
       <c s="16" r="T34">
         <v>20.237</v>
       </c>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
         <v>6945.010211</v>
       </c>
       <c s="16" r="D35">
         <v>633.423785</v>
       </c>
       <c s="16" r="E35">
         <v>11.371219</v>
       </c>
       <c s="16" r="F35">
         <v>522.902516</v>
       </c>
       <c s="16" r="G35">
         <v>5037.247121</v>
       </c>
       <c s="16" r="H35">
         <v>486.707474</v>
       </c>
       <c s="16" r="I35">
         <v>253.358096</v>
       </c>
       <c s="13" t="str" r="J35"/>
       <c s="16" r="L35">
-        <v>6598.541931</v>
+        <v>6603.879931</v>
       </c>
       <c s="14" t="str" r="M35"/>
       <c s="16" r="N35">
         <v>1138.920656</v>
       </c>
       <c s="16" r="O35">
         <v>948.25</v>
       </c>
       <c s="16" r="P35">
         <v>377.48235</v>
       </c>
       <c s="16" r="Q35">
-        <v>3156.819</v>
+        <v>3162.157</v>
       </c>
       <c s="16" r="R35">
         <v>284.646281</v>
       </c>
       <c s="16" r="S35">
         <v>686.360644</v>
       </c>
       <c s="16" r="T35">
         <v>6.063</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="18" r="C36">
-        <v>19027.608519</v>
+        <v>19028.156806</v>
       </c>
       <c s="18" r="D36">
         <v>1612.035399</v>
       </c>
       <c s="18" r="E36">
         <v>12.496564</v>
       </c>
       <c s="18" r="F36">
         <v>874.887445</v>
       </c>
       <c s="18" r="G36">
-        <v>14295.250441</v>
+        <v>14295.798728</v>
       </c>
       <c s="18" r="H36">
         <v>1220.178006</v>
       </c>
       <c s="18" r="I36">
         <v>1012.760664</v>
       </c>
       <c s="17" t="str" r="J36"/>
       <c s="18" r="L36">
-        <v>15667.282194</v>
+        <v>15683.530194</v>
       </c>
       <c s="27" t="str" r="M36"/>
       <c s="18" r="N36">
         <v>2035.438084</v>
       </c>
       <c s="18" r="O36">
         <v>2912.164</v>
       </c>
       <c s="18" r="P36">
         <v>758.73135</v>
       </c>
       <c s="18" r="Q36">
-        <v>8024.8754</v>
+        <v>8041.1234</v>
       </c>
       <c s="18" r="R36">
         <v>705.825006</v>
       </c>
       <c s="18" r="S36">
         <v>1201.806354</v>
       </c>
       <c s="18" r="T36">
         <v>28.442</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="13" t="inlineStr" r="C37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D37">
         <is>
@@ -4336,451 +4364,507 @@
       </c>
       <c s="13" t="inlineStr" r="R37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="38" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="16" r="C38">
-        <v>5798.445387</v>
+        <v>5798.991703</v>
       </c>
       <c s="16" r="D38">
         <v>329.567593</v>
       </c>
       <c s="16" r="E38">
         <v>350.97075</v>
       </c>
       <c s="16" r="F38">
         <v>412.599639</v>
       </c>
       <c s="16" r="G38">
-        <v>4048.282389</v>
+        <v>4048.828705</v>
       </c>
       <c s="16" r="H38">
         <v>337.13548</v>
       </c>
       <c s="16" r="I38">
         <v>319.889536</v>
       </c>
       <c s="13" t="str" r="J38"/>
       <c s="16" r="L38">
-        <v>4195.764692</v>
+        <v>4200.361692</v>
       </c>
       <c s="14" t="str" r="M38"/>
       <c s="16" r="N38">
         <v>556.08326</v>
       </c>
       <c s="16" r="O38">
         <v>636.208</v>
       </c>
       <c s="16" r="P38">
         <v>211.5295</v>
       </c>
       <c s="16" r="Q38">
-        <v>2029.503355</v>
+        <v>2034.100355</v>
       </c>
       <c s="16" r="R38">
         <v>233.177318</v>
       </c>
       <c s="16" r="S38">
         <v>506.998259</v>
       </c>
       <c s="16" r="T38">
         <v>22.265</v>
       </c>
     </row>
     <row r="39" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
       <c s="16" r="C39">
-        <v>5280.408456</v>
+        <v>5281.501088</v>
       </c>
       <c s="16" r="D39">
         <v>333.453595</v>
       </c>
       <c s="16" r="E39">
         <v>230.1912</v>
       </c>
       <c s="16" r="F39">
         <v>39.73971</v>
       </c>
       <c s="16" r="G39">
-        <v>4322.879357</v>
+        <v>4323.971989</v>
       </c>
       <c s="16" r="H39">
         <v>217.956677</v>
       </c>
       <c s="16" r="I39">
         <v>136.187917</v>
       </c>
       <c s="13" t="str" r="J39"/>
       <c s="16" r="L39">
-        <v>5279.553919</v>
+        <v>5281.481919</v>
       </c>
       <c s="14" t="str" r="M39"/>
       <c s="16" r="N39">
         <v>633.8917</v>
       </c>
       <c s="16" r="O39">
         <v>1198.693</v>
       </c>
       <c s="16" r="P39">
         <v>237.2085</v>
       </c>
       <c s="16" r="Q39">
-        <v>2254.23147</v>
+        <v>2256.19947</v>
       </c>
       <c s="16" r="R39">
-        <v>201.988175</v>
+        <v>201.948175</v>
       </c>
       <c s="16" r="S39">
         <v>734.101074</v>
       </c>
       <c s="16" r="T39">
         <v>19.44</v>
       </c>
     </row>
-    <row r="40" ht="18" customHeight="0">
+    <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
-          <t xml:space="preserve">Q2 / T2 2026 Total</t>
+          <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
-      <c s="18" r="C40">
-[...44 lines deleted...]
-        <v>41.705</v>
+      <c s="16" r="C40">
+        <v>7252.918959</v>
+      </c>
+      <c s="16" r="D40">
+        <v>640.458578</v>
+      </c>
+      <c s="16" r="E40">
+        <v>99</v>
+      </c>
+      <c s="16" r="F40">
+        <v>46.369584</v>
+      </c>
+      <c s="16" r="G40">
+        <v>5853.103698</v>
+      </c>
+      <c s="16" r="H40">
+        <v>369.168257</v>
+      </c>
+      <c s="16" r="I40">
+        <v>244.818842</v>
+      </c>
+      <c s="13" t="str" r="J40"/>
+      <c s="16" r="L40">
+        <v>8636.636289</v>
+      </c>
+      <c s="14" t="str" r="M40"/>
+      <c s="16" r="N40">
+        <v>816.6918</v>
+      </c>
+      <c s="16" r="O40">
+        <v>2054.9</v>
+      </c>
+      <c s="16" r="P40">
+        <v>334.812</v>
+      </c>
+      <c s="16" r="Q40">
+        <v>4229.139</v>
+      </c>
+      <c s="16" r="R40">
+        <v>243.72999</v>
+      </c>
+      <c s="16" r="S40">
+        <v>869.634499</v>
+      </c>
+      <c s="16" r="T40">
+        <v>87.729</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
-      <c s="13" t="inlineStr" r="C41">
-[...78 lines deleted...]
-        </is>
+      <c s="18" r="C41">
+        <v>18333.41175</v>
+      </c>
+      <c s="18" r="D41">
+        <v>1303.479766</v>
+      </c>
+      <c s="18" r="E41">
+        <v>680.16195</v>
+      </c>
+      <c s="18" r="F41">
+        <v>498.708933</v>
+      </c>
+      <c s="18" r="G41">
+        <v>14225.904392</v>
+      </c>
+      <c s="18" r="H41">
+        <v>924.260414</v>
+      </c>
+      <c s="18" r="I41">
+        <v>700.896295</v>
+      </c>
+      <c s="17" t="str" r="J41"/>
+      <c s="18" r="L41">
+        <v>18118.4799</v>
+      </c>
+      <c s="27" t="str" r="M41"/>
+      <c s="18" r="N41">
+        <v>2006.66676</v>
+      </c>
+      <c s="18" r="O41">
+        <v>3889.801</v>
+      </c>
+      <c s="18" r="P41">
+        <v>783.55</v>
+      </c>
+      <c s="18" r="Q41">
+        <v>8519.438825</v>
+      </c>
+      <c s="18" r="R41">
+        <v>678.855483</v>
+      </c>
+      <c s="18" r="S41">
+        <v>2110.733832</v>
+      </c>
+      <c s="18" r="T41">
+        <v>129.434</v>
       </c>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
-      <c s="18" r="C42">
-[...44 lines deleted...]
-        <v>70.147</v>
+      <c s="13" t="inlineStr" r="C42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M42"/>
+      <c s="13" t="inlineStr" r="N42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
     </row>
     <row r="43" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A43">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B43"/>
-      <c s="13" t="inlineStr" r="C43">
-[...83 lines deleted...]
-      <c s="28" t="inlineStr" r="A45">
+      <c s="18" r="C43">
+        <v>37361.568556</v>
+      </c>
+      <c s="18" r="D43">
+        <v>2915.515165</v>
+      </c>
+      <c s="18" r="E43">
+        <v>692.658514</v>
+      </c>
+      <c s="18" r="F43">
+        <v>1373.596378</v>
+      </c>
+      <c s="18" r="G43">
+        <v>28521.70312</v>
+      </c>
+      <c s="18" r="H43">
+        <v>2144.43842</v>
+      </c>
+      <c s="18" r="I43">
+        <v>1713.656959</v>
+      </c>
+      <c s="17" t="str" r="J43"/>
+      <c s="18" r="L43">
+        <v>33802.010094</v>
+      </c>
+      <c s="27" t="str" r="M43"/>
+      <c s="18" r="N43">
+        <v>4042.104844</v>
+      </c>
+      <c s="18" r="O43">
+        <v>6801.965</v>
+      </c>
+      <c s="18" r="P43">
+        <v>1542.28135</v>
+      </c>
+      <c s="18" r="Q43">
+        <v>16560.562225</v>
+      </c>
+      <c s="18" r="R43">
+        <v>1384.680489</v>
+      </c>
+      <c s="18" r="S43">
+        <v>3312.540186</v>
+      </c>
+      <c s="18" r="T43">
+        <v>157.876</v>
+      </c>
+    </row>
+    <row r="44" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="A44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B44"/>
+      <c s="13" t="inlineStr" r="C44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M44"/>
+      <c s="13" t="inlineStr" r="N44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="0.05" customHeight="1"/>
+    <row r="46" ht="23.05" customHeight="1"/>
+    <row r="47" ht="18" customHeight="0">
+      <c s="28" t="inlineStr" r="A47">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="46" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="20" t="inlineStr" r="A47">
+    <row r="48" ht="8.95" customHeight="1"/>
+    <row r="49" ht="252.75" customHeight="1">
+      <c s="20" t="inlineStr" r="A49">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -4802,51 +4886,51 @@
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Conditions d’utilisation du site Web | Organisme canadien de réglementation des investissements (ocri.ca)</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">).</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="48" ht="0.05" customHeight="1"/>
+    <row r="50" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
     <mergeCell ref="C3:R4"/>
     <mergeCell ref="C5:R5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:J9"/>
     <mergeCell ref="L9:T9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="L16:M16"/>
@@ -4882,54 +4966,56 @@
     <mergeCell ref="L31:M31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="L33:M33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="L43:M43"/>
-    <mergeCell ref="A47:L47"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="A49:L49"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A47" r:id="rId25"/>
+    <hyperlink ref="A49" r:id="rId25"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId23"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="17.82421875"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
@@ -5224,251 +5310,251 @@
       </c>
       <c s="13" t="inlineStr" r="R10">
         <is>
           <t xml:space="preserve">Retail Clients / Clients de détail</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S10">
         <is>
           <t xml:space="preserve">Non-Residents / Non-résidents</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T10">
         <is>
           <t xml:space="preserve">Issuer / Émetteur</t>
         </is>
       </c>
     </row>
     <row r="11" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A11">
         <is>
           <t xml:space="preserve">January / janvier 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B11"/>
       <c s="16" r="C11">
-        <v>67231.943452</v>
+        <v>67393.113961</v>
       </c>
       <c s="16" r="D11">
         <v>2910.66058</v>
       </c>
       <c s="16" r="E11">
         <v>2251.5415</v>
       </c>
       <c s="16" r="F11">
         <v>1061.155575</v>
       </c>
       <c s="16" r="G11">
-        <v>47051.261184</v>
+        <v>47290.718193</v>
       </c>
       <c s="16" r="H11">
         <v>3356.468917</v>
       </c>
       <c s="16" r="I11">
-        <v>10600.740696</v>
+        <v>10522.454196</v>
       </c>
       <c s="16" r="J11">
         <v>0.115</v>
       </c>
       <c s="16" r="L11">
-        <v>535.498472</v>
+        <v>534.095472</v>
       </c>
       <c s="14" t="str" r="M11"/>
       <c s="16" r="N11">
         <v>15.2405</v>
       </c>
       <c s="13" t="str" r="O11"/>
       <c s="16" r="P11">
         <v>27.527508</v>
       </c>
       <c s="16" r="Q11">
-        <v>346.815264</v>
+        <v>346.622264</v>
       </c>
       <c s="16" r="R11">
         <v>40.3642</v>
       </c>
       <c s="16" r="S11">
-        <v>105.551</v>
+        <v>104.341</v>
       </c>
       <c s="13" t="str" r="T11"/>
     </row>
     <row r="12" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A12">
         <is>
           <t xml:space="preserve">February / février 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B12"/>
       <c s="16" r="C12">
-        <v>55199.536385</v>
+        <v>55316.122585</v>
       </c>
       <c s="16" r="D12">
         <v>2576.983159</v>
       </c>
       <c s="16" r="E12">
         <v>1431.019</v>
       </c>
       <c s="16" r="F12">
         <v>797.662294</v>
       </c>
       <c s="16" r="G12">
-        <v>34935.074089</v>
+        <v>35241.979289</v>
       </c>
       <c s="16" r="H12">
         <v>2943.352542</v>
       </c>
       <c s="16" r="I12">
-        <v>12515.131301</v>
+        <v>12324.812301</v>
       </c>
       <c s="16" r="J12">
         <v>0.314</v>
       </c>
       <c s="16" r="L12">
-        <v>368.42152</v>
+        <v>367.97152</v>
       </c>
       <c s="14" t="str" r="M12"/>
       <c s="16" r="N12">
         <v>9.182</v>
       </c>
       <c s="13" t="str" r="O12"/>
       <c s="16" r="P12">
         <v>2.048</v>
       </c>
       <c s="16" r="Q12">
         <v>180.393843</v>
       </c>
       <c s="16" r="R12">
         <v>24.265677</v>
       </c>
       <c s="16" r="S12">
-        <v>152.532</v>
+        <v>152.082</v>
       </c>
       <c s="13" t="str" r="T12"/>
     </row>
     <row r="13" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A13">
         <is>
           <t xml:space="preserve">March / mars 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B13"/>
       <c s="16" r="C13">
-        <v>66161.334642</v>
+        <v>66314.112142</v>
       </c>
       <c s="16" r="D13">
         <v>3121.904753</v>
       </c>
       <c s="16" r="E13">
         <v>2003.0385</v>
       </c>
       <c s="16" r="F13">
         <v>1005.978648</v>
       </c>
       <c s="16" r="G13">
-        <v>46005.525844</v>
+        <v>46250.709844</v>
       </c>
       <c s="16" r="H13">
         <v>3228.210294</v>
       </c>
       <c s="16" r="I13">
-        <v>10795.929603</v>
+        <v>10703.523103</v>
       </c>
       <c s="16" r="J13">
         <v>0.747</v>
       </c>
       <c s="16" r="L13">
-        <v>630.381152</v>
+        <v>630.349152</v>
       </c>
       <c s="14" t="str" r="M13"/>
       <c s="16" r="N13">
         <v>22.702</v>
       </c>
       <c s="13" t="str" r="O13"/>
       <c s="16" r="P13">
         <v>57.556</v>
       </c>
       <c s="16" r="Q13">
         <v>349.7883</v>
       </c>
       <c s="16" r="R13">
         <v>17.710852</v>
       </c>
       <c s="16" r="S13">
-        <v>182.624</v>
+        <v>182.592</v>
       </c>
       <c s="13" t="str" r="T13"/>
     </row>
     <row r="14" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve">Q1 / T1 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B14"/>
       <c s="18" r="C14">
-        <v>188592.814479</v>
+        <v>189023.348688</v>
       </c>
       <c s="18" r="D14">
         <v>8609.548492</v>
       </c>
       <c s="18" r="E14">
         <v>5685.599</v>
       </c>
       <c s="18" r="F14">
         <v>2864.796517</v>
       </c>
       <c s="18" r="G14">
-        <v>127991.861117</v>
+        <v>128783.407326</v>
       </c>
       <c s="18" r="H14">
         <v>9528.031753</v>
       </c>
       <c s="18" r="I14">
-        <v>33911.8016</v>
+        <v>33550.7896</v>
       </c>
       <c s="18" r="J14">
         <v>1.176</v>
       </c>
       <c s="18" r="L14">
-        <v>1534.301144</v>
+        <v>1532.416144</v>
       </c>
       <c s="27" t="str" r="M14"/>
       <c s="18" r="N14">
         <v>47.1245</v>
       </c>
       <c s="17" t="str" r="O14"/>
       <c s="18" r="P14">
         <v>87.131508</v>
       </c>
       <c s="18" r="Q14">
-        <v>876.997407</v>
+        <v>876.804407</v>
       </c>
       <c s="18" r="R14">
         <v>82.340729</v>
       </c>
       <c s="18" r="S14">
-        <v>440.707</v>
+        <v>439.015</v>
       </c>
       <c s="17" t="str" r="T14"/>
     </row>
     <row r="15" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B15"/>
       <c s="13" t="inlineStr" r="C15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5525,255 +5611,255 @@
       </c>
       <c s="13" t="inlineStr" r="R15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="16" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve">April / avril 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B16"/>
       <c s="16" r="C16">
-        <v>60128.699544</v>
+        <v>60394.035544</v>
       </c>
       <c s="16" r="D16">
         <v>2339.867517</v>
       </c>
       <c s="16" r="E16">
         <v>1601.542</v>
       </c>
       <c s="16" r="F16">
         <v>814.651267</v>
       </c>
       <c s="16" r="G16">
-        <v>43289.452138</v>
+        <v>43601.679138</v>
       </c>
       <c s="16" r="H16">
         <v>2689.784971</v>
       </c>
       <c s="16" r="I16">
-        <v>9389.437651</v>
+        <v>9342.546651</v>
       </c>
       <c s="16" r="J16">
         <v>3.964</v>
       </c>
       <c s="16" r="L16">
         <v>1018.77193</v>
       </c>
       <c s="14" t="str" r="M16"/>
       <c s="16" r="N16">
         <v>82.9605</v>
       </c>
       <c s="16" r="O16">
         <v>15</v>
       </c>
       <c s="16" r="P16">
         <v>25.028</v>
       </c>
       <c s="16" r="Q16">
         <v>445.820014</v>
       </c>
       <c s="16" r="R16">
         <v>6.176916</v>
       </c>
       <c s="16" r="S16">
         <v>443.7865</v>
       </c>
       <c s="13" t="str" r="T16"/>
     </row>
     <row r="17" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A17">
         <is>
           <t xml:space="preserve">May / mai 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B17"/>
       <c s="16" r="C17">
-        <v>61374.961806</v>
+        <v>61618.892806</v>
       </c>
       <c s="16" r="D17">
         <v>3024.183795</v>
       </c>
       <c s="16" r="E17">
         <v>1323.63505</v>
       </c>
       <c s="16" r="F17">
         <v>2829.938175</v>
       </c>
       <c s="16" r="G17">
-        <v>40944.428083</v>
+        <v>41219.736083</v>
       </c>
       <c s="16" r="H17">
         <v>2530.982616</v>
       </c>
       <c s="16" r="I17">
-        <v>10715.936587</v>
+        <v>10684.559587</v>
       </c>
       <c s="16" r="J17">
         <v>5.8575</v>
       </c>
       <c s="16" r="L17">
-        <v>1015.158823</v>
+        <v>1016.385823</v>
       </c>
       <c s="14" t="str" r="M17"/>
       <c s="16" r="N17">
         <v>40.665841</v>
       </c>
       <c s="13" t="str" r="O17"/>
       <c s="16" r="P17">
         <v>45.6865</v>
       </c>
       <c s="16" r="Q17">
         <v>600.579529</v>
       </c>
       <c s="16" r="R17">
         <v>18.578553</v>
       </c>
       <c s="16" r="S17">
-        <v>309.6484</v>
+        <v>310.8754</v>
       </c>
       <c s="13" t="str" r="T17"/>
     </row>
     <row r="18" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A18">
         <is>
           <t xml:space="preserve">June / juin 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B18"/>
       <c s="16" r="C18">
-        <v>63618.417947</v>
+        <v>63680.531947</v>
       </c>
       <c s="16" r="D18">
         <v>2287.891335</v>
       </c>
       <c s="16" r="E18">
         <v>1504.3855</v>
       </c>
       <c s="16" r="F18">
         <v>971.044223</v>
       </c>
       <c s="16" r="G18">
-        <v>45287.145386</v>
+        <v>45442.449386</v>
       </c>
       <c s="16" r="H18">
         <v>2673.599562</v>
       </c>
       <c s="16" r="I18">
-        <v>10890.131941</v>
+        <v>10796.941941</v>
       </c>
       <c s="16" r="J18">
         <v>4.22</v>
       </c>
       <c s="16" r="L18">
         <v>714.0501</v>
       </c>
       <c s="14" t="str" r="M18"/>
       <c s="16" r="N18">
         <v>73.2945</v>
       </c>
       <c s="13" t="str" r="O18"/>
       <c s="16" r="P18">
         <v>0.006</v>
       </c>
       <c s="16" r="Q18">
         <v>178.975</v>
       </c>
       <c s="16" r="R18">
         <v>2.577</v>
       </c>
       <c s="16" r="S18">
         <v>459.1976</v>
       </c>
       <c s="13" t="str" r="T18"/>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A19">
         <is>
           <t xml:space="preserve">Q2 / T2 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B19"/>
       <c s="18" r="C19">
-        <v>185122.079297</v>
+        <v>185693.460297</v>
       </c>
       <c s="18" r="D19">
         <v>7651.942647</v>
       </c>
       <c s="18" r="E19">
         <v>4429.56255</v>
       </c>
       <c s="18" r="F19">
         <v>4615.633665</v>
       </c>
       <c s="18" r="G19">
-        <v>129521.025607</v>
+        <v>130263.864607</v>
       </c>
       <c s="18" r="H19">
         <v>7894.367149</v>
       </c>
       <c s="18" r="I19">
-        <v>30995.506179</v>
+        <v>30824.048179</v>
       </c>
       <c s="18" r="J19">
         <v>14.0415</v>
       </c>
       <c s="18" r="L19">
-        <v>2747.980853</v>
+        <v>2749.207853</v>
       </c>
       <c s="27" t="str" r="M19"/>
       <c s="18" r="N19">
         <v>196.920841</v>
       </c>
       <c s="18" r="O19">
         <v>15</v>
       </c>
       <c s="18" r="P19">
         <v>70.7205</v>
       </c>
       <c s="18" r="Q19">
         <v>1225.374543</v>
       </c>
       <c s="18" r="R19">
         <v>27.332469</v>
       </c>
       <c s="18" r="S19">
-        <v>1212.6325</v>
+        <v>1213.8595</v>
       </c>
       <c s="17" t="str" r="T19"/>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B20"/>
       <c s="13" t="inlineStr" r="C20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5830,255 +5916,255 @@
       </c>
       <c s="13" t="inlineStr" r="R20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="21" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve">July / juillet 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B21"/>
       <c s="16" r="C21">
-        <v>60666.458649</v>
+        <v>60727.284649</v>
       </c>
       <c s="16" r="D21">
         <v>2532.124523</v>
       </c>
       <c s="16" r="E21">
         <v>1353.72017</v>
       </c>
       <c s="16" r="F21">
         <v>1235.79995</v>
       </c>
       <c s="16" r="G21">
-        <v>40381.699388</v>
+        <v>40549.464388</v>
       </c>
       <c s="16" r="H21">
         <v>2464.956831</v>
       </c>
       <c s="16" r="I21">
-        <v>12694.988787</v>
+        <v>12588.049787</v>
       </c>
       <c s="16" r="J21">
         <v>3.169</v>
       </c>
       <c s="16" r="L21">
-        <v>420.383</v>
+        <v>409.629</v>
       </c>
       <c s="14" t="str" r="M21"/>
       <c s="16" r="N21">
         <v>3.648</v>
       </c>
       <c s="16" r="O21">
         <v>30</v>
       </c>
       <c s="16" r="P21">
         <v>2.0351</v>
       </c>
       <c s="16" r="Q21">
         <v>12.506</v>
       </c>
       <c s="16" r="R21">
         <v>15.0179</v>
       </c>
       <c s="16" r="S21">
-        <v>357.176</v>
+        <v>346.422</v>
       </c>
       <c s="13" t="str" r="T21"/>
     </row>
     <row r="22" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A22">
         <is>
           <t xml:space="preserve">August / août 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B22"/>
       <c s="16" r="C22">
-        <v>48700.397313</v>
+        <v>48911.09999</v>
       </c>
       <c s="16" r="D22">
         <v>2881.180147</v>
       </c>
       <c s="16" r="E22">
         <v>673.715</v>
       </c>
       <c s="16" r="F22">
         <v>1417.006348</v>
       </c>
       <c s="16" r="G22">
-        <v>32413.21301</v>
+        <v>32645.662187</v>
       </c>
       <c s="16" r="H22">
         <v>1793.29571</v>
       </c>
       <c s="16" r="I22">
-        <v>9514.774598</v>
+        <v>9493.028098</v>
       </c>
       <c s="16" r="J22">
         <v>7.2125</v>
       </c>
       <c s="16" r="L22">
         <v>368.025432</v>
       </c>
       <c s="14" t="str" r="M22"/>
       <c s="16" r="N22">
         <v>13.1305</v>
       </c>
       <c s="13" t="str" r="O22"/>
       <c s="16" r="P22">
         <v>25.419</v>
       </c>
       <c s="16" r="Q22">
         <v>111.506632</v>
       </c>
       <c s="16" r="R22">
         <v>3.652</v>
       </c>
       <c s="16" r="S22">
         <v>214.3173</v>
       </c>
       <c s="13" t="str" r="T22"/>
     </row>
     <row r="23" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B23"/>
       <c s="16" r="C23">
-        <v>74460.961823</v>
+        <v>74762.218454</v>
       </c>
       <c s="16" r="D23">
         <v>3157.474581</v>
       </c>
       <c s="16" r="E23">
         <v>2191.195</v>
       </c>
       <c s="16" r="F23">
         <v>1358.461618</v>
       </c>
       <c s="16" r="G23">
-        <v>48146.345337</v>
+        <v>48511.081468</v>
       </c>
       <c s="16" r="H23">
         <v>2539.563542</v>
       </c>
       <c s="16" r="I23">
-        <v>17060.571745</v>
+        <v>16997.092245</v>
       </c>
       <c s="16" r="J23">
         <v>7.35</v>
       </c>
       <c s="16" r="L23">
         <v>307.57889</v>
       </c>
       <c s="14" t="str" r="M23"/>
       <c s="16" r="N23">
         <v>20.2485</v>
       </c>
       <c s="13" t="str" r="O23"/>
       <c s="16" r="P23">
         <v>37.747</v>
       </c>
       <c s="16" r="Q23">
         <v>175.734</v>
       </c>
       <c s="16" r="R23">
         <v>8.15339</v>
       </c>
       <c s="16" r="S23">
         <v>65.696</v>
       </c>
       <c s="13" t="str" r="T23"/>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="18" r="C24">
-        <v>183827.817785</v>
+        <v>184400.603093</v>
       </c>
       <c s="18" r="D24">
         <v>8570.779251</v>
       </c>
       <c s="18" r="E24">
         <v>4218.63017</v>
       </c>
       <c s="18" r="F24">
         <v>4011.267916</v>
       </c>
       <c s="18" r="G24">
-        <v>120941.257735</v>
+        <v>121706.208043</v>
       </c>
       <c s="18" r="H24">
         <v>6797.816083</v>
       </c>
       <c s="18" r="I24">
-        <v>39270.33513</v>
+        <v>39078.17013</v>
       </c>
       <c s="18" r="J24">
         <v>17.7315</v>
       </c>
       <c s="18" r="L24">
-        <v>1095.987322</v>
+        <v>1085.233322</v>
       </c>
       <c s="27" t="str" r="M24"/>
       <c s="18" r="N24">
         <v>37.027</v>
       </c>
       <c s="18" r="O24">
         <v>30</v>
       </c>
       <c s="18" r="P24">
         <v>65.2011</v>
       </c>
       <c s="18" r="Q24">
         <v>299.746632</v>
       </c>
       <c s="18" r="R24">
         <v>26.82329</v>
       </c>
       <c s="18" r="S24">
-        <v>637.1893</v>
+        <v>626.4353</v>
       </c>
       <c s="17" t="str" r="T24"/>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="13" t="inlineStr" r="C25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6135,255 +6221,255 @@
       </c>
       <c s="13" t="inlineStr" r="R25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="26" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve">October / octobre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
       <c s="16" r="C26">
-        <v>67028.083427</v>
+        <v>67340.099786</v>
       </c>
       <c s="16" r="D26">
         <v>3409.559618</v>
       </c>
       <c s="16" r="E26">
         <v>1598.192</v>
       </c>
       <c s="16" r="F26">
         <v>2098.090287</v>
       </c>
       <c s="16" r="G26">
-        <v>40854.667334</v>
+        <v>41183.169693</v>
       </c>
       <c s="16" r="H26">
         <v>2260.567154</v>
       </c>
       <c s="16" r="I26">
-        <v>16750.721034</v>
+        <v>16734.235034</v>
       </c>
       <c s="16" r="J26">
         <v>56.286</v>
       </c>
       <c s="16" r="L26">
         <v>349.096794</v>
       </c>
       <c s="14" t="str" r="M26"/>
       <c s="16" r="N26">
         <v>21.3695</v>
       </c>
       <c s="16" r="O26">
         <v>5</v>
       </c>
       <c s="16" r="P26">
         <v>3.946</v>
       </c>
       <c s="16" r="Q26">
         <v>178.856</v>
       </c>
       <c s="16" r="R26">
         <v>3.334994</v>
       </c>
       <c s="16" r="S26">
         <v>136.5903</v>
       </c>
       <c s="13" t="str" r="T26"/>
     </row>
     <row r="27" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B27"/>
       <c s="16" r="C27">
-        <v>51810.909428</v>
+        <v>52014.622892</v>
       </c>
       <c s="16" r="D27">
         <v>2363.963193</v>
       </c>
       <c s="16" r="E27">
         <v>1240.4475</v>
       </c>
       <c s="16" r="F27">
         <v>1275.722605</v>
       </c>
       <c s="16" r="G27">
-        <v>34468.646089</v>
+        <v>34703.472053</v>
       </c>
       <c s="16" r="H27">
         <v>1907.710992</v>
       </c>
       <c s="16" r="I27">
-        <v>10523.394049</v>
+        <v>10492.281549</v>
       </c>
       <c s="16" r="J27">
         <v>31.025</v>
       </c>
       <c s="16" r="L27">
-        <v>254.647471</v>
+        <v>254.662471</v>
       </c>
       <c s="14" t="str" r="M27"/>
       <c s="16" r="N27">
         <v>90.756</v>
       </c>
       <c s="16" r="O27">
         <v>5</v>
       </c>
       <c s="16" r="P27">
         <v>0.267</v>
       </c>
       <c s="16" r="Q27">
         <v>119.935</v>
       </c>
       <c s="16" r="R27">
         <v>3.994471</v>
       </c>
       <c s="16" r="S27">
-        <v>34.695</v>
+        <v>34.71</v>
       </c>
       <c s="13" t="str" r="T27"/>
     </row>
     <row r="28" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="16" r="C28">
-        <v>63724.639169</v>
+        <v>64069.852073</v>
       </c>
       <c s="16" r="D28">
         <v>2589.239512</v>
       </c>
       <c s="16" r="E28">
         <v>1453.4115</v>
       </c>
       <c s="16" r="F28">
         <v>1150.098575</v>
       </c>
       <c s="16" r="G28">
-        <v>42084.680265</v>
+        <v>42454.762169</v>
       </c>
       <c s="16" r="H28">
         <v>2795.649415</v>
       </c>
       <c s="16" r="I28">
-        <v>13638.531902</v>
+        <v>13613.662902</v>
       </c>
       <c s="16" r="J28">
         <v>13.028</v>
       </c>
       <c s="16" r="L28">
-        <v>216.3249</v>
+        <v>216.4249</v>
       </c>
       <c s="14" t="str" r="M28"/>
       <c s="13" t="str" r="N28"/>
       <c s="13" t="str" r="O28"/>
       <c s="16" r="P28">
         <v>5.1085</v>
       </c>
       <c s="16" r="Q28">
         <v>16.236</v>
       </c>
       <c s="16" r="R28">
         <v>10.7044</v>
       </c>
       <c s="16" r="S28">
-        <v>184.276</v>
+        <v>184.376</v>
       </c>
       <c s="13" t="str" r="T28"/>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
       <c s="18" r="C29">
-        <v>182563.632024</v>
+        <v>183424.574751</v>
       </c>
       <c s="18" r="D29">
         <v>8362.762323</v>
       </c>
       <c s="18" r="E29">
         <v>4292.051</v>
       </c>
       <c s="18" r="F29">
         <v>4523.911467</v>
       </c>
       <c s="18" r="G29">
-        <v>117407.993688</v>
+        <v>118341.403915</v>
       </c>
       <c s="18" r="H29">
         <v>6963.927561</v>
       </c>
       <c s="18" r="I29">
-        <v>40912.646985</v>
+        <v>40840.179485</v>
       </c>
       <c s="18" r="J29">
         <v>100.339</v>
       </c>
       <c s="18" r="L29">
-        <v>820.069165</v>
+        <v>820.184165</v>
       </c>
       <c s="27" t="str" r="M29"/>
       <c s="18" r="N29">
         <v>112.1255</v>
       </c>
       <c s="18" r="O29">
         <v>10</v>
       </c>
       <c s="18" r="P29">
         <v>9.3215</v>
       </c>
       <c s="18" r="Q29">
         <v>315.027</v>
       </c>
       <c s="18" r="R29">
         <v>18.033865</v>
       </c>
       <c s="18" r="S29">
-        <v>355.5613</v>
+        <v>355.6763</v>
       </c>
       <c s="17" t="str" r="T29"/>
     </row>
     <row r="30" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="13" t="inlineStr" r="C30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6440,94 +6526,94 @@
       </c>
       <c s="13" t="inlineStr" r="R30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="18" r="C31">
-        <v>740106.343585</v>
+        <v>742541.986829</v>
       </c>
       <c s="18" r="D31">
         <v>33195.032713</v>
       </c>
       <c s="18" r="E31">
         <v>18625.84272</v>
       </c>
       <c s="18" r="F31">
         <v>16015.609565</v>
       </c>
       <c s="18" r="G31">
-        <v>495862.138147</v>
+        <v>499094.883891</v>
       </c>
       <c s="18" r="H31">
         <v>31184.142546</v>
       </c>
       <c s="18" r="I31">
-        <v>145090.289894</v>
+        <v>144293.187394</v>
       </c>
       <c s="18" r="J31">
         <v>133.288</v>
       </c>
       <c s="18" r="L31">
-        <v>6198.338484</v>
+        <v>6187.041484</v>
       </c>
       <c s="27" t="str" r="M31"/>
       <c s="18" r="N31">
         <v>393.197841</v>
       </c>
       <c s="18" r="O31">
         <v>55</v>
       </c>
       <c s="18" r="P31">
         <v>232.374608</v>
       </c>
       <c s="18" r="Q31">
-        <v>2717.145582</v>
+        <v>2716.952582</v>
       </c>
       <c s="18" r="R31">
         <v>154.530353</v>
       </c>
       <c s="18" r="S31">
-        <v>2646.0901</v>
+        <v>2634.9861</v>
       </c>
       <c s="17" t="str" r="T31"/>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="13" t="inlineStr" r="C32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6584,249 +6670,249 @@
       </c>
       <c s="13" t="inlineStr" r="R32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="33" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="16" r="C33">
-        <v>64513.106051</v>
+        <v>65118.659651</v>
       </c>
       <c s="16" r="D33">
-        <v>3547.063833</v>
+        <v>3546.730833</v>
       </c>
       <c s="16" r="E33">
         <v>2062.5045</v>
       </c>
       <c s="16" r="F33">
-        <v>1527.151435</v>
+        <v>1543.651435</v>
       </c>
       <c s="16" r="G33">
-        <v>41783.869425</v>
+        <v>42369.109025</v>
       </c>
       <c s="16" r="H33">
         <v>2580.446216</v>
       </c>
       <c s="16" r="I33">
-        <v>13011.770642</v>
+        <v>13015.917642</v>
       </c>
       <c s="16" r="J33">
         <v>0.3</v>
       </c>
       <c s="16" r="L33">
-        <v>167.2076</v>
+        <v>173.0481</v>
       </c>
       <c s="14" t="str" r="M33"/>
       <c s="16" r="N33">
         <v>35.01</v>
       </c>
       <c s="13" t="str" r="O33"/>
       <c s="16" r="P33">
         <v>35</v>
       </c>
       <c s="16" r="Q33">
         <v>40.311</v>
       </c>
       <c s="16" r="R33">
         <v>2.5751</v>
       </c>
       <c s="16" r="S33">
-        <v>54.3115</v>
+        <v>60.152</v>
       </c>
       <c s="13" t="str" r="T33"/>
     </row>
     <row r="34" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
-        <v>58819.328514</v>
+        <v>58950.216014</v>
       </c>
       <c s="16" r="D34">
-        <v>3093.310991</v>
+        <v>3099.810991</v>
       </c>
       <c s="16" r="E34">
         <v>1306.2675</v>
       </c>
       <c s="16" r="F34">
         <v>1592.937203</v>
       </c>
       <c s="16" r="G34">
-        <v>38794.202256</v>
+        <v>38967.491756</v>
       </c>
       <c s="16" r="H34">
         <v>2263.579948</v>
       </c>
       <c s="16" r="I34">
-        <v>11768.030616</v>
+        <v>11719.128616</v>
       </c>
       <c s="16" r="J34">
         <v>1</v>
       </c>
       <c s="16" r="L34">
-        <v>71.2518</v>
+        <v>76.2518</v>
       </c>
       <c s="14" t="str" r="M34"/>
       <c s="16" r="N34">
         <v>0.005</v>
       </c>
       <c s="13" t="str" r="O34"/>
       <c s="16" r="P34">
         <v>0.005</v>
       </c>
       <c s="13" t="str" r="Q34"/>
       <c s="16" r="R34">
         <v>1.6188</v>
       </c>
       <c s="16" r="S34">
-        <v>69.623</v>
+        <v>74.623</v>
       </c>
       <c s="13" t="str" r="T34"/>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>68298.103225</v>
+        <v>68528.957025</v>
       </c>
       <c s="16" r="D35">
         <v>3332.535295</v>
       </c>
       <c s="16" r="E35">
         <v>1318.019</v>
       </c>
       <c s="16" r="F35">
         <v>1311.703093</v>
       </c>
       <c s="16" r="G35">
-        <v>47392.995868</v>
+        <v>47623.464668</v>
       </c>
       <c s="16" r="H35">
         <v>3216.601741</v>
       </c>
       <c s="16" r="I35">
-        <v>11723.438228</v>
+        <v>11723.823228</v>
       </c>
       <c s="16" r="J35">
         <v>2.81</v>
       </c>
       <c s="16" r="L35">
-        <v>489.889</v>
+        <v>479.889</v>
       </c>
       <c s="14" t="str" r="M35"/>
       <c s="16" r="N35">
         <v>103.455</v>
       </c>
       <c s="13" t="str" r="O35"/>
       <c s="16" r="P35">
         <v>100.625</v>
       </c>
       <c s="16" r="Q35">
         <v>9.65</v>
       </c>
       <c s="16" r="R35">
         <v>10.175</v>
       </c>
       <c s="16" r="S35">
-        <v>265.984</v>
+        <v>255.984</v>
       </c>
       <c s="13" t="str" r="T35"/>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="18" r="C36">
-        <v>191630.53779</v>
+        <v>192597.83269</v>
       </c>
       <c s="18" r="D36">
-        <v>9972.910119</v>
+        <v>9979.077119</v>
       </c>
       <c s="18" r="E36">
         <v>4686.791</v>
       </c>
       <c s="18" r="F36">
-        <v>4431.791731</v>
+        <v>4448.291731</v>
       </c>
       <c s="18" r="G36">
-        <v>127971.067549</v>
+        <v>128960.065449</v>
       </c>
       <c s="18" r="H36">
         <v>8060.627905</v>
       </c>
       <c s="18" r="I36">
-        <v>36503.239486</v>
+        <v>36458.869486</v>
       </c>
       <c s="18" r="J36">
         <v>4.11</v>
       </c>
       <c s="18" r="L36">
-        <v>728.3484</v>
+        <v>729.1889</v>
       </c>
       <c s="27" t="str" r="M36"/>
       <c s="18" r="N36">
         <v>138.47</v>
       </c>
       <c s="17" t="str" r="O36"/>
       <c s="18" r="P36">
         <v>135.63</v>
       </c>
       <c s="18" r="Q36">
         <v>49.961</v>
       </c>
       <c s="18" r="R36">
         <v>14.3689</v>
       </c>
       <c s="18" r="S36">
-        <v>389.9185</v>
+        <v>390.759</v>
       </c>
       <c s="17" t="str" r="T36"/>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="13" t="inlineStr" r="C37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6883,441 +6969,495 @@
       </c>
       <c s="13" t="inlineStr" r="R37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="38" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="16" r="C38">
-        <v>71986.590661</v>
+        <v>72173.78026</v>
       </c>
       <c s="16" r="D38">
         <v>3198.763288</v>
       </c>
       <c s="16" r="E38">
         <v>1600.3565</v>
       </c>
       <c s="16" r="F38">
         <v>3160.709341</v>
       </c>
       <c s="16" r="G38">
-        <v>45352.338498</v>
+        <v>45523.722097</v>
       </c>
       <c s="16" r="H38">
         <v>2784.777349</v>
       </c>
       <c s="16" r="I38">
-        <v>15889.345685</v>
+        <v>15905.151685</v>
       </c>
       <c s="16" r="J38">
         <v>0.3</v>
       </c>
       <c s="16" r="L38">
-        <v>2722.4568</v>
+        <v>2721.4548</v>
       </c>
       <c s="14" t="str" r="M38"/>
       <c s="16" r="N38">
         <v>0.555</v>
       </c>
       <c s="13" t="str" r="O38"/>
       <c s="16" r="P38">
         <v>0.63</v>
       </c>
       <c s="16" r="Q38">
-        <v>0.219</v>
+        <v>0.217</v>
       </c>
       <c s="16" r="R38">
         <v>3.7488</v>
       </c>
       <c s="16" r="S38">
-        <v>2717.304</v>
+        <v>2716.304</v>
       </c>
       <c s="13" t="str" r="T38"/>
     </row>
     <row r="39" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
       <c s="16" r="C39">
-        <v>64091.766973</v>
+        <v>64198.771752</v>
       </c>
       <c s="16" r="D39">
-        <v>2860.659288</v>
+        <v>2860.654288</v>
       </c>
       <c s="16" r="E39">
         <v>1772.91</v>
       </c>
       <c s="16" r="F39">
         <v>1314.804816</v>
       </c>
       <c s="16" r="G39">
-        <v>43914.255698</v>
+        <v>44021.712198</v>
       </c>
       <c s="16" r="H39">
-        <v>2882.719648</v>
+        <v>2882.617927</v>
       </c>
       <c s="16" r="I39">
-        <v>11346.417523</v>
+        <v>11346.072523</v>
       </c>
       <c s="13" t="str" r="J39"/>
       <c s="16" r="L39">
         <v>137.8345</v>
       </c>
       <c s="14" t="str" r="M39"/>
       <c s="16" r="N39">
         <v>1.1415</v>
       </c>
       <c s="13" t="str" r="O39"/>
       <c s="16" r="P39">
         <v>0.3215</v>
       </c>
       <c s="16" r="Q39">
         <v>0.197</v>
       </c>
       <c s="16" r="R39">
         <v>3.003</v>
       </c>
       <c s="16" r="S39">
         <v>133.1715</v>
       </c>
       <c s="13" t="str" r="T39"/>
     </row>
-    <row r="40" ht="18" customHeight="0">
+    <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
-          <t xml:space="preserve">Q2 / T2 2026 Total</t>
+          <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
-      <c s="18" r="C40">
-[...43 lines deleted...]
-      <c s="17" t="str" r="T40"/>
+      <c s="16" r="C40">
+        <v>83375.845687</v>
+      </c>
+      <c s="16" r="D40">
+        <v>3570.923042</v>
+      </c>
+      <c s="16" r="E40">
+        <v>1223.6175</v>
+      </c>
+      <c s="16" r="F40">
+        <v>2090.926447</v>
+      </c>
+      <c s="16" r="G40">
+        <v>57513.164603</v>
+      </c>
+      <c s="16" r="H40">
+        <v>2638.634155</v>
+      </c>
+      <c s="16" r="I40">
+        <v>16330.28294</v>
+      </c>
+      <c s="16" r="J40">
+        <v>8.297</v>
+      </c>
+      <c s="16" r="L40">
+        <v>531.680996</v>
+      </c>
+      <c s="14" t="str" r="M40"/>
+      <c s="16" r="N40">
+        <v>0.269996</v>
+      </c>
+      <c s="13" t="str" r="O40"/>
+      <c s="16" r="P40">
+        <v>70.003</v>
+      </c>
+      <c s="16" r="Q40">
+        <v>48.79</v>
+      </c>
+      <c s="16" r="R40">
+        <v>9.7095</v>
+      </c>
+      <c s="16" r="S40">
+        <v>402.9085</v>
+      </c>
+      <c s="13" t="str" r="T40"/>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
-      <c s="13" t="inlineStr" r="C41">
-[...79 lines deleted...]
-      </c>
+      <c s="18" r="C41">
+        <v>219748.397699</v>
+      </c>
+      <c s="18" r="D41">
+        <v>9630.340618</v>
+      </c>
+      <c s="18" r="E41">
+        <v>4596.884</v>
+      </c>
+      <c s="18" r="F41">
+        <v>6566.440604</v>
+      </c>
+      <c s="18" r="G41">
+        <v>147058.598898</v>
+      </c>
+      <c s="18" r="H41">
+        <v>8306.029431</v>
+      </c>
+      <c s="18" r="I41">
+        <v>43581.507148</v>
+      </c>
+      <c s="18" r="J41">
+        <v>8.597</v>
+      </c>
+      <c s="18" r="L41">
+        <v>3390.970296</v>
+      </c>
+      <c s="27" t="str" r="M41"/>
+      <c s="18" r="N41">
+        <v>1.966496</v>
+      </c>
+      <c s="17" t="str" r="O41"/>
+      <c s="18" r="P41">
+        <v>70.9545</v>
+      </c>
+      <c s="18" r="Q41">
+        <v>49.204</v>
+      </c>
+      <c s="18" r="R41">
+        <v>16.4613</v>
+      </c>
+      <c s="18" r="S41">
+        <v>3252.384</v>
+      </c>
+      <c s="17" t="str" r="T41"/>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
-      <c s="18" r="C42">
-[...43 lines deleted...]
-      <c s="17" t="str" r="T42"/>
+      <c s="13" t="inlineStr" r="C42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M42"/>
+      <c s="13" t="inlineStr" r="N42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
     </row>
     <row r="43" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A43">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B43"/>
-      <c s="13" t="inlineStr" r="C43">
-[...83 lines deleted...]
-      <c s="28" t="inlineStr" r="A45">
+      <c s="18" r="C43">
+        <v>412346.230389</v>
+      </c>
+      <c s="18" r="D43">
+        <v>19609.417737</v>
+      </c>
+      <c s="18" r="E43">
+        <v>9283.675</v>
+      </c>
+      <c s="18" r="F43">
+        <v>11014.732335</v>
+      </c>
+      <c s="18" r="G43">
+        <v>276018.664347</v>
+      </c>
+      <c s="18" r="H43">
+        <v>16366.657336</v>
+      </c>
+      <c s="18" r="I43">
+        <v>80040.376634</v>
+      </c>
+      <c s="18" r="J43">
+        <v>12.707</v>
+      </c>
+      <c s="18" r="L43">
+        <v>4120.159196</v>
+      </c>
+      <c s="27" t="str" r="M43"/>
+      <c s="18" r="N43">
+        <v>140.436496</v>
+      </c>
+      <c s="17" t="str" r="O43"/>
+      <c s="18" r="P43">
+        <v>206.5845</v>
+      </c>
+      <c s="18" r="Q43">
+        <v>99.165</v>
+      </c>
+      <c s="18" r="R43">
+        <v>30.8302</v>
+      </c>
+      <c s="18" r="S43">
+        <v>3643.143</v>
+      </c>
+      <c s="17" t="str" r="T43"/>
+    </row>
+    <row r="44" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="A44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B44"/>
+      <c s="13" t="inlineStr" r="C44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M44"/>
+      <c s="13" t="inlineStr" r="N44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="0.05" customHeight="1"/>
+    <row r="46" ht="20.4" customHeight="1"/>
+    <row r="47" ht="18" customHeight="0">
+      <c s="28" t="inlineStr" r="A47">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="46" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="20" t="inlineStr" r="A47">
+    <row r="48" ht="8.95" customHeight="1"/>
+    <row r="49" ht="252.75" customHeight="1">
+      <c s="20" t="inlineStr" r="A49">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -7339,50 +7479,51 @@
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Conditions d’utilisation du site Web | Organisme canadien de réglementation des investissements (ocri.ca)</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">).</t>
           </r>
         </is>
       </c>
     </row>
+    <row r="50" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
     <mergeCell ref="C3:R4"/>
     <mergeCell ref="C5:R5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:J9"/>
     <mergeCell ref="L9:T9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="L16:M16"/>
@@ -7418,54 +7559,56 @@
     <mergeCell ref="L31:M31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="L33:M33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="L43:M43"/>
-    <mergeCell ref="A47:L47"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="A49:L49"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A47" r:id="rId29"/>
+    <hyperlink ref="A49" r:id="rId29"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId27"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="17.82421875"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
@@ -7782,217 +7925,217 @@
       </c>
       <c s="14" t="str" r="B11"/>
       <c s="16" r="C11">
         <v>12598.918117</v>
       </c>
       <c s="16" r="D11">
         <v>2035.233254</v>
       </c>
       <c s="16" r="E11">
         <v>2</v>
       </c>
       <c s="16" r="F11">
         <v>1932.961635</v>
       </c>
       <c s="16" r="G11">
         <v>8334.226484</v>
       </c>
       <c s="16" r="H11">
         <v>23.696</v>
       </c>
       <c s="16" r="I11">
         <v>270.800744</v>
       </c>
       <c s="13" t="str" r="J11"/>
       <c s="16" r="L11">
-        <v>1358.32643</v>
+        <v>1359.54443</v>
       </c>
       <c s="14" t="str" r="M11"/>
       <c s="16" r="N11">
         <v>815.975</v>
       </c>
       <c s="13" t="str" r="O11"/>
       <c s="16" r="P11">
         <v>9.2645</v>
       </c>
       <c s="16" r="Q11">
-        <v>423.32293</v>
+        <v>424.54093</v>
       </c>
       <c s="16" r="R11">
         <v>1.961</v>
       </c>
       <c s="16" r="S11">
         <v>107.803</v>
       </c>
       <c s="13" t="str" r="T11"/>
     </row>
     <row r="12" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A12">
         <is>
           <t xml:space="preserve">February / février 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B12"/>
       <c s="16" r="C12">
         <v>11177.148022</v>
       </c>
       <c s="16" r="D12">
         <v>1932.840849</v>
       </c>
       <c s="16" r="E12">
         <v>10</v>
       </c>
       <c s="16" r="F12">
         <v>1898.429417</v>
       </c>
       <c s="16" r="G12">
         <v>6433.034276</v>
       </c>
       <c s="16" r="H12">
         <v>28.692</v>
       </c>
       <c s="16" r="I12">
         <v>874.15148</v>
       </c>
       <c s="13" t="str" r="J12"/>
       <c s="16" r="L12">
-        <v>2505.9438</v>
+        <v>2509.0308</v>
       </c>
       <c s="14" t="str" r="M12"/>
       <c s="16" r="N12">
         <v>11.594</v>
       </c>
       <c s="13" t="str" r="O12"/>
       <c s="16" r="P12">
         <v>0.914</v>
       </c>
       <c s="16" r="Q12">
-        <v>2429.189</v>
+        <v>2432.276</v>
       </c>
       <c s="16" r="R12">
         <v>1.2228</v>
       </c>
       <c s="16" r="S12">
         <v>63.024</v>
       </c>
       <c s="13" t="str" r="T12"/>
     </row>
     <row r="13" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A13">
         <is>
           <t xml:space="preserve">March / mars 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B13"/>
       <c s="16" r="C13">
         <v>13448.037165</v>
       </c>
       <c s="16" r="D13">
         <v>2428.383944</v>
       </c>
       <c s="13" t="str" r="E13"/>
       <c s="16" r="F13">
         <v>3575.381177</v>
       </c>
       <c s="16" r="G13">
         <v>7291.636682</v>
       </c>
       <c s="16" r="H13">
         <v>34.5</v>
       </c>
       <c s="16" r="I13">
         <v>118.135362</v>
       </c>
       <c s="13" t="str" r="J13"/>
       <c s="16" r="L13">
-        <v>997.9842</v>
+        <v>998.7392</v>
       </c>
       <c s="14" t="str" r="M13"/>
       <c s="16" r="N13">
         <v>31.582</v>
       </c>
       <c s="16" r="O13">
         <v>32</v>
       </c>
       <c s="16" r="P13">
         <v>25.66</v>
       </c>
       <c s="16" r="Q13">
-        <v>797.413</v>
+        <v>798.168</v>
       </c>
       <c s="16" r="R13">
         <v>35.1922</v>
       </c>
       <c s="16" r="S13">
         <v>76.137</v>
       </c>
       <c s="13" t="str" r="T13"/>
     </row>
     <row r="14" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve">Q1 / T1 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B14"/>
       <c s="18" r="C14">
         <v>37224.103304</v>
       </c>
       <c s="18" r="D14">
         <v>6396.458047</v>
       </c>
       <c s="18" r="E14">
         <v>12</v>
       </c>
       <c s="18" r="F14">
         <v>7406.772229</v>
       </c>
       <c s="18" r="G14">
         <v>22058.897442</v>
       </c>
       <c s="18" r="H14">
         <v>86.888</v>
       </c>
       <c s="18" r="I14">
         <v>1263.087586</v>
       </c>
       <c s="17" t="str" r="J14"/>
       <c s="18" r="L14">
-        <v>4862.25443</v>
+        <v>4867.31443</v>
       </c>
       <c s="27" t="str" r="M14"/>
       <c s="18" r="N14">
         <v>859.151</v>
       </c>
       <c s="18" r="O14">
         <v>32</v>
       </c>
       <c s="18" r="P14">
         <v>35.8385</v>
       </c>
       <c s="18" r="Q14">
-        <v>3649.92493</v>
+        <v>3654.98493</v>
       </c>
       <c s="18" r="R14">
         <v>38.376</v>
       </c>
       <c s="18" r="S14">
         <v>246.964</v>
       </c>
       <c s="17" t="str" r="T14"/>
     </row>
     <row r="15" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B15"/>
       <c s="13" t="inlineStr" r="C15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve"/>
         </is>
@@ -8079,227 +8222,227 @@
       <c s="16" r="C16">
         <v>7256.008471</v>
       </c>
       <c s="16" r="D16">
         <v>1048.786509</v>
       </c>
       <c s="16" r="E16">
         <v>9.936102</v>
       </c>
       <c s="16" r="F16">
         <v>1809.427363</v>
       </c>
       <c s="16" r="G16">
         <v>4220.33518</v>
       </c>
       <c s="16" r="H16">
         <v>41</v>
       </c>
       <c s="16" r="I16">
         <v>78.572</v>
       </c>
       <c s="16" r="J16">
         <v>47.951317</v>
       </c>
       <c s="16" r="L16">
-        <v>1010.8015</v>
+        <v>1013.4535</v>
       </c>
       <c s="14" t="str" r="M16"/>
       <c s="16" r="N16">
         <v>26.5185</v>
       </c>
       <c s="16" r="O16">
         <v>4</v>
       </c>
       <c s="16" r="P16">
         <v>21.213</v>
       </c>
       <c s="16" r="Q16">
-        <v>693.114</v>
+        <v>695.766</v>
       </c>
       <c s="16" r="R16">
         <v>14.56</v>
       </c>
       <c s="16" r="S16">
         <v>251.396</v>
       </c>
       <c s="13" t="str" r="T16"/>
     </row>
     <row r="17" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A17">
         <is>
           <t xml:space="preserve">May / mai 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B17"/>
       <c s="16" r="C17">
         <v>10443.902507</v>
       </c>
       <c s="16" r="D17">
         <v>1759.786596</v>
       </c>
       <c s="16" r="E17">
         <v>13</v>
       </c>
       <c s="16" r="F17">
         <v>1704.966053</v>
       </c>
       <c s="16" r="G17">
         <v>6435.664586</v>
       </c>
       <c s="16" r="H17">
         <v>47.134071</v>
       </c>
       <c s="16" r="I17">
         <v>483.351201</v>
       </c>
       <c s="13" t="str" r="J17"/>
       <c s="16" r="L17">
-        <v>1003.643734</v>
+        <v>1004.073734</v>
       </c>
       <c s="14" t="str" r="M17"/>
       <c s="16" r="N17">
         <v>16.9395</v>
       </c>
       <c s="16" r="O17">
         <v>36</v>
       </c>
       <c s="16" r="P17">
         <v>10.4885</v>
       </c>
       <c s="16" r="Q17">
-        <v>715.480734</v>
+        <v>715.910734</v>
       </c>
       <c s="16" r="R17">
         <v>1.544</v>
       </c>
       <c s="16" r="S17">
         <v>223.191</v>
       </c>
       <c s="13" t="str" r="T17"/>
     </row>
     <row r="18" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A18">
         <is>
           <t xml:space="preserve">June / juin 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B18"/>
       <c s="16" r="C18">
         <v>23680.353994</v>
       </c>
       <c s="16" r="D18">
         <v>4115.349303</v>
       </c>
       <c s="16" r="E18">
         <v>10</v>
       </c>
       <c s="16" r="F18">
         <v>6102.038385</v>
       </c>
       <c s="16" r="G18">
         <v>12629.431016</v>
       </c>
       <c s="16" r="H18">
         <v>38.795575</v>
       </c>
       <c s="16" r="I18">
         <v>294.831432</v>
       </c>
       <c s="16" r="J18">
         <v>489.908283</v>
       </c>
       <c s="16" r="L18">
-        <v>831.976</v>
+        <v>832.081</v>
       </c>
       <c s="14" t="str" r="M18"/>
       <c s="16" r="N18">
         <v>56.8325</v>
       </c>
       <c s="16" r="O18">
         <v>24</v>
       </c>
       <c s="16" r="P18">
         <v>20.9575</v>
       </c>
       <c s="16" r="Q18">
-        <v>636.707</v>
+        <v>636.812</v>
       </c>
       <c s="16" r="R18">
         <v>0.541</v>
       </c>
       <c s="16" r="S18">
         <v>92.938</v>
       </c>
       <c s="13" t="str" r="T18"/>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A19">
         <is>
           <t xml:space="preserve">Q2 / T2 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B19"/>
       <c s="18" r="C19">
         <v>41380.264972</v>
       </c>
       <c s="18" r="D19">
         <v>6923.922408</v>
       </c>
       <c s="18" r="E19">
         <v>32.936102</v>
       </c>
       <c s="18" r="F19">
         <v>9616.431801</v>
       </c>
       <c s="18" r="G19">
         <v>23285.430782</v>
       </c>
       <c s="18" r="H19">
         <v>126.929646</v>
       </c>
       <c s="18" r="I19">
         <v>856.754633</v>
       </c>
       <c s="18" r="J19">
         <v>537.8596</v>
       </c>
       <c s="18" r="L19">
-        <v>2846.421234</v>
+        <v>2849.608234</v>
       </c>
       <c s="27" t="str" r="M19"/>
       <c s="18" r="N19">
         <v>100.2905</v>
       </c>
       <c s="18" r="O19">
         <v>64</v>
       </c>
       <c s="18" r="P19">
         <v>52.659</v>
       </c>
       <c s="18" r="Q19">
-        <v>2045.301734</v>
+        <v>2048.488734</v>
       </c>
       <c s="18" r="R19">
         <v>16.645</v>
       </c>
       <c s="18" r="S19">
         <v>567.525</v>
       </c>
       <c s="17" t="str" r="T19"/>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B20"/>
       <c s="13" t="inlineStr" r="C20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D20">
         <is>
           <t xml:space="preserve"/>
         </is>
@@ -8384,227 +8527,227 @@
       </c>
       <c s="14" t="str" r="B21"/>
       <c s="16" r="C21">
         <v>16618.498016</v>
       </c>
       <c s="16" r="D21">
         <v>3271.357827</v>
       </c>
       <c s="13" t="str" r="E21"/>
       <c s="16" r="F21">
         <v>3686.577004</v>
       </c>
       <c s="16" r="G21">
         <v>8876.610272</v>
       </c>
       <c s="16" r="H21">
         <v>366.295276</v>
       </c>
       <c s="16" r="I21">
         <v>352.828371</v>
       </c>
       <c s="16" r="J21">
         <v>64.829266</v>
       </c>
       <c s="16" r="L21">
-        <v>451.1825</v>
+        <v>452.1075</v>
       </c>
       <c s="14" t="str" r="M21"/>
       <c s="16" r="N21">
         <v>14.9675</v>
       </c>
       <c s="16" r="O21">
         <v>16</v>
       </c>
       <c s="16" r="P21">
         <v>0.6265</v>
       </c>
       <c s="16" r="Q21">
-        <v>377.82</v>
+        <v>378.745</v>
       </c>
       <c s="16" r="R21">
         <v>0.2535</v>
       </c>
       <c s="16" r="S21">
         <v>41.515</v>
       </c>
       <c s="13" t="str" r="T21"/>
     </row>
     <row r="22" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A22">
         <is>
           <t xml:space="preserve">August / août 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B22"/>
       <c s="16" r="C22">
         <v>11780.760524</v>
       </c>
       <c s="16" r="D22">
         <v>1600.765385</v>
       </c>
       <c s="16" r="E22">
         <v>6.636</v>
       </c>
       <c s="16" r="F22">
         <v>2007.331869</v>
       </c>
       <c s="16" r="G22">
         <v>7897.628734</v>
       </c>
       <c s="13" t="str" r="H22"/>
       <c s="16" r="I22">
         <v>246.695893</v>
       </c>
       <c s="16" r="J22">
         <v>21.702643</v>
       </c>
       <c s="16" r="L22">
-        <v>887.1803</v>
+        <v>887.9013</v>
       </c>
       <c s="14" t="str" r="M22"/>
       <c s="16" r="N22">
         <v>3.2695</v>
       </c>
       <c s="16" r="O22">
         <v>46</v>
       </c>
       <c s="16" r="P22">
         <v>36.688</v>
       </c>
       <c s="16" r="Q22">
-        <v>639.774484</v>
+        <v>640.495484</v>
       </c>
       <c s="16" r="R22">
         <v>33.5978</v>
       </c>
       <c s="16" r="S22">
         <v>127.850516</v>
       </c>
       <c s="13" t="str" r="T22"/>
     </row>
     <row r="23" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B23"/>
       <c s="16" r="C23">
         <v>19382.1278</v>
       </c>
       <c s="16" r="D23">
         <v>3720.550899</v>
       </c>
       <c s="16" r="E23">
         <v>2</v>
       </c>
       <c s="16" r="F23">
         <v>4020.471701</v>
       </c>
       <c s="16" r="G23">
         <v>11074.28531</v>
       </c>
       <c s="16" r="H23">
         <v>1.596</v>
       </c>
       <c s="16" r="I23">
         <v>547.574789</v>
       </c>
       <c s="16" r="J23">
         <v>15.649101</v>
       </c>
       <c s="16" r="L23">
-        <v>814.553464</v>
+        <v>815.506464</v>
       </c>
       <c s="14" t="str" r="M23"/>
       <c s="16" r="N23">
         <v>3.583</v>
       </c>
       <c s="16" r="O23">
         <v>10</v>
       </c>
       <c s="16" r="P23">
         <v>25</v>
       </c>
       <c s="16" r="Q23">
-        <v>730.746464</v>
+        <v>731.699464</v>
       </c>
       <c s="16" r="R23">
         <v>0.352</v>
       </c>
       <c s="16" r="S23">
         <v>44.872</v>
       </c>
       <c s="13" t="str" r="T23"/>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="18" r="C24">
         <v>47781.38634</v>
       </c>
       <c s="18" r="D24">
         <v>8592.674111</v>
       </c>
       <c s="18" r="E24">
         <v>8.636</v>
       </c>
       <c s="18" r="F24">
         <v>9714.380574</v>
       </c>
       <c s="18" r="G24">
         <v>27848.524316</v>
       </c>
       <c s="18" r="H24">
         <v>367.891276</v>
       </c>
       <c s="18" r="I24">
         <v>1147.099053</v>
       </c>
       <c s="18" r="J24">
         <v>102.18101</v>
       </c>
       <c s="18" r="L24">
-        <v>2152.916264</v>
+        <v>2155.515264</v>
       </c>
       <c s="27" t="str" r="M24"/>
       <c s="18" r="N24">
         <v>21.82</v>
       </c>
       <c s="18" r="O24">
         <v>72</v>
       </c>
       <c s="18" r="P24">
         <v>62.3145</v>
       </c>
       <c s="18" r="Q24">
-        <v>1748.340948</v>
+        <v>1750.939948</v>
       </c>
       <c s="18" r="R24">
         <v>34.2033</v>
       </c>
       <c s="18" r="S24">
         <v>214.237516</v>
       </c>
       <c s="17" t="str" r="T24"/>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="13" t="inlineStr" r="C25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D25">
         <is>
           <t xml:space="preserve"/>
         </is>
@@ -8691,215 +8834,215 @@
       <c s="16" r="C26">
         <v>10817.453944</v>
       </c>
       <c s="16" r="D26">
         <v>2127.319371</v>
       </c>
       <c s="16" r="E26">
         <v>10.610866</v>
       </c>
       <c s="16" r="F26">
         <v>2066.493596</v>
       </c>
       <c s="16" r="G26">
         <v>5765.70636</v>
       </c>
       <c s="16" r="H26">
         <v>0.588</v>
       </c>
       <c s="16" r="I26">
         <v>659.500221</v>
       </c>
       <c s="16" r="J26">
         <v>187.23553</v>
       </c>
       <c s="16" r="L26">
-        <v>1493.62314</v>
+        <v>1494.87414</v>
       </c>
       <c s="14" t="str" r="M26"/>
       <c s="16" r="N26">
         <v>31.6875</v>
       </c>
       <c s="13" t="str" r="O26"/>
       <c s="16" r="P26">
         <v>11.018</v>
       </c>
       <c s="16" r="Q26">
-        <v>1354.82364</v>
+        <v>1356.07464</v>
       </c>
       <c s="16" r="R26">
         <v>0.159</v>
       </c>
       <c s="16" r="S26">
         <v>95.935</v>
       </c>
       <c s="13" t="str" r="T26"/>
     </row>
     <row r="27" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B27"/>
       <c s="16" r="C27">
         <v>17028.574994</v>
       </c>
       <c s="16" r="D27">
         <v>2783.122628</v>
       </c>
       <c s="16" r="E27">
         <v>32.167296</v>
       </c>
       <c s="16" r="F27">
         <v>3635.273708</v>
       </c>
       <c s="16" r="G27">
         <v>9694.13004</v>
       </c>
       <c s="13" t="str" r="H27"/>
       <c s="16" r="I27">
         <v>806.788052</v>
       </c>
       <c s="16" r="J27">
         <v>77.09327</v>
       </c>
       <c s="16" r="L27">
-        <v>469.780996</v>
+        <v>470.186996</v>
       </c>
       <c s="14" t="str" r="M27"/>
       <c s="16" r="N27">
         <v>27.818</v>
       </c>
       <c s="13" t="str" r="O27"/>
       <c s="16" r="P27">
         <v>7.019</v>
       </c>
       <c s="16" r="Q27">
-        <v>418.258996</v>
+        <v>418.664996</v>
       </c>
       <c s="16" r="R27">
         <v>0.052</v>
       </c>
       <c s="16" r="S27">
         <v>16.633</v>
       </c>
       <c s="13" t="str" r="T27"/>
     </row>
     <row r="28" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="16" r="C28">
         <v>18932.578787</v>
       </c>
       <c s="16" r="D28">
         <v>4159.720118</v>
       </c>
       <c s="13" t="str" r="E28"/>
       <c s="16" r="F28">
         <v>4789.016621</v>
       </c>
       <c s="16" r="G28">
         <v>9272.314762</v>
       </c>
       <c s="13" t="str" r="H28"/>
       <c s="16" r="I28">
         <v>602.136093</v>
       </c>
       <c s="16" r="J28">
         <v>109.391193</v>
       </c>
       <c s="16" r="L28">
-        <v>723.7905</v>
+        <v>723.9705</v>
       </c>
       <c s="14" t="str" r="M28"/>
       <c s="16" r="N28">
         <v>22.2495</v>
       </c>
       <c s="13" t="str" r="O28"/>
       <c s="16" r="P28">
         <v>20.029</v>
       </c>
       <c s="16" r="Q28">
-        <v>543.306</v>
+        <v>543.486</v>
       </c>
       <c s="16" r="R28">
         <v>1.546</v>
       </c>
       <c s="16" r="S28">
         <v>136.66</v>
       </c>
       <c s="13" t="str" r="T28"/>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
       <c s="18" r="C29">
         <v>46778.607725</v>
       </c>
       <c s="18" r="D29">
         <v>9070.162117</v>
       </c>
       <c s="18" r="E29">
         <v>42.778162</v>
       </c>
       <c s="18" r="F29">
         <v>10490.783925</v>
       </c>
       <c s="18" r="G29">
         <v>24732.151162</v>
       </c>
       <c s="18" r="H29">
         <v>0.588</v>
       </c>
       <c s="18" r="I29">
         <v>2068.424366</v>
       </c>
       <c s="18" r="J29">
         <v>373.719993</v>
       </c>
       <c s="18" r="L29">
-        <v>2687.194636</v>
+        <v>2689.031636</v>
       </c>
       <c s="27" t="str" r="M29"/>
       <c s="18" r="N29">
         <v>81.755</v>
       </c>
       <c s="17" t="str" r="O29"/>
       <c s="18" r="P29">
         <v>38.066</v>
       </c>
       <c s="18" r="Q29">
-        <v>2316.388636</v>
+        <v>2318.225636</v>
       </c>
       <c s="18" r="R29">
         <v>1.757</v>
       </c>
       <c s="18" r="S29">
         <v>249.228</v>
       </c>
       <c s="17" t="str" r="T29"/>
     </row>
     <row r="30" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="13" t="inlineStr" r="C30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D30">
         <is>
           <t xml:space="preserve"/>
         </is>
@@ -8986,64 +9129,64 @@
       <c s="18" r="C31">
         <v>173164.362341</v>
       </c>
       <c s="18" r="D31">
         <v>30983.216683</v>
       </c>
       <c s="18" r="E31">
         <v>96.350264</v>
       </c>
       <c s="18" r="F31">
         <v>37228.368529</v>
       </c>
       <c s="18" r="G31">
         <v>97925.003702</v>
       </c>
       <c s="18" r="H31">
         <v>582.296922</v>
       </c>
       <c s="18" r="I31">
         <v>5335.365638</v>
       </c>
       <c s="18" r="J31">
         <v>1013.760603</v>
       </c>
       <c s="18" r="L31">
-        <v>12548.786564</v>
+        <v>12561.469564</v>
       </c>
       <c s="27" t="str" r="M31"/>
       <c s="18" r="N31">
         <v>1063.0165</v>
       </c>
       <c s="18" r="O31">
         <v>168</v>
       </c>
       <c s="18" r="P31">
         <v>188.878</v>
       </c>
       <c s="18" r="Q31">
-        <v>9759.956248</v>
+        <v>9772.639248</v>
       </c>
       <c s="18" r="R31">
         <v>90.9813</v>
       </c>
       <c s="18" r="S31">
         <v>1277.954516</v>
       </c>
       <c s="17" t="str" r="T31"/>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="13" t="inlineStr" r="C32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D32">
         <is>
           <t xml:space="preserve"/>
         </is>
@@ -9128,227 +9271,227 @@
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="16" r="C33">
         <v>15362.657328</v>
       </c>
       <c s="16" r="D33">
         <v>2038.489093</v>
       </c>
       <c s="16" r="E33">
         <v>14</v>
       </c>
       <c s="16" r="F33">
         <v>3501.008435</v>
       </c>
       <c s="16" r="G33">
         <v>8976.923746</v>
       </c>
       <c s="13" t="str" r="H33"/>
       <c s="16" r="I33">
         <v>782.262107</v>
       </c>
       <c s="16" r="J33">
         <v>49.973947</v>
       </c>
       <c s="16" r="L33">
-        <v>609.158268</v>
+        <v>609.588268</v>
       </c>
       <c s="14" t="str" r="M33"/>
       <c s="16" r="N33">
         <v>1.8115</v>
       </c>
       <c s="16" r="O33">
         <v>2</v>
       </c>
       <c s="16" r="P33">
         <v>8.8125</v>
       </c>
       <c s="16" r="Q33">
-        <v>533.067268</v>
+        <v>533.497268</v>
       </c>
       <c s="16" r="R33">
         <v>0.346</v>
       </c>
       <c s="16" r="S33">
         <v>63.121</v>
       </c>
       <c s="13" t="str" r="T33"/>
     </row>
     <row r="34" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
         <v>17177.244444</v>
       </c>
       <c s="16" r="D34">
         <v>2152.217004</v>
       </c>
       <c s="16" r="E34">
         <v>3</v>
       </c>
       <c s="16" r="F34">
         <v>4857.238737</v>
       </c>
       <c s="16" r="G34">
         <v>7948.489074</v>
       </c>
       <c s="16" r="H34">
         <v>606.536022</v>
       </c>
       <c s="16" r="I34">
         <v>713.096139</v>
       </c>
       <c s="16" r="J34">
         <v>896.667468</v>
       </c>
       <c s="16" r="L34">
-        <v>400.779</v>
+        <v>401.215</v>
       </c>
       <c s="14" t="str" r="M34"/>
       <c s="16" r="N34">
         <v>24.6365</v>
       </c>
       <c s="16" r="O34">
         <v>14</v>
       </c>
       <c s="16" r="P34">
         <v>22.4745</v>
       </c>
       <c s="16" r="Q34">
-        <v>333.64</v>
+        <v>334.076</v>
       </c>
       <c s="16" r="R34">
         <v>4.053</v>
       </c>
       <c s="16" r="S34">
         <v>1.975</v>
       </c>
       <c s="13" t="str" r="T34"/>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
         <v>20138.945154</v>
       </c>
       <c s="16" r="D35">
         <v>3382.098171</v>
       </c>
       <c s="13" t="str" r="E35"/>
       <c s="16" r="F35">
         <v>5185.64509</v>
       </c>
       <c s="16" r="G35">
         <v>10685.758625</v>
       </c>
       <c s="16" r="H35">
         <v>4</v>
       </c>
       <c s="16" r="I35">
         <v>847.104867</v>
       </c>
       <c s="16" r="J35">
         <v>34.338401</v>
       </c>
       <c s="16" r="L35">
-        <v>712.763498</v>
+        <v>713.915498</v>
       </c>
       <c s="14" t="str" r="M35"/>
       <c s="16" r="N35">
         <v>0.5145</v>
       </c>
       <c s="13" t="str" r="O35"/>
       <c s="16" r="P35">
         <v>0.013</v>
       </c>
       <c s="16" r="Q35">
-        <v>556.918998</v>
+        <v>558.070998</v>
       </c>
       <c s="16" r="R35">
         <v>0.12</v>
       </c>
       <c s="16" r="S35">
         <v>150.197</v>
       </c>
       <c s="16" r="T35">
         <v>5</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="18" r="C36">
         <v>52678.846926</v>
       </c>
       <c s="18" r="D36">
         <v>7572.804268</v>
       </c>
       <c s="18" r="E36">
         <v>17</v>
       </c>
       <c s="18" r="F36">
         <v>13543.892262</v>
       </c>
       <c s="18" r="G36">
         <v>27611.171445</v>
       </c>
       <c s="18" r="H36">
         <v>610.536022</v>
       </c>
       <c s="18" r="I36">
         <v>2342.463113</v>
       </c>
       <c s="18" r="J36">
         <v>980.979816</v>
       </c>
       <c s="18" r="L36">
-        <v>1722.700766</v>
+        <v>1724.718766</v>
       </c>
       <c s="27" t="str" r="M36"/>
       <c s="18" r="N36">
         <v>26.9625</v>
       </c>
       <c s="18" r="O36">
         <v>16</v>
       </c>
       <c s="18" r="P36">
         <v>31.3</v>
       </c>
       <c s="18" r="Q36">
-        <v>1423.626266</v>
+        <v>1425.644266</v>
       </c>
       <c s="18" r="R36">
         <v>4.519</v>
       </c>
       <c s="18" r="S36">
         <v>215.293</v>
       </c>
       <c s="18" r="T36">
         <v>5</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="13" t="inlineStr" r="C37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D37">
         <is>
@@ -9435,421 +9578,477 @@
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="16" r="C38">
         <v>12399.418688</v>
       </c>
       <c s="16" r="D38">
         <v>1901.972006</v>
       </c>
       <c s="16" r="E38">
         <v>20</v>
       </c>
       <c s="16" r="F38">
         <v>2664.359171</v>
       </c>
       <c s="16" r="G38">
         <v>7034.789083</v>
       </c>
       <c s="13" t="str" r="H38"/>
       <c s="16" r="I38">
         <v>778.128791</v>
       </c>
       <c s="16" r="J38">
         <v>0.169637</v>
       </c>
       <c s="16" r="L38">
-        <v>542.5825</v>
+        <v>543.1705</v>
       </c>
       <c s="14" t="str" r="M38"/>
       <c s="16" r="N38">
         <v>91.0525</v>
       </c>
       <c s="16" r="O38">
         <v>10</v>
       </c>
       <c s="16" r="P38">
         <v>39.262</v>
       </c>
       <c s="16" r="Q38">
-        <v>289.248</v>
+        <v>289.836</v>
       </c>
       <c s="16" r="R38">
         <v>23.9265</v>
       </c>
       <c s="16" r="S38">
         <v>89.0935</v>
       </c>
       <c s="13" t="str" r="T38"/>
     </row>
     <row r="39" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
       <c s="16" r="C39">
         <v>9643.628605</v>
       </c>
       <c s="16" r="D39">
         <v>1168.843888</v>
       </c>
       <c s="13" t="str" r="E39"/>
       <c s="16" r="F39">
         <v>2356.447707</v>
       </c>
       <c s="16" r="G39">
         <v>5930.568198</v>
       </c>
       <c s="13" t="str" r="H39"/>
       <c s="16" r="I39">
         <v>26.410718</v>
       </c>
       <c s="16" r="J39">
         <v>161.358094</v>
       </c>
       <c s="16" r="L39">
-        <v>196.108</v>
+        <v>196.46</v>
       </c>
       <c s="14" t="str" r="M39"/>
       <c s="16" r="N39">
         <v>2.968</v>
       </c>
       <c s="13" t="str" r="O39"/>
       <c s="16" r="P39">
         <v>4.825</v>
       </c>
       <c s="16" r="Q39">
-        <v>178.789</v>
+        <v>179.141</v>
       </c>
       <c s="16" r="R39">
         <v>0.333</v>
       </c>
       <c s="16" r="S39">
         <v>9.193</v>
       </c>
       <c s="13" t="str" r="T39"/>
     </row>
-    <row r="40" ht="18" customHeight="0">
+    <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
-          <t xml:space="preserve">Q2 / T2 2026 Total</t>
+          <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
-      <c s="18" r="C40">
-[...28 lines deleted...]
-      <c s="18" r="O40">
+      <c s="16" r="C40">
+        <v>21555.274333</v>
+      </c>
+      <c s="16" r="D40">
+        <v>3667.271188</v>
+      </c>
+      <c s="13" t="str" r="E40"/>
+      <c s="16" r="F40">
+        <v>5671.664188</v>
+      </c>
+      <c s="16" r="G40">
+        <v>11151.412269</v>
+      </c>
+      <c s="16" r="H40">
+        <v>437.863435</v>
+      </c>
+      <c s="16" r="I40">
+        <v>606.877728</v>
+      </c>
+      <c s="16" r="J40">
+        <v>20.185525</v>
+      </c>
+      <c s="16" r="L40">
+        <v>1152.786048</v>
+      </c>
+      <c s="14" t="str" r="M40"/>
+      <c s="16" r="N40">
+        <v>57.335348</v>
+      </c>
+      <c s="16" r="O40">
         <v>10</v>
       </c>
-      <c s="18" r="P40">
-[...11 lines deleted...]
-      <c s="17" t="str" r="T40"/>
+      <c s="16" r="P40">
+        <v>25.5805</v>
+      </c>
+      <c s="16" r="Q40">
+        <v>960.396</v>
+      </c>
+      <c s="16" r="R40">
+        <v>0.3552</v>
+      </c>
+      <c s="16" r="S40">
+        <v>99.119</v>
+      </c>
+      <c s="13" t="str" r="T40"/>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
-      <c s="13" t="inlineStr" r="C41">
-[...79 lines deleted...]
-      </c>
+      <c s="18" r="C41">
+        <v>43598.321626</v>
+      </c>
+      <c s="18" r="D41">
+        <v>6738.087082</v>
+      </c>
+      <c s="18" r="E41">
+        <v>20</v>
+      </c>
+      <c s="18" r="F41">
+        <v>10692.471066</v>
+      </c>
+      <c s="18" r="G41">
+        <v>24116.76955</v>
+      </c>
+      <c s="18" r="H41">
+        <v>437.863435</v>
+      </c>
+      <c s="18" r="I41">
+        <v>1411.417237</v>
+      </c>
+      <c s="18" r="J41">
+        <v>181.713256</v>
+      </c>
+      <c s="18" r="L41">
+        <v>1892.416548</v>
+      </c>
+      <c s="27" t="str" r="M41"/>
+      <c s="18" r="N41">
+        <v>151.355848</v>
+      </c>
+      <c s="18" r="O41">
+        <v>20</v>
+      </c>
+      <c s="18" r="P41">
+        <v>69.6675</v>
+      </c>
+      <c s="18" r="Q41">
+        <v>1429.373</v>
+      </c>
+      <c s="18" r="R41">
+        <v>24.6147</v>
+      </c>
+      <c s="18" r="S41">
+        <v>197.4055</v>
+      </c>
+      <c s="17" t="str" r="T41"/>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
-      <c s="18" r="C42">
-[...46 lines deleted...]
-        <v>5</v>
+      <c s="13" t="inlineStr" r="C42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M42"/>
+      <c s="13" t="inlineStr" r="N42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
     </row>
     <row r="43" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A43">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B43"/>
-      <c s="13" t="inlineStr" r="C43">
-[...83 lines deleted...]
-      <c s="28" t="inlineStr" r="A45">
+      <c s="18" r="C43">
+        <v>96277.168552</v>
+      </c>
+      <c s="18" r="D43">
+        <v>14310.89135</v>
+      </c>
+      <c s="18" r="E43">
+        <v>37</v>
+      </c>
+      <c s="18" r="F43">
+        <v>24236.363328</v>
+      </c>
+      <c s="18" r="G43">
+        <v>51727.940995</v>
+      </c>
+      <c s="18" r="H43">
+        <v>1048.399457</v>
+      </c>
+      <c s="18" r="I43">
+        <v>3753.88035</v>
+      </c>
+      <c s="18" r="J43">
+        <v>1162.693072</v>
+      </c>
+      <c s="18" r="L43">
+        <v>3617.135314</v>
+      </c>
+      <c s="27" t="str" r="M43"/>
+      <c s="18" r="N43">
+        <v>178.318348</v>
+      </c>
+      <c s="18" r="O43">
+        <v>36</v>
+      </c>
+      <c s="18" r="P43">
+        <v>100.9675</v>
+      </c>
+      <c s="18" r="Q43">
+        <v>2855.017266</v>
+      </c>
+      <c s="18" r="R43">
+        <v>29.1337</v>
+      </c>
+      <c s="18" r="S43">
+        <v>412.6985</v>
+      </c>
+      <c s="18" r="T43">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="A44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B44"/>
+      <c s="13" t="inlineStr" r="C44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M44"/>
+      <c s="13" t="inlineStr" r="N44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="0.05" customHeight="1"/>
+    <row r="46" ht="20.4" customHeight="1"/>
+    <row r="47" ht="18" customHeight="0">
+      <c s="28" t="inlineStr" r="A47">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="46" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="20" t="inlineStr" r="A47">
+    <row r="48" ht="8.95" customHeight="1"/>
+    <row r="49" ht="252.75" customHeight="1">
+      <c s="20" t="inlineStr" r="A49">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -9950,54 +10149,56 @@
     <mergeCell ref="L31:M31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="L33:M33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="L43:M43"/>
-    <mergeCell ref="A47:L47"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="A49:L49"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A47" r:id="rId33"/>
+    <hyperlink ref="A49" r:id="rId33"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId31"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="13.7109375"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
@@ -11325,174 +11526,174 @@
       <c s="16" r="W14">
         <v>572.84</v>
       </c>
       <c s="13" t="str" r="X14"/>
       <c s="16" r="Y14">
         <v>2338.425</v>
       </c>
       <c s="16" r="Z14">
         <v>95921.162847</v>
       </c>
       <c s="16" r="AA14">
         <v>25577.905006</v>
       </c>
       <c s="16" r="AB14">
         <v>123837.492853</v>
       </c>
     </row>
     <row r="15" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve">June / juin 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B15"/>
       <c s="16" r="C15">
-        <v>6878561.49077</v>
+        <v>6878569.96077</v>
       </c>
       <c s="16" r="D15">
         <v>1413315.500763</v>
       </c>
       <c s="16" r="E15">
         <v>2219054.205788</v>
       </c>
       <c s="16" r="F15">
         <v>537235.672137</v>
       </c>
       <c s="16" r="G15">
         <v>283581.094921</v>
       </c>
       <c s="16" r="H15">
         <v>4453186.473609</v>
       </c>
       <c s="16" r="I15">
         <v>130858.822123</v>
       </c>
       <c s="16" r="J15">
         <v>379978.224704</v>
       </c>
       <c s="16" r="K15">
         <v>22252.91868</v>
       </c>
       <c s="16" r="L15">
         <v>533089.965507</v>
       </c>
       <c s="16" r="M15">
         <v>130670.903367</v>
       </c>
       <c s="16" r="N15">
         <v>537274.404414</v>
       </c>
       <c s="16" r="O15">
-        <v>979763.005474</v>
+        <v>979771.475474</v>
       </c>
       <c s="16" r="P15">
-        <v>1647708.313255</v>
+        <v>1647716.783255</v>
       </c>
       <c s="16" r="Q15">
         <v>17976.722086</v>
       </c>
       <c s="16" r="R15">
         <v>12725.28187</v>
       </c>
       <c s="16" r="S15">
         <v>3054.577146</v>
       </c>
       <c s="16" r="T15">
         <v>33756.581102</v>
       </c>
       <c s="16" r="U15">
         <v>4532.296</v>
       </c>
       <c s="16" r="V15">
         <v>77288.901183</v>
       </c>
       <c s="16" r="W15">
         <v>449.064</v>
       </c>
       <c s="13" t="str" r="X15"/>
       <c s="16" r="Y15">
         <v>2461.415</v>
       </c>
       <c s="16" r="Z15">
         <v>95666.286066</v>
       </c>
       <c s="16" r="AA15">
         <v>26665.562058</v>
       </c>
       <c s="16" r="AB15">
         <v>124793.263124</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve">Q2 / T2 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B16"/>
       <c s="18" r="C16">
-        <v>19340938.552996</v>
+        <v>19340947.022996</v>
       </c>
       <c s="18" r="D16">
         <v>4150651.719163</v>
       </c>
       <c s="18" r="E16">
         <v>5862270.960154</v>
       </c>
       <c s="18" r="F16">
         <v>1857331.59824</v>
       </c>
       <c s="18" r="G16">
         <v>783893.933354</v>
       </c>
       <c s="18" r="H16">
         <v>12654148.210911</v>
       </c>
       <c s="18" r="I16">
         <v>394042.604074</v>
       </c>
       <c s="24" r="J16">
         <v>1090841.42883</v>
       </c>
       <c s="18" r="K16">
         <v>34451.952368</v>
       </c>
       <c s="18" r="L16">
         <v>1519335.985272</v>
       </c>
       <c s="18" r="M16">
         <v>383268.888391</v>
       </c>
       <c s="18" r="N16">
         <v>1514403.679425</v>
       </c>
       <c s="18" r="O16">
-        <v>2582931.114685</v>
+        <v>2582939.584685</v>
       </c>
       <c s="18" r="P16">
-        <v>4480603.682501</v>
+        <v>4480612.152501</v>
       </c>
       <c s="18" r="Q16">
         <v>42181.985014</v>
       </c>
       <c s="18" r="R16">
         <v>32934.923658</v>
       </c>
       <c s="18" r="S16">
         <v>9377.52448</v>
       </c>
       <c s="18" r="T16">
         <v>84494.433152</v>
       </c>
       <c s="18" r="U16">
         <v>11592.031</v>
       </c>
       <c s="18" r="V16">
         <v>217988.483771</v>
       </c>
       <c s="18" r="W16">
         <v>1397.869</v>
       </c>
       <c s="18" r="X16">
         <v>9930.644374</v>
       </c>
@@ -12193,66 +12394,66 @@
       <c s="16" r="W23">
         <v>5270.611483</v>
       </c>
       <c s="13" t="str" r="X23"/>
       <c s="16" r="Y23">
         <v>2670.624</v>
       </c>
       <c s="16" r="Z23">
         <v>105647.516644</v>
       </c>
       <c s="16" r="AA23">
         <v>31024.522526</v>
       </c>
       <c s="16" r="AB23">
         <v>139342.66317</v>
       </c>
     </row>
     <row r="24" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="16" r="C24">
-        <v>6530066.73175</v>
+        <v>6530010.97225</v>
       </c>
       <c s="16" r="D24">
-        <v>1402900.749935</v>
+        <v>1402900.449935</v>
       </c>
       <c s="16" r="E24">
-        <v>1901045.216904</v>
+        <v>1901039.757404</v>
       </c>
       <c s="16" r="F24">
         <v>768886.559024</v>
       </c>
       <c s="16" r="G24">
-        <v>204810.207451</v>
+        <v>204760.207451</v>
       </c>
       <c s="16" r="H24">
-        <v>4277642.733314</v>
+        <v>4277586.973814</v>
       </c>
       <c s="16" r="I24">
         <v>85169.283017</v>
       </c>
       <c s="16" r="J24">
         <v>376539.931505</v>
       </c>
       <c s="16" r="K24">
         <v>7230.266822</v>
       </c>
       <c s="16" r="L24">
         <v>468939.481344</v>
       </c>
       <c s="16" r="M24">
         <v>110628.432579</v>
       </c>
       <c s="16" r="N24">
         <v>535685.542234</v>
       </c>
       <c s="16" r="O24">
         <v>896091.51151</v>
       </c>
       <c s="16" r="P24">
         <v>1542405.486323</v>
       </c>
@@ -12277,66 +12478,66 @@
       <c s="16" r="W24">
         <v>923.566483</v>
       </c>
       <c s="13" t="str" r="X24"/>
       <c s="16" r="Y24">
         <v>1129.758</v>
       </c>
       <c s="16" r="Z24">
         <v>80990.605915</v>
       </c>
       <c s="16" r="AA24">
         <v>25397.906346</v>
       </c>
       <c s="16" r="AB24">
         <v>107518.270261</v>
       </c>
     </row>
     <row r="25" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="16" r="C25">
-        <v>7302076.129663</v>
+        <v>7302077.290663</v>
       </c>
       <c s="16" r="D25">
         <v>1564050.200145</v>
       </c>
       <c s="16" r="E25">
-        <v>2407845.011937</v>
+        <v>2407846.172937</v>
       </c>
       <c s="16" r="F25">
         <v>604227.795218</v>
       </c>
       <c s="16" r="G25">
         <v>213446.679988</v>
       </c>
       <c s="16" r="H25">
-        <v>4789569.687288</v>
+        <v>4789570.848288</v>
       </c>
       <c s="16" r="I25">
         <v>108865.949769</v>
       </c>
       <c s="16" r="J25">
         <v>386495.203372</v>
       </c>
       <c s="16" r="K25">
         <v>18981.327734</v>
       </c>
       <c s="16" r="L25">
         <v>514342.480875</v>
       </c>
       <c s="16" r="M25">
         <v>125638.46592</v>
       </c>
       <c s="16" r="N25">
         <v>606257.847776</v>
       </c>
       <c s="16" r="O25">
         <v>1039726.690072</v>
       </c>
       <c s="16" r="P25">
         <v>1771623.003768</v>
       </c>
@@ -12361,66 +12562,66 @@
       <c s="16" r="W25">
         <v>3909.183</v>
       </c>
       <c s="13" t="str" r="X25"/>
       <c s="16" r="Y25">
         <v>600.7</v>
       </c>
       <c s="16" r="Z25">
         <v>69368.40129</v>
       </c>
       <c s="16" r="AA25">
         <v>26524.768934</v>
       </c>
       <c s="16" r="AB25">
         <v>96493.870224</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
       <c s="18" r="C26">
-        <v>21345447.640644</v>
+        <v>21345393.042144</v>
       </c>
       <c s="18" r="D26">
-        <v>4460319.573733</v>
+        <v>4460319.273733</v>
       </c>
       <c s="18" r="E26">
-        <v>6552381.663602</v>
+        <v>6552377.365102</v>
       </c>
       <c s="18" r="F26">
         <v>2310829.056066</v>
       </c>
       <c s="18" r="G26">
-        <v>651200.469391</v>
+        <v>651150.469391</v>
       </c>
       <c s="18" r="H26">
-        <v>13974730.762792</v>
+        <v>13974676.164292</v>
       </c>
       <c s="18" r="I26">
         <v>295981.803828</v>
       </c>
       <c s="24" r="J26">
         <v>1169700.728969</v>
       </c>
       <c s="18" r="K26">
         <v>34406.975402</v>
       </c>
       <c s="18" r="L26">
         <v>1500089.508199</v>
       </c>
       <c s="18" r="M26">
         <v>387235.150152</v>
       </c>
       <c s="18" r="N26">
         <v>1802767.24291</v>
       </c>
       <c s="18" r="O26">
         <v>2886839.091493</v>
       </c>
       <c s="18" r="P26">
         <v>5076841.484555</v>
       </c>
@@ -12585,90 +12786,90 @@
       </c>
       <c s="13" t="inlineStr" r="Z27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="18" r="C28">
-        <v>77356426.907104</v>
+        <v>77356380.778604</v>
       </c>
       <c s="18" r="D28">
-        <v>16703969.673178</v>
+        <v>16703969.373178</v>
       </c>
       <c s="18" r="E28">
-        <v>23426586.018729</v>
+        <v>23426581.720229</v>
       </c>
       <c s="18" r="F28">
         <v>7665572.453908</v>
       </c>
       <c s="18" r="G28">
-        <v>2680906.426844</v>
+        <v>2680856.426844</v>
       </c>
       <c s="18" r="H28">
-        <v>50477034.572659</v>
+        <v>50476979.974159</v>
       </c>
       <c s="18" r="I28">
         <v>1424951.648353</v>
       </c>
       <c s="18" r="J28">
         <v>4233233.678707</v>
       </c>
       <c s="18" r="K28">
         <v>163963.673745</v>
       </c>
       <c s="18" r="L28">
         <v>5822149.000805</v>
       </c>
       <c s="18" r="M28">
         <v>1592375.371797</v>
       </c>
       <c s="18" r="N28">
         <v>6305631.821329</v>
       </c>
       <c s="18" r="O28">
-        <v>10305345.802571</v>
+        <v>10305354.272571</v>
       </c>
       <c s="18" r="P28">
-        <v>18203352.995697</v>
+        <v>18203361.465697</v>
       </c>
       <c s="18" r="Q28">
         <v>207286.82139</v>
       </c>
       <c s="18" r="R28">
         <v>270336.727879</v>
       </c>
       <c s="18" r="S28">
         <v>52694.905308</v>
       </c>
       <c s="18" r="T28">
         <v>530318.454577</v>
       </c>
       <c s="18" r="U28">
         <v>42833.222036</v>
       </c>
       <c s="18" r="V28">
         <v>861121.819185</v>
       </c>
       <c s="18" r="W28">
         <v>18388.623604</v>
       </c>
       <c s="18" r="X28">
         <v>18989.602099</v>
       </c>
@@ -12809,78 +13010,78 @@
       </c>
       <c s="13" t="inlineStr" r="Z29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="30" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="16" r="C30">
-        <v>7173436.985431</v>
+        <v>7173235.964931</v>
       </c>
       <c s="16" r="D30">
-        <v>1672001.550042</v>
+        <v>1672101.550042</v>
       </c>
       <c s="16" r="E30">
-        <v>2216931.218809</v>
+        <v>2216710.198309</v>
       </c>
       <c s="16" r="F30">
         <v>624011.884973</v>
       </c>
       <c s="16" r="G30">
         <v>203113.704234</v>
       </c>
       <c s="16" r="H30">
-        <v>4716058.358058</v>
+        <v>4715937.337558</v>
       </c>
       <c s="16" r="I30">
-        <v>103333.924105</v>
+        <v>103253.924105</v>
       </c>
       <c s="16" r="J30">
         <v>363555.587926</v>
       </c>
       <c s="16" r="K30">
         <v>18432.844218</v>
       </c>
       <c s="16" r="L30">
-        <v>485322.356249</v>
+        <v>485242.356249</v>
       </c>
       <c s="16" r="M30">
         <v>119580.877236</v>
       </c>
       <c s="16" r="N30">
         <v>633959.819795</v>
       </c>
       <c s="16" r="O30">
         <v>996160.804086</v>
       </c>
       <c s="16" r="P30">
         <v>1749701.501117</v>
       </c>
       <c s="16" r="Q30">
         <v>17863.65114</v>
       </c>
       <c s="16" r="R30">
         <v>36063.952441</v>
       </c>
       <c s="16" r="S30">
         <v>4280.572848</v>
       </c>
       <c s="16" r="T30">
         <v>58208.176429</v>
       </c>
@@ -12893,258 +13094,258 @@
       <c s="16" r="W30">
         <v>1387.967</v>
       </c>
       <c s="13" t="str" r="X30"/>
       <c s="16" r="Y30">
         <v>699.90156</v>
       </c>
       <c s="16" r="Z30">
         <v>59624.38704</v>
       </c>
       <c s="16" r="AA30">
         <v>24314.52592</v>
       </c>
       <c s="16" r="AB30">
         <v>84638.81452</v>
       </c>
     </row>
     <row r="31" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="16" r="C31">
-        <v>6678781.715504</v>
+        <v>6678799.346504</v>
       </c>
       <c s="16" r="D31">
-        <v>1325480.66889</v>
+        <v>1325480.60589</v>
       </c>
       <c s="16" r="E31">
-        <v>2055974.585608</v>
+        <v>2055973.200608</v>
       </c>
       <c s="16" r="F31">
         <v>681800.420061</v>
       </c>
       <c s="16" r="G31">
-        <v>225415.376934</v>
+        <v>225473.655934</v>
       </c>
       <c s="16" r="H31">
-        <v>4288671.051493</v>
+        <v>4288727.882493</v>
       </c>
       <c s="16" r="I31">
         <v>88917.281385</v>
       </c>
       <c s="16" r="J31">
         <v>334790.000911</v>
       </c>
       <c s="16" r="K31">
         <v>39468.26614</v>
       </c>
       <c s="16" r="L31">
         <v>463175.548436</v>
       </c>
       <c s="16" r="M31">
         <v>126900.844602</v>
       </c>
       <c s="16" r="N31">
         <v>614868.410652</v>
       </c>
       <c s="16" r="O31">
-        <v>972439.162888</v>
+        <v>972399.962888</v>
       </c>
       <c s="16" r="P31">
-        <v>1714208.418142</v>
+        <v>1714169.218142</v>
       </c>
       <c s="16" r="Q31">
         <v>18401.788219</v>
       </c>
       <c s="16" r="R31">
         <v>31681.302006</v>
       </c>
       <c s="16" r="S31">
         <v>6100.835048</v>
       </c>
       <c s="16" r="T31">
         <v>56183.925273</v>
       </c>
       <c s="16" r="U31">
         <v>4642.076</v>
       </c>
       <c s="16" r="V31">
         <v>70978.627988</v>
       </c>
       <c s="16" r="W31">
         <v>3038.28312</v>
       </c>
       <c s="13" t="str" r="X31"/>
       <c s="16" r="Y31">
         <v>670</v>
       </c>
       <c s="16" r="Z31">
         <v>54408.432866</v>
       </c>
       <c s="16" r="AA31">
         <v>22804.352186</v>
       </c>
       <c s="16" r="AB31">
         <v>77882.785052</v>
       </c>
     </row>
     <row r="32" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="16" r="C32">
-        <v>7673052.117004</v>
+        <v>7672122.897004</v>
       </c>
       <c s="16" r="D32">
         <v>1497208.445468</v>
       </c>
       <c s="16" r="E32">
-        <v>2273575.755268</v>
+        <v>2273576.255268</v>
       </c>
       <c s="16" r="F32">
         <v>828616.833004</v>
       </c>
       <c s="16" r="G32">
         <v>215229.548114</v>
       </c>
       <c s="16" r="H32">
-        <v>4814630.581854</v>
+        <v>4814631.081854</v>
       </c>
       <c s="16" r="I32">
         <v>110768.36369</v>
       </c>
       <c s="16" r="J32">
-        <v>472752.996943</v>
+        <v>472745.996943</v>
       </c>
       <c s="16" r="K32">
         <v>31944.200726</v>
       </c>
       <c s="16" r="L32">
-        <v>615465.561359</v>
+        <v>615458.561359</v>
       </c>
       <c s="16" r="M32">
         <v>145348.210848</v>
       </c>
       <c s="16" r="N32">
         <v>674630.082568</v>
       </c>
       <c s="16" r="O32">
-        <v>1162997.890827</v>
+        <v>1162075.170827</v>
       </c>
       <c s="16" r="P32">
-        <v>1982976.184243</v>
+        <v>1982053.464243</v>
       </c>
       <c s="16" r="Q32">
         <v>23413.154375</v>
       </c>
       <c s="16" r="R32">
         <v>32510.204305</v>
       </c>
       <c s="16" r="S32">
         <v>11357.134148</v>
       </c>
       <c s="16" r="T32">
         <v>67280.492828</v>
       </c>
       <c s="16" r="U32">
         <v>4715.8985</v>
       </c>
       <c s="16" r="V32">
         <v>83103.765777</v>
       </c>
       <c s="16" r="W32">
         <v>1207.015</v>
       </c>
       <c s="13" t="str" r="X32"/>
       <c s="16" r="Y32">
         <v>885.02</v>
       </c>
       <c s="16" r="Z32">
         <v>76338.348133</v>
       </c>
       <c s="16" r="AA32">
         <v>26305.458408</v>
       </c>
       <c s="16" r="AB32">
         <v>103528.826541</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="18" r="C33">
-        <v>21525270.817939</v>
+        <v>21524158.208439</v>
       </c>
       <c s="18" r="D33">
-        <v>4494690.6644</v>
+        <v>4494790.6014</v>
       </c>
       <c s="18" r="E33">
-        <v>6546481.559685</v>
+        <v>6546259.654185</v>
       </c>
       <c s="18" r="F33">
         <v>2134429.138038</v>
       </c>
       <c s="18" r="G33">
-        <v>643758.629282</v>
+        <v>643816.908282</v>
       </c>
       <c s="18" r="H33">
-        <v>13819359.991405</v>
+        <v>13819296.301905</v>
       </c>
       <c s="18" r="I33">
-        <v>303019.56918</v>
+        <v>302939.56918</v>
       </c>
       <c s="24" r="J33">
-        <v>1171098.58578</v>
+        <v>1171091.58578</v>
       </c>
       <c s="18" r="K33">
         <v>89845.311084</v>
       </c>
       <c s="18" r="L33">
-        <v>1563963.466044</v>
+        <v>1563876.466044</v>
       </c>
       <c s="18" r="M33">
         <v>391829.932686</v>
       </c>
       <c s="18" r="N33">
         <v>1923458.313015</v>
       </c>
       <c s="18" r="O33">
-        <v>3131597.857801</v>
+        <v>3130635.937801</v>
       </c>
       <c s="18" r="P33">
-        <v>5446886.103502</v>
+        <v>5445924.183502</v>
       </c>
       <c s="18" r="Q33">
         <v>59678.593734</v>
       </c>
       <c s="18" r="R33">
         <v>100255.458752</v>
       </c>
       <c s="18" r="S33">
         <v>21738.542044</v>
       </c>
       <c s="18" r="T33">
         <v>181672.59453</v>
       </c>
       <c s="18" r="U33">
         <v>12373.1315</v>
       </c>
       <c s="18" r="V33">
         <v>229175.773336</v>
       </c>
       <c s="18" r="W33">
         <v>5633.26512</v>
       </c>
       <c s="18" r="X33">
         <v>156.066389</v>
       </c>
@@ -13285,659 +13486,742 @@
       </c>
       <c s="13" t="inlineStr" r="Z34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>7043591.242833</v>
+        <v>7048062.186833</v>
       </c>
       <c s="16" r="D35">
-        <v>1366070.152488</v>
+        <v>1366017.352488</v>
       </c>
       <c s="16" r="E35">
-        <v>2021437.430671</v>
+        <v>2021340.030671</v>
       </c>
       <c s="16" r="F35">
-        <v>764967.637534</v>
+        <v>764774.637534</v>
       </c>
       <c s="16" r="G35">
         <v>172260.474987</v>
       </c>
       <c s="16" r="H35">
-        <v>4324735.69568</v>
+        <v>4324392.49568</v>
       </c>
       <c s="16" r="I35">
         <v>114103.87951</v>
       </c>
       <c s="16" r="J35">
-        <v>423668.312426</v>
+        <v>423653.856426</v>
       </c>
       <c s="16" r="K35">
         <v>7110.327012</v>
       </c>
       <c s="16" r="L35">
-        <v>544882.518948</v>
+        <v>544868.062948</v>
       </c>
       <c s="16" r="M35">
         <v>130892.205868</v>
       </c>
       <c s="16" r="N35">
-        <v>647255.383395</v>
+        <v>647231.583395</v>
       </c>
       <c s="16" r="O35">
-        <v>1128784.392276</v>
+        <v>1133636.792276</v>
       </c>
       <c s="16" r="P35">
-        <v>1906931.981539</v>
+        <v>1911760.581539</v>
       </c>
       <c s="16" r="Q35">
         <v>20687.434118</v>
       </c>
       <c s="16" r="R35">
         <v>38060.268578</v>
       </c>
       <c s="16" r="S35">
         <v>7382.822422</v>
       </c>
       <c s="16" r="T35">
         <v>66130.525118</v>
       </c>
       <c s="16" r="U35">
         <v>3707.888</v>
       </c>
       <c s="16" r="V35">
         <v>71618.592552</v>
       </c>
       <c s="16" r="W35">
         <v>1802.028</v>
       </c>
       <c s="13" t="str" r="X35"/>
       <c s="16" r="Y35">
         <v>1312.712</v>
       </c>
       <c s="16" r="Z35">
         <v>83692.611079</v>
       </c>
       <c s="16" r="AA35">
         <v>37643.3222</v>
       </c>
       <c s="16" r="AB35">
         <v>122648.645279</v>
       </c>
     </row>
     <row r="36" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="16" r="C36">
-        <v>6794651.525556</v>
+        <v>6786201.532054</v>
       </c>
       <c s="16" r="D36">
-        <v>1274793.913915</v>
+        <v>1273603.526915</v>
       </c>
       <c s="16" r="E36">
-        <v>1977666.954981</v>
+        <v>1975322.220481</v>
       </c>
       <c s="16" r="F36">
-        <v>800559.213245</v>
+        <v>799692.784245</v>
       </c>
       <c s="16" r="G36">
         <v>173686.760878</v>
       </c>
       <c s="16" r="H36">
-        <v>4226706.843019</v>
+        <v>4222305.292519</v>
       </c>
       <c s="16" r="I36">
         <v>118755.257422</v>
       </c>
       <c s="16" r="J36">
-        <v>374140.071831</v>
+        <v>374049.561831</v>
       </c>
       <c s="16" r="K36">
         <v>10393.007906</v>
       </c>
       <c s="16" r="L36">
-        <v>503288.337159</v>
+        <v>503197.827159</v>
       </c>
       <c s="16" r="M36">
-        <v>121306.964947</v>
+        <v>121198.564947</v>
       </c>
       <c s="16" r="N36">
-        <v>606929.550743</v>
+        <v>604353.121743</v>
       </c>
       <c s="16" r="O36">
-        <v>1070119.250492</v>
+        <v>1068885.533492</v>
       </c>
       <c s="16" r="P36">
-        <v>1798355.766182</v>
+        <v>1794437.220182</v>
       </c>
       <c s="16" r="Q36">
         <v>21973.985309</v>
       </c>
       <c s="16" r="R36">
-        <v>40672.386181</v>
+        <v>40632.386181</v>
       </c>
       <c s="16" r="S36">
-        <v>8553.199758</v>
+        <v>8553.812758</v>
       </c>
       <c s="16" r="T36">
-        <v>71199.571248</v>
+        <v>71160.184248</v>
       </c>
       <c s="16" r="U36">
         <v>5192.659</v>
       </c>
       <c s="16" r="V36">
-        <v>75618.835418</v>
+        <v>75618.835416</v>
       </c>
       <c s="16" r="W36">
         <v>1746.948</v>
       </c>
       <c s="13" t="str" r="X36"/>
       <c s="16" r="Y36">
         <v>996.37</v>
       </c>
       <c s="16" r="Z36">
         <v>70003.158457</v>
       </c>
       <c s="16" r="AA36">
         <v>39963.111098</v>
       </c>
       <c s="16" r="AB36">
         <v>110962.639555</v>
       </c>
     </row>
-    <row r="37" ht="18" customHeight="0">
+    <row r="37" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
-          <t xml:space="preserve">Q2 / T2 2026 Total</t>
+          <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
-      <c s="18" r="C37">
-[...75 lines deleted...]
-        <v>233611.284834</v>
+      <c s="16" r="C37">
+        <v>7925570.35502</v>
+      </c>
+      <c s="16" r="D37">
+        <v>1468011.34989</v>
+      </c>
+      <c s="16" r="E37">
+        <v>2643308.532578</v>
+      </c>
+      <c s="16" r="F37">
+        <v>628644.345978</v>
+      </c>
+      <c s="16" r="G37">
+        <v>195554.699992</v>
+      </c>
+      <c s="16" r="H37">
+        <v>4935518.928438</v>
+      </c>
+      <c s="16" r="I37">
+        <v>123359.731127</v>
+      </c>
+      <c s="16" r="J37">
+        <v>339166.901429</v>
+      </c>
+      <c s="16" r="K37">
+        <v>32848.284255</v>
+      </c>
+      <c s="16" r="L37">
+        <v>495374.916811</v>
+      </c>
+      <c s="16" r="M37">
+        <v>154386.376712</v>
+      </c>
+      <c s="16" r="N37">
+        <v>726945.157948</v>
+      </c>
+      <c s="16" r="O37">
+        <v>1343502.760627</v>
+      </c>
+      <c s="16" r="P37">
+        <v>2224834.295287</v>
+      </c>
+      <c s="16" r="Q37">
+        <v>23119.781154</v>
+      </c>
+      <c s="16" r="R37">
+        <v>45829.243176</v>
+      </c>
+      <c s="16" r="S37">
+        <v>8631.986758</v>
+      </c>
+      <c s="16" r="T37">
+        <v>77581.011088</v>
+      </c>
+      <c s="16" r="U37">
+        <v>7117.173</v>
+      </c>
+      <c s="16" r="V37">
+        <v>69235.672708</v>
+      </c>
+      <c s="16" r="W37">
+        <v>2392.7475</v>
+      </c>
+      <c s="13" t="str" r="X37"/>
+      <c s="16" r="Y37">
+        <v>1438.124648</v>
+      </c>
+      <c s="16" r="Z37">
+        <v>64321.393268</v>
+      </c>
+      <c s="16" r="AA37">
+        <v>46598.907714</v>
+      </c>
+      <c s="16" r="AB37">
+        <v>112358.42563</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
-      <c s="13" t="inlineStr" r="C38">
-[...127 lines deleted...]
-        </is>
+      <c s="18" r="C38">
+        <v>21759834.073907</v>
+      </c>
+      <c s="18" r="D38">
+        <v>4107632.229293</v>
+      </c>
+      <c s="18" r="E38">
+        <v>6639970.78373</v>
+      </c>
+      <c s="18" r="F38">
+        <v>2193111.767757</v>
+      </c>
+      <c s="18" r="G38">
+        <v>541501.935857</v>
+      </c>
+      <c s="18" r="H38">
+        <v>13482216.716637</v>
+      </c>
+      <c s="18" r="I38">
+        <v>356218.868059</v>
+      </c>
+      <c s="24" r="J38">
+        <v>1136870.319686</v>
+      </c>
+      <c s="18" r="K38">
+        <v>50351.619173</v>
+      </c>
+      <c s="18" r="L38">
+        <v>1543440.806918</v>
+      </c>
+      <c s="18" r="M38">
+        <v>406477.147527</v>
+      </c>
+      <c s="18" r="N38">
+        <v>1978529.863086</v>
+      </c>
+      <c s="18" r="O38">
+        <v>3546025.086395</v>
+      </c>
+      <c s="18" r="P38">
+        <v>5931032.097008</v>
+      </c>
+      <c s="18" r="Q38">
+        <v>65781.200581</v>
+      </c>
+      <c s="18" r="R38">
+        <v>124521.897935</v>
+      </c>
+      <c s="18" r="S38">
+        <v>24568.621938</v>
+      </c>
+      <c s="18" r="T38">
+        <v>214871.720454</v>
+      </c>
+      <c s="18" r="U38">
+        <v>16017.72</v>
+      </c>
+      <c s="18" r="V38">
+        <v>216473.100676</v>
+      </c>
+      <c s="18" r="W38">
+        <v>5941.7235</v>
+      </c>
+      <c s="18" r="X38">
+        <v>3870.47825</v>
+      </c>
+      <c s="18" r="Y38">
+        <v>3747.206648</v>
+      </c>
+      <c s="18" r="Z38">
+        <v>218017.162804</v>
+      </c>
+      <c s="18" r="AA38">
+        <v>124205.341012</v>
+      </c>
+      <c s="18" r="AB38">
+        <v>345969.710464</v>
       </c>
     </row>
     <row r="39" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B39"/>
+      <c s="13" t="inlineStr" r="C39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="M39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="V39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="W39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="X39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Y39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Z39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AA39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AB39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A40">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B39"/>
-[...84 lines deleted...]
-      </c>
       <c s="14" t="str" r="B40"/>
-      <c s="13" t="inlineStr" r="C40">
-[...130 lines deleted...]
-    <row r="41" ht="0.05" customHeight="1"/>
+      <c s="18" r="C40">
+        <v>43283992.282346</v>
+      </c>
+      <c s="18" r="D40">
+        <v>8602422.830693</v>
+      </c>
+      <c s="18" r="E40">
+        <v>13186230.437915</v>
+      </c>
+      <c s="18" r="F40">
+        <v>4327540.905795</v>
+      </c>
+      <c s="18" r="G40">
+        <v>1185318.844139</v>
+      </c>
+      <c s="18" r="H40">
+        <v>27301513.018542</v>
+      </c>
+      <c s="18" r="I40">
+        <v>659158.437239</v>
+      </c>
+      <c s="18" r="J40">
+        <v>2307961.905466</v>
+      </c>
+      <c s="18" r="K40">
+        <v>140196.930257</v>
+      </c>
+      <c s="18" r="L40">
+        <v>3107317.272962</v>
+      </c>
+      <c s="18" r="M40">
+        <v>798307.080213</v>
+      </c>
+      <c s="18" r="N40">
+        <v>3901988.176101</v>
+      </c>
+      <c s="18" r="O40">
+        <v>6676661.024196</v>
+      </c>
+      <c s="18" r="P40">
+        <v>11376956.28051</v>
+      </c>
+      <c s="18" r="Q40">
+        <v>125459.794315</v>
+      </c>
+      <c s="18" r="R40">
+        <v>224777.356687</v>
+      </c>
+      <c s="18" r="S40">
+        <v>46307.163982</v>
+      </c>
+      <c s="18" r="T40">
+        <v>396544.314984</v>
+      </c>
+      <c s="18" r="U40">
+        <v>28390.8515</v>
+      </c>
+      <c s="18" r="V40">
+        <v>445648.874012</v>
+      </c>
+      <c s="18" r="W40">
+        <v>11574.98862</v>
+      </c>
+      <c s="18" r="X40">
+        <v>4026.544639</v>
+      </c>
+      <c s="18" r="Y40">
+        <v>6002.128208</v>
+      </c>
+      <c s="18" r="Z40">
+        <v>408388.330843</v>
+      </c>
+      <c s="18" r="AA40">
+        <v>197629.677526</v>
+      </c>
+      <c s="18" r="AB40">
+        <v>612020.136577</v>
+      </c>
+    </row>
+    <row r="41" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B41"/>
+      <c s="13" t="inlineStr" r="C41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="M41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="V41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="W41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="X41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Y41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Z41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AA41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AB41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
     <row r="42" ht="21.9" customHeight="1"/>
     <row r="43" ht="18" customHeight="0">
       <c s="19" t="inlineStr" r="A43">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
     <row r="44" ht="8.95" customHeight="1"/>
     <row r="45" ht="252.75" customHeight="1">
       <c s="20" t="inlineStr" r="A45">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
@@ -14019,50 +14303,51 @@
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A41:B41"/>
     <mergeCell ref="A45:K45"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A45" r:id="rId37"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId35"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="17.82421875"/>
@@ -14427,130 +14712,130 @@
       <c s="16" r="E12">
         <v>2448.118454</v>
       </c>
       <c s="16" r="F12">
         <v>26826.248</v>
       </c>
       <c s="13" t="str" r="G12"/>
       <c s="16" r="H12">
         <v>8744.995341</v>
       </c>
       <c s="16" r="I12">
         <v>857.965</v>
       </c>
       <c s="16" r="J12">
         <v>2663401.146529</v>
       </c>
     </row>
     <row r="13" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A13">
         <is>
           <t xml:space="preserve">May / mai 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B13"/>
       <c s="16" r="C13">
-        <v>3022577.738801</v>
+        <v>3022577.739854</v>
       </c>
       <c s="16" r="D13">
         <v>165611.69249</v>
       </c>
       <c s="16" r="E13">
         <v>2322.853454</v>
       </c>
       <c s="16" r="F13">
         <v>25923.691</v>
       </c>
       <c s="13" t="str" r="G13"/>
       <c s="16" r="H13">
         <v>14196.510947</v>
       </c>
       <c s="16" r="I13">
         <v>500.04</v>
       </c>
       <c s="16" r="J13">
-        <v>2814022.95091</v>
+        <v>2814022.951963</v>
       </c>
     </row>
     <row r="14" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve">June / juin 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B14"/>
       <c s="16" r="C14">
-        <v>2948611.324596</v>
+        <v>2948611.325198</v>
       </c>
       <c s="16" r="D14">
         <v>133820.258316</v>
       </c>
       <c s="16" r="E14">
         <v>2429.411454</v>
       </c>
       <c s="16" r="F14">
         <v>29876.964052</v>
       </c>
       <c s="13" t="str" r="G14"/>
       <c s="16" r="H14">
         <v>6262.852788</v>
       </c>
       <c s="16" r="I14">
         <v>438.6</v>
       </c>
       <c s="16" r="J14">
-        <v>2775783.237986</v>
+        <v>2775783.238588</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve">Q2 / T2 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B15"/>
       <c s="18" r="C15">
-        <v>8841510.049369</v>
+        <v>8841510.051024</v>
       </c>
       <c s="18" r="D15">
         <v>467474.463454</v>
       </c>
       <c s="18" r="E15">
         <v>7200.383362</v>
       </c>
       <c s="18" r="F15">
         <v>82626.903052</v>
       </c>
       <c s="17" t="str" r="G15"/>
       <c s="18" r="H15">
         <v>29204.359076</v>
       </c>
       <c s="18" r="I15">
         <v>1796.605</v>
       </c>
       <c s="18" r="J15">
-        <v>8253207.335425</v>
+        <v>8253207.33708</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B16"/>
       <c s="13" t="inlineStr" r="C16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F16">
@@ -14623,98 +14908,98 @@
         <v>153165.872578</v>
       </c>
       <c s="16" r="E18">
         <v>1008.89948</v>
       </c>
       <c s="16" r="F18">
         <v>13965.439</v>
       </c>
       <c s="13" t="str" r="G18"/>
       <c s="16" r="H18">
         <v>2079.526626</v>
       </c>
       <c s="13" t="str" r="I18"/>
       <c s="16" r="J18">
         <v>2339106.366193</v>
       </c>
     </row>
     <row r="19" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A19">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B19"/>
       <c s="16" r="C19">
-        <v>2743381.709404</v>
+        <v>2743362.959404</v>
       </c>
       <c s="16" r="D19">
         <v>157854.519166</v>
       </c>
       <c s="16" r="E19">
         <v>2671.563368</v>
       </c>
       <c s="16" r="F19">
         <v>15923.789</v>
       </c>
       <c s="13" t="str" r="G19"/>
       <c s="16" r="H19">
         <v>5177.76126</v>
       </c>
       <c s="13" t="str" r="I19"/>
       <c s="16" r="J19">
-        <v>2561754.07661</v>
+        <v>2561735.32661</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B20"/>
       <c s="18" r="C20">
-        <v>7760910.360519</v>
+        <v>7760891.610519</v>
       </c>
       <c s="18" r="D20">
         <v>437488.70385</v>
       </c>
       <c s="18" r="E20">
         <v>5008.708676</v>
       </c>
       <c s="18" r="F20">
         <v>53934.158326</v>
       </c>
       <c s="17" t="str" r="G20"/>
       <c s="18" r="H20">
         <v>7287.509916</v>
       </c>
       <c s="18" r="I20">
         <v>28.032046</v>
       </c>
       <c s="18" r="J20">
-        <v>7257163.247705</v>
+        <v>7257144.497705</v>
       </c>
     </row>
     <row r="21" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B21"/>
       <c s="13" t="inlineStr" r="C21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F21">
@@ -14757,130 +15042,130 @@
         <v>150103.762038</v>
       </c>
       <c s="16" r="E22">
         <v>4822.515972</v>
       </c>
       <c s="16" r="F22">
         <v>14058.335</v>
       </c>
       <c s="13" t="str" r="G22"/>
       <c s="16" r="H22">
         <v>1734.454</v>
       </c>
       <c s="13" t="str" r="I22"/>
       <c s="16" r="J22">
         <v>2495996.140221</v>
       </c>
     </row>
     <row r="23" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B23"/>
       <c s="16" r="C23">
-        <v>2416514.497288</v>
+        <v>2416514.497736</v>
       </c>
       <c s="16" r="D23">
         <v>127792.47298</v>
       </c>
       <c s="16" r="E23">
         <v>1203.193658</v>
       </c>
       <c s="16" r="F23">
         <v>12124.971</v>
       </c>
       <c s="13" t="str" r="G23"/>
       <c s="16" r="H23">
         <v>1078.279</v>
       </c>
       <c s="16" r="I23">
         <v>19.2</v>
       </c>
       <c s="16" r="J23">
-        <v>2274296.38065</v>
+        <v>2274296.381098</v>
       </c>
     </row>
     <row r="24" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="16" r="C24">
-        <v>2798812.824931</v>
+        <v>2798810.979228</v>
       </c>
       <c s="16" r="D24">
         <v>135916.728354</v>
       </c>
       <c s="16" r="E24">
         <v>1441.676754</v>
       </c>
       <c s="16" r="F24">
         <v>14648.27</v>
       </c>
       <c s="13" t="str" r="G24"/>
       <c s="16" r="H24">
         <v>4102.4975</v>
       </c>
       <c s="16" r="I24">
         <v>141.72</v>
       </c>
       <c s="16" r="J24">
-        <v>2642561.932323</v>
+        <v>2642560.08662</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="18" r="C25">
-        <v>7882042.52945</v>
+        <v>7882040.684195</v>
       </c>
       <c s="18" r="D25">
         <v>413812.963372</v>
       </c>
       <c s="18" r="E25">
         <v>7467.386384</v>
       </c>
       <c s="18" r="F25">
         <v>40831.576</v>
       </c>
       <c s="17" t="str" r="G25"/>
       <c s="18" r="H25">
         <v>6915.2305</v>
       </c>
       <c s="18" r="I25">
         <v>160.92</v>
       </c>
       <c s="18" r="J25">
-        <v>7412854.453194</v>
+        <v>7412852.607939</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
       <c s="13" t="inlineStr" r="C26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F26">
@@ -14895,70 +15180,70 @@
       </c>
       <c s="13" t="inlineStr" r="H26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="27" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B27"/>
       <c s="18" r="C27">
-        <v>32054433.940918</v>
+        <v>32054413.347318</v>
       </c>
       <c s="18" r="D27">
         <v>1833781.50976</v>
       </c>
       <c s="18" r="E27">
         <v>28839.948136</v>
       </c>
       <c s="18" r="F27">
         <v>213749.043878</v>
       </c>
       <c s="17" t="str" r="G27"/>
       <c s="18" r="H27">
         <v>49862.217053</v>
       </c>
       <c s="18" r="I27">
         <v>2648.872046</v>
       </c>
       <c s="18" r="J27">
-        <v>29925552.350045</v>
+        <v>29925531.756445</v>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="13" t="inlineStr" r="C28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F28">
@@ -14973,160 +15258,160 @@
       </c>
       <c s="13" t="inlineStr" r="H28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="29" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
       <c s="16" r="C29">
-        <v>2228596.00517</v>
+        <v>2228531.677601</v>
       </c>
       <c s="16" r="D29">
         <v>127017.540152</v>
       </c>
       <c s="16" r="E29">
         <v>5546.30237</v>
       </c>
       <c s="16" r="F29">
         <v>17629.61337</v>
       </c>
       <c s="13" t="str" r="G29"/>
       <c s="16" r="H29">
         <v>1097.088</v>
       </c>
       <c s="16" r="I29">
         <v>244.36</v>
       </c>
       <c s="16" r="J29">
-        <v>2077061.101278</v>
+        <v>2076996.773709</v>
       </c>
     </row>
     <row r="30" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="16" r="C30">
-        <v>2095773.355124</v>
+        <v>2095760.864583</v>
       </c>
       <c s="16" r="D30">
         <v>126473.024571</v>
       </c>
       <c s="16" r="E30">
         <v>3854.308658</v>
       </c>
       <c s="16" r="F30">
         <v>19298.433</v>
       </c>
       <c s="13" t="str" r="G30"/>
       <c s="16" r="H30">
         <v>5889.824</v>
       </c>
       <c s="16" r="I30">
         <v>415</v>
       </c>
       <c s="16" r="J30">
-        <v>1939842.764895</v>
+        <v>1939830.274354</v>
       </c>
     </row>
     <row r="31" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="16" r="C31">
-        <v>2822592.129279</v>
+        <v>2804178.37494</v>
       </c>
       <c s="16" r="D31">
         <v>160492.702208</v>
       </c>
       <c s="16" r="E31">
         <v>3257.41474</v>
       </c>
       <c s="16" r="F31">
         <v>33380.695</v>
       </c>
       <c s="13" t="str" r="G31"/>
       <c s="16" r="H31">
         <v>6701.4065</v>
       </c>
       <c s="16" r="I31">
         <v>797.96</v>
       </c>
       <c s="16" r="J31">
-        <v>2617961.950831</v>
+        <v>2599548.196492</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="18" r="C32">
-        <v>7146961.489573</v>
+        <v>7128470.917124</v>
       </c>
       <c s="18" r="D32">
         <v>413983.266931</v>
       </c>
       <c s="18" r="E32">
         <v>12658.025768</v>
       </c>
       <c s="18" r="F32">
         <v>70308.74137</v>
       </c>
       <c s="17" t="str" r="G32"/>
       <c s="18" r="H32">
         <v>13688.3185</v>
       </c>
       <c s="18" r="I32">
         <v>1457.32</v>
       </c>
       <c s="18" r="J32">
-        <v>6634865.817004</v>
+        <v>6616375.244555</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="13" t="inlineStr" r="C33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F33">
@@ -15141,268 +15426,297 @@
       </c>
       <c s="13" t="inlineStr" r="H33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="34" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
-        <v>2272982.846796</v>
+        <v>2272762.904691</v>
       </c>
       <c s="16" r="D34">
         <v>156446.419338</v>
       </c>
       <c s="16" r="E34">
         <v>2195.906</v>
       </c>
       <c s="16" r="F34">
         <v>20895.1525</v>
       </c>
       <c s="13" t="str" r="G34"/>
       <c s="16" r="H34">
         <v>6738.356</v>
       </c>
       <c s="16" r="I34">
         <v>129.76</v>
       </c>
       <c s="16" r="J34">
-        <v>2086577.252958</v>
+        <v>2086357.310853</v>
       </c>
     </row>
     <row r="35" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>2201690.749233</v>
+        <v>2186571.724853</v>
       </c>
       <c s="16" r="D35">
         <v>131948.553546</v>
       </c>
       <c s="16" r="E35">
         <v>1532.921</v>
       </c>
       <c s="16" r="F35">
         <v>18101.3385</v>
       </c>
       <c s="13" t="str" r="G35"/>
       <c s="16" r="H35">
         <v>3813.8395</v>
       </c>
       <c s="16" r="I35">
         <v>85.46</v>
       </c>
       <c s="16" r="J35">
-        <v>2046208.636687</v>
-[...2 lines deleted...]
-    <row r="36" ht="18" customHeight="0">
+        <v>2031089.612307</v>
+      </c>
+    </row>
+    <row r="36" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
-          <t xml:space="preserve">Q2 / T2 2026 Total</t>
+          <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
-      <c s="18" r="C36">
-[...19 lines deleted...]
-        <v>4132785.889645</v>
+      <c s="16" r="C36">
+        <v>2626268.443257</v>
+      </c>
+      <c s="16" r="D36">
+        <v>167756.19927</v>
+      </c>
+      <c s="16" r="E36">
+        <v>1996.508</v>
+      </c>
+      <c s="16" r="F36">
+        <v>17801.89</v>
+      </c>
+      <c s="13" t="str" r="G36"/>
+      <c s="16" r="H36">
+        <v>888.382</v>
+      </c>
+      <c s="16" r="I36">
+        <v>45.94</v>
+      </c>
+      <c s="16" r="J36">
+        <v>2437779.523987</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
-      <c s="13" t="inlineStr" r="C37">
-[...37 lines deleted...]
-        </is>
+      <c s="18" r="C37">
+        <v>7085603.072801</v>
+      </c>
+      <c s="18" r="D37">
+        <v>456151.172154</v>
+      </c>
+      <c s="18" r="E37">
+        <v>5725.335</v>
+      </c>
+      <c s="18" r="F37">
+        <v>56798.381</v>
+      </c>
+      <c s="17" t="str" r="G37"/>
+      <c s="18" r="H37">
+        <v>11440.5775</v>
+      </c>
+      <c s="18" r="I37">
+        <v>261.16</v>
+      </c>
+      <c s="18" r="J37">
+        <v>6555226.447147</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B38"/>
+      <c s="13" t="inlineStr" r="C38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A39">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B38"/>
-[...28 lines deleted...]
-      </c>
       <c s="14" t="str" r="B39"/>
-      <c s="13" t="inlineStr" r="C39">
-[...40 lines deleted...]
-    <row r="40" ht="0.05" customHeight="1"/>
+      <c s="18" r="C39">
+        <v>14214073.989925</v>
+      </c>
+      <c s="18" r="D39">
+        <v>870134.439085</v>
+      </c>
+      <c s="18" r="E39">
+        <v>18383.360768</v>
+      </c>
+      <c s="18" r="F39">
+        <v>127107.12237</v>
+      </c>
+      <c s="17" t="str" r="G39"/>
+      <c s="18" r="H39">
+        <v>25128.896</v>
+      </c>
+      <c s="18" r="I39">
+        <v>1718.48</v>
+      </c>
+      <c s="18" r="J39">
+        <v>13171601.691702</v>
+      </c>
+    </row>
+    <row r="40" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B40"/>
+      <c s="13" t="inlineStr" r="C40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
     <row r="41" ht="21.45" customHeight="1"/>
     <row r="42" ht="18" customHeight="0">
       <c s="19" t="inlineStr" r="A42">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="43" ht="8.95" customHeight="1"/>
+    <row r="43" ht="9" customHeight="1"/>
     <row r="44" ht="252.75" customHeight="1">
       <c s="20" t="inlineStr" r="A44">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
@@ -15469,50 +15783,51 @@
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A40:B40"/>
     <mergeCell ref="A44:J44"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A44" r:id="rId41"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId39"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
@@ -16199,384 +16514,384 @@
       </c>
       <c s="13" t="inlineStr" r="Z7">
         <is>
           <t xml:space="preserve">All / Tout</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA7">
         <is>
           <t xml:space="preserve">All / Tout</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB7">
         <is>
           <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
     </row>
     <row r="8" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A8">
         <is>
           <t xml:space="preserve">January / janvier 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B8"/>
       <c s="16" r="C8">
-        <v>1805784.051768</v>
+        <v>1806123.764777</v>
       </c>
       <c s="16" r="D8">
-        <v>594930.22003</v>
+        <v>594934.35403</v>
       </c>
       <c s="16" r="E8">
-        <v>776143.649325</v>
+        <v>776180.539325</v>
       </c>
       <c s="16" r="F8">
-        <v>116897.58983</v>
+        <v>116914.75183</v>
       </c>
       <c s="16" r="G8">
         <v>834.547353</v>
       </c>
       <c s="16" r="H8">
-        <v>1488806.006538</v>
+        <v>1488864.192538</v>
       </c>
       <c s="16" r="I8">
-        <v>29151.081083</v>
+        <v>29164.049083</v>
       </c>
       <c s="16" r="J8">
-        <v>53277.318567</v>
+        <v>53305.925567</v>
       </c>
       <c s="16" r="K8">
         <v>199.933308</v>
       </c>
       <c s="16" r="L8">
-        <v>82628.332958</v>
+        <v>82669.907958</v>
       </c>
       <c s="16" r="M8">
-        <v>11815.701832</v>
+        <v>11811.066832</v>
       </c>
       <c s="16" r="N8">
-        <v>82135.952116</v>
+        <v>82175.447616</v>
       </c>
       <c s="16" r="O8">
-        <v>51385.199356</v>
+        <v>51423.768356</v>
       </c>
       <c s="16" r="P8">
-        <v>145336.853304</v>
+        <v>145410.282804</v>
       </c>
       <c s="16" r="Q8">
-        <v>25155.754749</v>
+        <v>25172.072749</v>
       </c>
       <c s="16" r="R8">
-        <v>29823.949281</v>
+        <v>29941.573781</v>
       </c>
       <c s="16" r="S8">
-        <v>12273.887646</v>
+        <v>12301.115655</v>
       </c>
       <c s="16" r="T8">
-        <v>67253.591676</v>
+        <v>67414.762185</v>
       </c>
       <c s="16" r="U8">
-        <v>4343.212241</v>
+        <v>4348.749241</v>
       </c>
       <c s="16" r="V8">
         <v>12598.918117</v>
       </c>
       <c s="16" r="W8">
-        <v>1358.32643</v>
+        <v>1359.54443</v>
       </c>
       <c s="16" r="X8">
-        <v>535.503472</v>
+        <v>534.100472</v>
       </c>
       <c s="16" r="Y8">
         <v>139.998856</v>
       </c>
       <c s="16" r="Z8">
         <v>2019.345826</v>
       </c>
       <c s="16" r="AA8">
         <v>1598.525211</v>
       </c>
       <c s="16" r="AB8">
         <v>3757.869893</v>
       </c>
     </row>
     <row r="9" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A9">
         <is>
           <t xml:space="preserve">February / février 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B9"/>
       <c s="16" r="C9">
-        <v>1629021.718549</v>
+        <v>1629415.307076</v>
       </c>
       <c s="16" r="D9">
-        <v>517518.00736</v>
+        <v>517507.10736</v>
       </c>
       <c s="16" r="E9">
-        <v>718197.487252</v>
+        <v>718260.593252</v>
       </c>
       <c s="16" r="F9">
-        <v>107220.372603</v>
+        <v>107251.603603</v>
       </c>
       <c s="16" r="G9">
         <v>2044.18795</v>
       </c>
       <c s="16" r="H9">
-        <v>1344980.055165</v>
+        <v>1345063.492165</v>
       </c>
       <c s="16" r="I9">
-        <v>16309.473935</v>
+        <v>16327.259935</v>
       </c>
       <c s="16" r="J9">
-        <v>51393.625395</v>
+        <v>51441.615395</v>
       </c>
       <c s="16" r="K9">
-        <v>8608.6497</v>
+        <v>8608.6607</v>
       </c>
       <c s="16" r="L9">
-        <v>76311.74903</v>
+        <v>76377.53603</v>
       </c>
       <c s="16" r="M9">
-        <v>10496.842648</v>
+        <v>10500.403648</v>
       </c>
       <c s="16" r="N9">
-        <v>73537.243057</v>
+        <v>73590.845057</v>
       </c>
       <c s="16" r="O9">
-        <v>47446.39328</v>
+        <v>47505.08628</v>
       </c>
       <c s="16" r="P9">
-        <v>131480.478985</v>
+        <v>131596.334985</v>
       </c>
       <c s="16" r="Q9">
-        <v>21697.040792</v>
+        <v>21642.435292</v>
       </c>
       <c s="16" r="R9">
-        <v>24298.59272</v>
+        <v>24441.677486</v>
       </c>
       <c s="16" r="S9">
-        <v>9219.494911</v>
+        <v>9247.601845</v>
       </c>
       <c s="16" r="T9">
-        <v>55215.128423</v>
+        <v>55331.714623</v>
       </c>
       <c s="16" r="U9">
-        <v>3000.515743</v>
+        <v>3009.154743</v>
       </c>
       <c s="16" r="V9">
         <v>11177.148022</v>
       </c>
       <c s="16" r="W9">
-        <v>2506.0003</v>
+        <v>2509.0873</v>
       </c>
       <c s="16" r="X9">
-        <v>368.42152</v>
+        <v>367.97152</v>
       </c>
       <c s="16" r="Y9">
-        <v>341.240623</v>
+        <v>341.347623</v>
       </c>
       <c s="16" r="Z9">
-        <v>3532.502084</v>
+        <v>3532.790161</v>
       </c>
       <c s="16" r="AA9">
-        <v>2152.666604</v>
+        <v>2152.917854</v>
       </c>
       <c s="16" r="AB9">
-        <v>6026.409311</v>
+        <v>6027.055638</v>
       </c>
     </row>
     <row r="10" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A10">
         <is>
           <t xml:space="preserve">March / mars 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B10"/>
       <c s="16" r="C10">
-        <v>1810672.622313</v>
+        <v>1810787.299313</v>
       </c>
       <c s="16" r="D10">
-        <v>545450.487909</v>
+        <v>545420.125409</v>
       </c>
       <c s="16" r="E10">
-        <v>814716.77068</v>
+        <v>814756.05268</v>
       </c>
       <c s="16" r="F10">
-        <v>128779.366563</v>
+        <v>128803.120563</v>
       </c>
       <c s="16" r="G10">
         <v>705.845557</v>
       </c>
       <c s="16" r="H10">
-        <v>1489652.470709</v>
+        <v>1489685.144209</v>
       </c>
       <c s="16" r="I10">
-        <v>24572.187992</v>
+        <v>24428.005992</v>
       </c>
       <c s="16" r="J10">
-        <v>71570.013898</v>
+        <v>71596.113898</v>
       </c>
       <c s="16" r="K10">
-        <v>4568.883538</v>
+        <v>4568.910538</v>
       </c>
       <c s="16" r="L10">
-        <v>100711.085428</v>
+        <v>100593.030428</v>
       </c>
       <c s="16" r="M10">
-        <v>13145.239713</v>
+        <v>13130.749713</v>
       </c>
       <c s="16" r="N10">
-        <v>68621.664238</v>
+        <v>68649.192238</v>
       </c>
       <c s="16" r="O10">
-        <v>49214.206907</v>
+        <v>49244.304907</v>
       </c>
       <c s="16" r="P10">
-        <v>130981.110858</v>
+        <v>131024.246858</v>
       </c>
       <c s="16" r="Q10">
-        <v>24264.625097</v>
+        <v>24315.026597</v>
       </c>
       <c s="16" r="R10">
-        <v>30957.96362</v>
+        <v>31049.11962</v>
       </c>
       <c s="16" r="S10">
-        <v>10957.448983</v>
+        <v>10968.668983</v>
       </c>
       <c s="16" r="T10">
-        <v>66180.0377</v>
+        <v>66332.8152</v>
       </c>
       <c s="16" r="U10">
-        <v>3788.673191</v>
+        <v>3792.095191</v>
       </c>
       <c s="16" r="V10">
         <v>13448.037165</v>
       </c>
       <c s="16" r="W10">
-        <v>997.9842</v>
+        <v>998.7392</v>
       </c>
       <c s="16" r="X10">
-        <v>630.407152</v>
+        <v>630.375152</v>
       </c>
       <c s="16" r="Y10">
         <v>244.930763</v>
       </c>
       <c s="16" r="Z10">
         <v>2911.51779</v>
       </c>
       <c s="16" r="AA10">
         <v>1834.212914</v>
       </c>
       <c s="16" r="AB10">
         <v>4990.661467</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A11">
         <is>
           <t xml:space="preserve">Q1 / T1 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B11"/>
       <c s="18" r="C11">
-        <v>5245478.39263</v>
+        <v>5246326.371166</v>
       </c>
       <c s="18" r="D11">
-        <v>1657898.715299</v>
+        <v>1657861.586799</v>
       </c>
       <c s="18" r="E11">
-        <v>2309057.907257</v>
+        <v>2309197.185257</v>
       </c>
       <c s="18" r="F11">
-        <v>352897.328996</v>
+        <v>352969.475996</v>
       </c>
       <c s="18" r="G11">
         <v>3584.58086</v>
       </c>
       <c s="18" r="H11">
-        <v>4323438.532412</v>
+        <v>4323612.828912</v>
       </c>
       <c s="18" r="I11">
-        <v>70032.74301</v>
+        <v>69919.31501</v>
       </c>
       <c s="24" r="J11">
-        <v>176240.95786</v>
+        <v>176343.65486</v>
       </c>
       <c s="18" r="K11">
-        <v>13377.466546</v>
+        <v>13377.504546</v>
       </c>
       <c s="18" r="L11">
-        <v>259651.167416</v>
+        <v>259640.474416</v>
       </c>
       <c s="18" r="M11">
-        <v>35457.784193</v>
+        <v>35442.220193</v>
       </c>
       <c s="18" r="N11">
-        <v>224294.859411</v>
+        <v>224415.484911</v>
       </c>
       <c s="18" r="O11">
-        <v>148045.799543</v>
+        <v>148173.159543</v>
       </c>
       <c s="18" r="P11">
-        <v>407798.443147</v>
+        <v>408030.864647</v>
       </c>
       <c s="18" r="Q11">
-        <v>71117.420638</v>
+        <v>71129.534638</v>
       </c>
       <c s="18" r="R11">
-        <v>85080.505621</v>
+        <v>85432.370887</v>
       </c>
       <c s="18" r="S11">
-        <v>32450.83154</v>
+        <v>32517.386483</v>
       </c>
       <c s="18" r="T11">
-        <v>188648.757799</v>
+        <v>189079.292008</v>
       </c>
       <c s="18" r="U11">
-        <v>11132.401175</v>
+        <v>11149.999175</v>
       </c>
       <c s="18" r="V11">
         <v>37224.103304</v>
       </c>
       <c s="18" r="W11">
-        <v>4862.31093</v>
+        <v>4867.37093</v>
       </c>
       <c s="18" r="X11">
-        <v>1534.332144</v>
+        <v>1532.447144</v>
       </c>
       <c s="18" r="Y11">
-        <v>726.170242</v>
+        <v>726.277242</v>
       </c>
       <c s="18" r="Z11">
-        <v>8463.3657</v>
+        <v>8463.653777</v>
       </c>
       <c s="18" r="AA11">
-        <v>5585.404729</v>
+        <v>5585.655979</v>
       </c>
       <c s="18" r="AB11">
-        <v>14774.940671</v>
+        <v>14775.586998</v>
       </c>
     </row>
     <row r="12" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B12"/>
       <c s="13" t="inlineStr" r="C12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F12">
@@ -16681,384 +16996,384 @@
       </c>
       <c s="13" t="inlineStr" r="Z12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="13" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A13">
         <is>
           <t xml:space="preserve">April / avril 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B13"/>
       <c s="16" r="C13">
-        <v>1829538.159589</v>
+        <v>1830021.795089</v>
       </c>
       <c s="16" r="D13">
-        <v>599302.635087</v>
+        <v>599282.184087</v>
       </c>
       <c s="16" r="E13">
-        <v>783252.787765</v>
+        <v>783280.127765</v>
       </c>
       <c s="16" r="F13">
-        <v>145947.39151</v>
+        <v>145988.42051</v>
       </c>
       <c s="16" r="G13">
         <v>1019.521412</v>
       </c>
       <c s="16" r="H13">
-        <v>1529522.335774</v>
+        <v>1529570.253774</v>
       </c>
       <c s="16" r="I13">
-        <v>24870.386689</v>
+        <v>24899.187689</v>
       </c>
       <c s="16" r="J13">
-        <v>48994.472481</v>
+        <v>49025.776481</v>
       </c>
       <c s="16" r="K13">
-        <v>96.7625</v>
+        <v>96.8135</v>
       </c>
       <c s="16" r="L13">
-        <v>73961.62167</v>
+        <v>74021.77767</v>
       </c>
       <c s="16" r="M13">
-        <v>12918.796716</v>
+        <v>12940.154716</v>
       </c>
       <c s="16" r="N13">
-        <v>68507.050509</v>
+        <v>68538.143009</v>
       </c>
       <c s="16" r="O13">
-        <v>65664.686124</v>
+        <v>65716.256124</v>
       </c>
       <c s="16" r="P13">
-        <v>147090.533349</v>
+        <v>147194.553849</v>
       </c>
       <c s="16" r="Q13">
-        <v>24424.648575</v>
+        <v>24531.344575</v>
       </c>
       <c s="16" r="R13">
-        <v>26207.453545</v>
+        <v>26348.030545</v>
       </c>
       <c s="16" r="S13">
-        <v>9518.003228</v>
+        <v>9536.066228</v>
       </c>
       <c s="16" r="T13">
-        <v>60150.105348</v>
+        <v>60415.441348</v>
       </c>
       <c s="16" r="U13">
-        <v>5785.564713</v>
+        <v>5789.117713</v>
       </c>
       <c s="16" r="V13">
         <v>7256.008471</v>
       </c>
       <c s="16" r="W13">
-        <v>1010.8015</v>
+        <v>1013.4535</v>
       </c>
       <c s="16" r="X13">
         <v>1018.77193</v>
       </c>
       <c s="16" r="Y13">
         <v>233.188928</v>
       </c>
       <c s="16" r="Z13">
         <v>2651.988261</v>
       </c>
       <c s="16" r="AA13">
         <v>1876.761057</v>
       </c>
       <c s="16" r="AB13">
         <v>4761.938246</v>
       </c>
     </row>
     <row r="14" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve">May / mai 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B14"/>
       <c s="16" r="C14">
-        <v>1855415.080251</v>
+        <v>1856402.675251</v>
       </c>
       <c s="16" r="D14">
-        <v>590988.365918</v>
+        <v>591003.358918</v>
       </c>
       <c s="16" r="E14">
-        <v>780545.311044</v>
+        <v>780750.618044</v>
       </c>
       <c s="16" r="F14">
-        <v>160083.185107</v>
+        <v>160490.202107</v>
       </c>
       <c s="16" r="G14">
         <v>642.612575</v>
       </c>
       <c s="16" r="H14">
-        <v>1532259.474644</v>
+        <v>1532886.791644</v>
       </c>
       <c s="16" r="I14">
-        <v>21201.941522</v>
+        <v>21132.798522</v>
       </c>
       <c s="16" r="J14">
-        <v>57790.339513</v>
+        <v>57833.710513</v>
       </c>
       <c s="16" r="K14">
-        <v>7482.2365</v>
+        <v>7482.5365</v>
       </c>
       <c s="16" r="L14">
-        <v>86474.517535</v>
+        <v>86449.045535</v>
       </c>
       <c s="16" r="M14">
-        <v>23682.307912</v>
+        <v>23704.208912</v>
       </c>
       <c s="16" r="N14">
-        <v>58391.260184</v>
+        <v>58444.218184</v>
       </c>
       <c s="16" r="O14">
-        <v>69178.159734</v>
+        <v>69237.281734</v>
       </c>
       <c s="16" r="P14">
-        <v>151251.72783</v>
+        <v>151385.70883</v>
       </c>
       <c s="16" r="Q14">
-        <v>25420.812275</v>
+        <v>25508.177275</v>
       </c>
       <c s="16" r="R14">
-        <v>25724.783753</v>
+        <v>25851.308753</v>
       </c>
       <c s="16" r="S14">
-        <v>10242.175055</v>
+        <v>10272.216055</v>
       </c>
       <c s="16" r="T14">
-        <v>61387.771083</v>
+        <v>61631.702083</v>
       </c>
       <c s="16" r="U14">
-        <v>5274.43986</v>
+        <v>5280.07686</v>
       </c>
       <c s="16" r="V14">
         <v>10443.902507</v>
       </c>
       <c s="16" r="W14">
-        <v>1003.643734</v>
+        <v>1004.073734</v>
       </c>
       <c s="16" r="X14">
-        <v>1015.892223</v>
+        <v>1017.119223</v>
       </c>
       <c s="16" r="Y14">
-        <v>187.574663</v>
+        <v>187.681663</v>
       </c>
       <c s="16" r="Z14">
-        <v>4023.46931</v>
+        <v>4023.68831</v>
       </c>
       <c s="16" r="AA14">
-        <v>2735.279437</v>
+        <v>2735.497437</v>
       </c>
       <c s="16" r="AB14">
-        <v>6946.32341</v>
+        <v>6946.86741</v>
       </c>
     </row>
     <row r="15" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve">June / juin 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B15"/>
       <c s="16" r="C15">
-        <v>1802517.79386</v>
+        <v>1802477.50586</v>
       </c>
       <c s="16" r="D15">
-        <v>498121.933392</v>
+        <v>497978.738392</v>
       </c>
       <c s="16" r="E15">
-        <v>834091.477883</v>
+        <v>834162.410883</v>
       </c>
       <c s="16" r="F15">
-        <v>122268.008413</v>
+        <v>122283.133413</v>
       </c>
       <c s="16" r="G15">
         <v>516.180484</v>
       </c>
       <c s="16" r="H15">
-        <v>1454997.600172</v>
+        <v>1454940.463172</v>
       </c>
       <c s="16" r="I15">
-        <v>28562.146966</v>
+        <v>28400.036966</v>
       </c>
       <c s="16" r="J15">
-        <v>57158.966565</v>
+        <v>57194.823565</v>
       </c>
       <c s="16" r="K15">
-        <v>5352.502599</v>
+        <v>5352.841599</v>
       </c>
       <c s="16" r="L15">
-        <v>91073.61613</v>
+        <v>90947.70213</v>
       </c>
       <c s="16" r="M15">
-        <v>19020.842357</v>
+        <v>18999.038357</v>
       </c>
       <c s="16" r="N15">
-        <v>80105.813371</v>
+        <v>80143.727371</v>
       </c>
       <c s="16" r="O15">
-        <v>55686.741599</v>
+        <v>55743.523599</v>
       </c>
       <c s="16" r="P15">
-        <v>154813.397327</v>
+        <v>154886.289327</v>
       </c>
       <c s="16" r="Q15">
-        <v>24758.624691</v>
+        <v>24730.626691</v>
       </c>
       <c s="16" r="R15">
-        <v>28103.543255</v>
+        <v>28176.821255</v>
       </c>
       <c s="16" r="S15">
-        <v>10774.425856</v>
+        <v>10791.259856</v>
       </c>
       <c s="16" r="T15">
-        <v>63636.593802</v>
+        <v>63698.707802</v>
       </c>
       <c s="16" r="U15">
-        <v>4828.65657</v>
+        <v>4834.68057</v>
       </c>
       <c s="16" r="V15">
         <v>23680.353994</v>
       </c>
       <c s="16" r="W15">
-        <v>831.976</v>
+        <v>832.081</v>
       </c>
       <c s="16" r="X15">
         <v>714.0565</v>
       </c>
       <c s="16" r="Y15">
-        <v>224.611734</v>
+        <v>224.931734</v>
       </c>
       <c s="16" r="Z15">
-        <v>5747.165177</v>
+        <v>5747.821177</v>
       </c>
       <c s="16" r="AA15">
-        <v>2485.952938</v>
+        <v>2486.604938</v>
       </c>
       <c s="16" r="AB15">
-        <v>8457.729849</v>
+        <v>8459.357849</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve">Q2 / T2 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B16"/>
       <c s="18" r="C16">
-        <v>5487471.0337</v>
+        <v>5488901.9762</v>
       </c>
       <c s="18" r="D16">
-        <v>1688412.934397</v>
+        <v>1688264.281397</v>
       </c>
       <c s="18" r="E16">
-        <v>2397889.576692</v>
+        <v>2398193.156692</v>
       </c>
       <c s="18" r="F16">
-        <v>428298.58503</v>
+        <v>428761.75603</v>
       </c>
       <c s="18" r="G16">
         <v>2178.314471</v>
       </c>
       <c s="18" r="H16">
-        <v>4516779.41059</v>
+        <v>4517397.50859</v>
       </c>
       <c s="18" r="I16">
-        <v>74634.475177</v>
+        <v>74432.023177</v>
       </c>
       <c s="24" r="J16">
-        <v>163943.778559</v>
+        <v>164054.310559</v>
       </c>
       <c s="18" r="K16">
-        <v>12931.501599</v>
+        <v>12932.191599</v>
       </c>
       <c s="18" r="L16">
-        <v>251509.755335</v>
+        <v>251418.525335</v>
       </c>
       <c s="18" r="M16">
-        <v>55621.946985</v>
+        <v>55643.401985</v>
       </c>
       <c s="18" r="N16">
-        <v>207004.124064</v>
+        <v>207126.088564</v>
       </c>
       <c s="18" r="O16">
-        <v>190529.587457</v>
+        <v>190697.061457</v>
       </c>
       <c s="18" r="P16">
-        <v>453155.658506</v>
+        <v>453466.552006</v>
       </c>
       <c s="18" r="Q16">
-        <v>74604.085541</v>
+        <v>74770.148541</v>
       </c>
       <c s="18" r="R16">
-        <v>80035.780553</v>
+        <v>80376.160553</v>
       </c>
       <c s="18" r="S16">
-        <v>30534.604139</v>
+        <v>30599.542139</v>
       </c>
       <c s="18" r="T16">
-        <v>185174.470233</v>
+        <v>185745.851233</v>
       </c>
       <c s="18" r="U16">
-        <v>15888.661143</v>
+        <v>15903.875143</v>
       </c>
       <c s="18" r="V16">
         <v>41380.264972</v>
       </c>
       <c s="18" r="W16">
-        <v>2846.421234</v>
+        <v>2849.608234</v>
       </c>
       <c s="18" r="X16">
-        <v>2748.720653</v>
+        <v>2749.947653</v>
       </c>
       <c s="18" r="Y16">
-        <v>645.375325</v>
+        <v>645.802325</v>
       </c>
       <c s="18" r="Z16">
-        <v>12422.622748</v>
+        <v>12423.497748</v>
       </c>
       <c s="18" r="AA16">
-        <v>7097.993432</v>
+        <v>7098.863432</v>
       </c>
       <c s="18" r="AB16">
-        <v>20165.991505</v>
+        <v>20168.163505</v>
       </c>
     </row>
     <row r="17" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B17"/>
       <c s="13" t="inlineStr" r="C17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F17">
@@ -17163,384 +17478,384 @@
       </c>
       <c s="13" t="inlineStr" r="Z17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="18" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A18">
         <is>
           <t xml:space="preserve">July / juillet 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B18"/>
       <c s="16" r="C18">
-        <v>1706173.052105</v>
+        <v>1706191.939128</v>
       </c>
       <c s="16" r="D18">
-        <v>703278.141134</v>
+        <v>703077.427134</v>
       </c>
       <c s="16" r="E18">
-        <v>603437.639403</v>
+        <v>603509.257403</v>
       </c>
       <c s="16" r="F18">
-        <v>114058.863929</v>
+        <v>114085.358929</v>
       </c>
       <c s="16" r="G18">
         <v>825.738468</v>
       </c>
       <c s="16" r="H18">
-        <v>1421600.382934</v>
+        <v>1421497.781934</v>
       </c>
       <c s="16" r="I18">
-        <v>25921.580775</v>
+        <v>25935.304775</v>
       </c>
       <c s="16" r="J18">
-        <v>36990.900106</v>
+        <v>37009.707106</v>
       </c>
       <c s="16" r="K18">
-        <v>5742.249703</v>
+        <v>5742.670703</v>
       </c>
       <c s="16" r="L18">
-        <v>68654.730584</v>
+        <v>68687.682584</v>
       </c>
       <c s="16" r="M18">
-        <v>20907.595171</v>
+        <v>20906.498171</v>
       </c>
       <c s="16" r="N18">
-        <v>61583.517247</v>
+        <v>61613.266247</v>
       </c>
       <c s="16" r="O18">
-        <v>47251.41816</v>
+        <v>47256.86516</v>
       </c>
       <c s="16" r="P18">
-        <v>129742.530578</v>
+        <v>129776.629578</v>
       </c>
       <c s="16" r="Q18">
-        <v>24008.622655</v>
+        <v>23966.619655</v>
       </c>
       <c s="16" r="R18">
-        <v>26341.220931</v>
+        <v>26421.967931</v>
       </c>
       <c s="16" r="S18">
-        <v>10336.472735</v>
+        <v>10358.554735</v>
       </c>
       <c s="16" r="T18">
-        <v>60686.316321</v>
+        <v>60747.142321</v>
       </c>
       <c s="16" r="U18">
-        <v>3201.059082</v>
+        <v>3203.809082</v>
       </c>
       <c s="16" r="V18">
         <v>16618.498016</v>
       </c>
       <c s="16" r="W18">
-        <v>451.1825</v>
+        <v>452.1075</v>
       </c>
       <c s="16" r="X18">
-        <v>421.0059</v>
+        <v>410.2519</v>
       </c>
       <c s="16" r="Y18">
-        <v>241.846082</v>
+        <v>241.956082</v>
       </c>
       <c s="16" r="Z18">
-        <v>3228.01501</v>
+        <v>3228.23801</v>
       </c>
       <c s="16" r="AA18">
-        <v>2154.740466</v>
+        <v>2155.097489</v>
       </c>
       <c s="16" r="AB18">
-        <v>5624.601558</v>
+        <v>5625.291581</v>
       </c>
     </row>
     <row r="19" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A19">
         <is>
           <t xml:space="preserve">August / août 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B19"/>
       <c s="16" r="C19">
-        <v>1551743.1423</v>
+        <v>1552182.103152</v>
       </c>
       <c s="16" r="D19">
-        <v>554069.862747</v>
+        <v>554085.319747</v>
       </c>
       <c s="16" r="E19">
-        <v>626636.865664</v>
+        <v>626682.177664</v>
       </c>
       <c s="16" r="F19">
-        <v>97248.943471</v>
+        <v>97275.500471</v>
       </c>
       <c s="16" r="G19">
         <v>633.913175</v>
       </c>
       <c s="16" r="H19">
-        <v>1278589.585057</v>
+        <v>1278676.911057</v>
       </c>
       <c s="16" r="I19">
-        <v>30408.764819</v>
+        <v>30425.010819</v>
       </c>
       <c s="16" r="J19">
-        <v>45696.640447</v>
+        <v>45717.561447</v>
       </c>
       <c s="16" r="K19">
-        <v>13842.791123</v>
+        <v>13843.732123</v>
       </c>
       <c s="16" r="L19">
-        <v>89948.196389</v>
+        <v>89986.304389</v>
       </c>
       <c s="16" r="M19">
-        <v>15354.028904</v>
+        <v>15375.200523</v>
       </c>
       <c s="16" r="N19">
-        <v>49436.02175</v>
+        <v>49481.548283</v>
       </c>
       <c s="16" r="O19">
-        <v>48344.176642</v>
+        <v>48374.531642</v>
       </c>
       <c s="16" r="P19">
-        <v>113134.227296</v>
+        <v>113231.280448</v>
       </c>
       <c s="16" r="Q19">
-        <v>17511.999408</v>
+        <v>17582.579456</v>
       </c>
       <c s="16" r="R19">
-        <v>22342.991269</v>
+        <v>22464.125398</v>
       </c>
       <c s="16" r="S19">
-        <v>8855.409573</v>
+        <v>8874.398073</v>
       </c>
       <c s="16" r="T19">
-        <v>48710.40025</v>
+        <v>48921.102927</v>
       </c>
       <c s="16" r="U19">
-        <v>2767.743673</v>
+        <v>2772.238673</v>
       </c>
       <c s="16" r="V19">
         <v>11780.760524</v>
       </c>
       <c s="16" r="W19">
-        <v>887.1803</v>
+        <v>887.9013</v>
       </c>
       <c s="16" r="X19">
         <v>368.151732</v>
       </c>
       <c s="16" r="Y19">
-        <v>256.660261</v>
+        <v>256.770261</v>
       </c>
       <c s="16" r="Z19">
-        <v>4050.664932</v>
+        <v>4050.887932</v>
       </c>
       <c s="16" r="AA19">
-        <v>1883.925061</v>
+        <v>1884.147084</v>
       </c>
       <c s="16" r="AB19">
-        <v>6191.250254</v>
+        <v>6191.805277</v>
       </c>
     </row>
     <row r="20" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B20"/>
       <c s="16" r="C20">
-        <v>1781795.438874</v>
+        <v>1782335.865235</v>
       </c>
       <c s="16" r="D20">
-        <v>454504.011467</v>
+        <v>454330.186467</v>
       </c>
       <c s="16" r="E20">
-        <v>810284.944668</v>
+        <v>810369.748668</v>
       </c>
       <c s="16" r="F20">
-        <v>123628.762343</v>
+        <v>123677.268343</v>
       </c>
       <c s="16" r="G20">
         <v>953.763872</v>
       </c>
       <c s="16" r="H20">
-        <v>1389371.48235</v>
+        <v>1389330.96735</v>
       </c>
       <c s="16" r="I20">
-        <v>41761.68541</v>
+        <v>41785.11741</v>
       </c>
       <c s="16" r="J20">
-        <v>99780.975282</v>
+        <v>99825.829282</v>
       </c>
       <c s="16" r="K20">
-        <v>3339.631659</v>
+        <v>3340.241659</v>
       </c>
       <c s="16" r="L20">
-        <v>144882.292351</v>
+        <v>144951.188351</v>
       </c>
       <c s="16" r="M20">
-        <v>23961.933018</v>
+        <v>23985.754748</v>
       </c>
       <c s="16" r="N20">
-        <v>67214.95795</v>
+        <v>67304.02095</v>
       </c>
       <c s="16" r="O20">
-        <v>53636.70237</v>
+        <v>53727.74137</v>
       </c>
       <c s="16" r="P20">
-        <v>144813.593338</v>
+        <v>145017.517068</v>
       </c>
       <c s="16" r="Q20">
-        <v>27200.38938</v>
+        <v>27281.209612</v>
       </c>
       <c s="16" r="R20">
-        <v>32033.7852</v>
+        <v>32208.169599</v>
       </c>
       <c s="16" r="S20">
-        <v>15241.739958</v>
+        <v>15287.791958</v>
       </c>
       <c s="16" r="T20">
-        <v>74475.914538</v>
+        <v>74777.171169</v>
       </c>
       <c s="16" r="U20">
-        <v>3559.416127</v>
+        <v>3565.272127</v>
       </c>
       <c s="16" r="V20">
         <v>19382.1278</v>
       </c>
       <c s="16" r="W20">
-        <v>814.553464</v>
+        <v>815.506464</v>
       </c>
       <c s="16" r="X20">
         <v>307.58289</v>
       </c>
       <c s="16" r="Y20">
         <v>75.443683</v>
       </c>
       <c s="16" r="Z20">
         <v>3521.183718</v>
       </c>
       <c s="16" r="AA20">
-        <v>1545.696487</v>
+        <v>1545.752487</v>
       </c>
       <c s="16" r="AB20">
-        <v>5142.323888</v>
+        <v>5142.379888</v>
       </c>
     </row>
     <row r="21" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B21"/>
       <c s="18" r="C21">
-        <v>5039711.633279</v>
+        <v>5040709.907515</v>
       </c>
       <c s="18" r="D21">
-        <v>1711852.015348</v>
+        <v>1711492.933348</v>
       </c>
       <c s="18" r="E21">
-        <v>2040359.449735</v>
+        <v>2040561.183735</v>
       </c>
       <c s="18" r="F21">
-        <v>334936.569743</v>
+        <v>335038.127743</v>
       </c>
       <c s="18" r="G21">
         <v>2413.415515</v>
       </c>
       <c s="18" r="H21">
-        <v>4089561.450341</v>
+        <v>4089505.660341</v>
       </c>
       <c s="18" r="I21">
-        <v>98092.031004</v>
+        <v>98145.433004</v>
       </c>
       <c s="24" r="J21">
-        <v>182468.515835</v>
+        <v>182553.097835</v>
       </c>
       <c s="18" r="K21">
-        <v>22924.672485</v>
+        <v>22926.644485</v>
       </c>
       <c s="18" r="L21">
-        <v>303485.219324</v>
+        <v>303625.175324</v>
       </c>
       <c s="18" r="M21">
-        <v>60223.557093</v>
+        <v>60267.453442</v>
       </c>
       <c s="18" r="N21">
-        <v>178234.496947</v>
+        <v>178398.83548</v>
       </c>
       <c s="18" r="O21">
-        <v>149232.297172</v>
+        <v>149359.138172</v>
       </c>
       <c s="18" r="P21">
-        <v>387690.351212</v>
+        <v>388025.427094</v>
       </c>
       <c s="18" r="Q21">
-        <v>68721.011443</v>
+        <v>68830.408723</v>
       </c>
       <c s="18" r="R21">
-        <v>80717.9974</v>
+        <v>81094.262928</v>
       </c>
       <c s="18" r="S21">
-        <v>34433.622266</v>
+        <v>34520.744766</v>
       </c>
       <c s="18" r="T21">
-        <v>183872.631109</v>
+        <v>184445.416417</v>
       </c>
       <c s="18" r="U21">
-        <v>9528.218882</v>
+        <v>9541.319882</v>
       </c>
       <c s="18" r="V21">
         <v>47781.38634</v>
       </c>
       <c s="18" r="W21">
-        <v>2152.916264</v>
+        <v>2155.515264</v>
       </c>
       <c s="18" r="X21">
-        <v>1096.740522</v>
+        <v>1085.986522</v>
       </c>
       <c s="18" r="Y21">
-        <v>573.950026</v>
+        <v>574.170026</v>
       </c>
       <c s="18" r="Z21">
-        <v>10799.86366</v>
+        <v>10800.30966</v>
       </c>
       <c s="18" r="AA21">
-        <v>5584.362014</v>
+        <v>5584.99706</v>
       </c>
       <c s="18" r="AB21">
-        <v>16958.1757</v>
+        <v>16959.476746</v>
       </c>
     </row>
     <row r="22" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B22"/>
       <c s="13" t="inlineStr" r="C22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F22">
@@ -17645,384 +17960,384 @@
       </c>
       <c s="13" t="inlineStr" r="Z22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="23" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">October / octobre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B23"/>
       <c s="16" r="C23">
-        <v>1872859.177189</v>
+        <v>1873232.684119</v>
       </c>
       <c s="16" r="D23">
-        <v>646845.324403</v>
+        <v>646542.275403</v>
       </c>
       <c s="16" r="E23">
-        <v>728731.300054</v>
+        <v>728844.761054</v>
       </c>
       <c s="16" r="F23">
-        <v>150798.108795</v>
+        <v>150936.263795</v>
       </c>
       <c s="16" r="G23">
         <v>760.361359</v>
       </c>
       <c s="16" r="H23">
-        <v>1527135.094611</v>
+        <v>1527083.661611</v>
       </c>
       <c s="16" r="I23">
-        <v>29866.874189</v>
+        <v>29886.015189</v>
       </c>
       <c s="16" r="J23">
-        <v>65241.948682</v>
+        <v>65281.350682</v>
       </c>
       <c s="16" r="K23">
-        <v>81.995461</v>
+        <v>82.597461</v>
       </c>
       <c s="16" r="L23">
-        <v>95190.818332</v>
+        <v>95249.963332</v>
       </c>
       <c s="16" r="M23">
-        <v>21399.444893</v>
+        <v>21336.422651</v>
       </c>
       <c s="16" r="N23">
-        <v>65604.014705</v>
+        <v>65664.060794</v>
       </c>
       <c s="16" r="O23">
-        <v>74065.182143</v>
+        <v>74112.937143</v>
       </c>
       <c s="16" r="P23">
-        <v>161068.641741</v>
+        <v>161113.420588</v>
       </c>
       <c s="16" r="Q23">
-        <v>26320.062645</v>
+        <v>26447.619619</v>
       </c>
       <c s="16" r="R23">
-        <v>30930.129562</v>
+        <v>31064.824517</v>
       </c>
       <c s="16" r="S23">
-        <v>9791.724938</v>
+        <v>9841.489368</v>
       </c>
       <c s="16" r="T23">
-        <v>67041.917145</v>
+        <v>67353.933504</v>
       </c>
       <c s="16" r="U23">
-        <v>4171.112579</v>
+        <v>4178.861303</v>
       </c>
       <c s="16" r="V23">
         <v>10817.453944</v>
       </c>
       <c s="16" r="W23">
-        <v>1493.62814</v>
+        <v>1494.87914</v>
       </c>
       <c s="16" r="X23">
         <v>349.117494</v>
       </c>
       <c s="16" r="Y23">
         <v>278.510631</v>
       </c>
       <c s="16" r="Z23">
         <v>4429.518851</v>
       </c>
       <c s="16" r="AA23">
         <v>1643.73008</v>
       </c>
       <c s="16" r="AB23">
         <v>6351.759562</v>
       </c>
     </row>
     <row r="24" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="16" r="C24">
-        <v>1839853.527483</v>
+        <v>1841370.242561</v>
       </c>
       <c s="16" r="D24">
-        <v>621918.155317</v>
+        <v>621965.435317</v>
       </c>
       <c s="16" r="E24">
-        <v>758423.461612</v>
+        <v>758665.313612</v>
       </c>
       <c s="16" r="F24">
-        <v>128769.690488</v>
+        <v>128830.449488</v>
       </c>
       <c s="16" r="G24">
         <v>1052.19172</v>
       </c>
       <c s="16" r="H24">
-        <v>1510163.499137</v>
+        <v>1510513.390137</v>
       </c>
       <c s="16" r="I24">
-        <v>42190.953866</v>
+        <v>42207.560866</v>
       </c>
       <c s="16" r="J24">
-        <v>71001.984337</v>
+        <v>71037.828337</v>
       </c>
       <c s="16" r="K24">
-        <v>6205.493244</v>
+        <v>6205.749244</v>
       </c>
       <c s="16" r="L24">
-        <v>119398.431447</v>
+        <v>119451.138447</v>
       </c>
       <c s="16" r="M24">
-        <v>17037.093815</v>
+        <v>17059.945933</v>
       </c>
       <c s="16" r="N24">
-        <v>60221.13346</v>
+        <v>60721.13446</v>
       </c>
       <c s="16" r="O24">
-        <v>56734.128286</v>
+        <v>57103.120286</v>
       </c>
       <c s="16" r="P24">
-        <v>133992.355561</v>
+        <v>134884.200679</v>
       </c>
       <c s="16" r="Q24">
-        <v>19782.744834</v>
+        <v>19854.850866</v>
       </c>
       <c s="16" r="R24">
-        <v>23385.558903</v>
+        <v>23491.323903</v>
       </c>
       <c s="16" r="S24">
-        <v>8653.763751</v>
+        <v>8679.606183</v>
       </c>
       <c s="16" r="T24">
-        <v>51822.067488</v>
+        <v>52025.780952</v>
       </c>
       <c s="16" r="U24">
-        <v>3259.066897</v>
+        <v>3267.269897</v>
       </c>
       <c s="16" r="V24">
         <v>17028.574994</v>
       </c>
       <c s="16" r="W24">
-        <v>469.780996</v>
+        <v>470.186996</v>
       </c>
       <c s="16" r="X24">
-        <v>254.747471</v>
+        <v>254.762471</v>
       </c>
       <c s="16" r="Y24">
-        <v>337.408316</v>
+        <v>337.844316</v>
       </c>
       <c s="16" r="Z24">
-        <v>2926.76325</v>
+        <v>2935.37925</v>
       </c>
       <c s="16" r="AA24">
-        <v>1253.083646</v>
+        <v>1253.966142</v>
       </c>
       <c s="16" r="AB24">
-        <v>4517.255212</v>
+        <v>4527.189708</v>
       </c>
     </row>
     <row r="25" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="16" r="C25">
-        <v>1776048.286524</v>
+        <v>1778605.791052</v>
       </c>
       <c s="16" r="D25">
-        <v>429781.164647</v>
+        <v>429745.312647</v>
       </c>
       <c s="16" r="E25">
-        <v>882220.263136</v>
+        <v>883319.818136</v>
       </c>
       <c s="16" r="F25">
-        <v>129804.16549</v>
+        <v>130260.00049</v>
       </c>
       <c s="16" r="G25">
         <v>2225.005</v>
       </c>
       <c s="16" r="H25">
-        <v>1444030.598273</v>
+        <v>1445550.136273</v>
       </c>
       <c s="16" r="I25">
-        <v>25458.559064</v>
+        <v>25474.321064</v>
       </c>
       <c s="16" r="J25">
-        <v>73443.519283</v>
+        <v>73479.343283</v>
       </c>
       <c s="16" r="K25">
-        <v>6548.205385</v>
+        <v>6549.605385</v>
       </c>
       <c s="16" r="L25">
-        <v>105450.283732</v>
+        <v>105503.269732</v>
       </c>
       <c s="16" r="M25">
-        <v>12709.449387</v>
+        <v>12705.668387</v>
       </c>
       <c s="16" r="N25">
-        <v>69858.041504</v>
+        <v>70011.912504</v>
       </c>
       <c s="16" r="O25">
-        <v>52684.125657</v>
+        <v>53165.467657</v>
       </c>
       <c s="16" r="P25">
-        <v>135251.616548</v>
+        <v>135883.048548</v>
       </c>
       <c s="16" r="Q25">
-        <v>27377.334419</v>
+        <v>27524.651179</v>
       </c>
       <c s="16" r="R25">
-        <v>26638.608674</v>
+        <v>26790.840674</v>
       </c>
       <c s="16" r="S25">
-        <v>9724.972084</v>
+        <v>9770.636228</v>
       </c>
       <c s="16" r="T25">
-        <v>63740.915177</v>
+        <v>64086.128081</v>
       </c>
       <c s="16" r="U25">
-        <v>2641.263336</v>
+        <v>2647.367336</v>
       </c>
       <c s="16" r="V25">
         <v>18932.578787</v>
       </c>
       <c s="16" r="W25">
-        <v>723.7905</v>
+        <v>723.9705</v>
       </c>
       <c s="16" r="X25">
-        <v>216.3657</v>
+        <v>216.4657</v>
       </c>
       <c s="16" r="Y25">
-        <v>239.888196</v>
+        <v>241.397196</v>
       </c>
       <c s="16" r="Z25">
-        <v>5123.057027</v>
+        <v>5123.279027</v>
       </c>
       <c s="16" r="AA25">
-        <v>1937.934248</v>
+        <v>1938.154872</v>
       </c>
       <c s="16" r="AB25">
-        <v>7300.879471</v>
+        <v>7302.831095</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
       <c s="18" r="C26">
-        <v>5488760.991196</v>
+        <v>5493208.717732</v>
       </c>
       <c s="18" r="D26">
-        <v>1698544.644367</v>
+        <v>1698253.023367</v>
       </c>
       <c s="18" r="E26">
-        <v>2369375.024802</v>
+        <v>2370829.892802</v>
       </c>
       <c s="18" r="F26">
-        <v>409371.964773</v>
+        <v>410026.713773</v>
       </c>
       <c s="18" r="G26">
         <v>4037.558079</v>
       </c>
       <c s="18" r="H26">
-        <v>4481329.192021</v>
+        <v>4483147.188021</v>
       </c>
       <c s="18" r="I26">
-        <v>97516.387119</v>
+        <v>97567.897119</v>
       </c>
       <c s="24" r="J26">
-        <v>209687.452302</v>
+        <v>209798.522302</v>
       </c>
       <c s="18" r="K26">
-        <v>12835.69409</v>
+        <v>12837.95209</v>
       </c>
       <c s="18" r="L26">
-        <v>320039.533511</v>
+        <v>320204.371511</v>
       </c>
       <c s="18" r="M26">
-        <v>51145.988095</v>
+        <v>51102.036971</v>
       </c>
       <c s="18" r="N26">
-        <v>195683.189669</v>
+        <v>196397.107758</v>
       </c>
       <c s="18" r="O26">
-        <v>183483.436086</v>
+        <v>184381.525086</v>
       </c>
       <c s="18" r="P26">
-        <v>430312.61385</v>
+        <v>431880.669815</v>
       </c>
       <c s="18" r="Q26">
-        <v>73480.141898</v>
+        <v>73827.121664</v>
       </c>
       <c s="18" r="R26">
-        <v>80954.297139</v>
+        <v>81346.989094</v>
       </c>
       <c s="18" r="S26">
-        <v>28170.460773</v>
+        <v>28291.731779</v>
       </c>
       <c s="18" r="T26">
-        <v>182604.89981</v>
+        <v>183465.842537</v>
       </c>
       <c s="18" r="U26">
-        <v>10071.442812</v>
+        <v>10093.498536</v>
       </c>
       <c s="18" r="V26">
         <v>46778.607725</v>
       </c>
       <c s="18" r="W26">
-        <v>2687.199636</v>
+        <v>2689.036636</v>
       </c>
       <c s="18" r="X26">
-        <v>820.230665</v>
+        <v>820.345665</v>
       </c>
       <c s="18" r="Y26">
-        <v>855.807143</v>
+        <v>857.752143</v>
       </c>
       <c s="18" r="Z26">
-        <v>12479.339128</v>
+        <v>12488.177128</v>
       </c>
       <c s="18" r="AA26">
-        <v>4834.747974</v>
+        <v>4835.851094</v>
       </c>
       <c s="18" r="AB26">
-        <v>18169.894245</v>
+        <v>18181.780365</v>
       </c>
     </row>
     <row r="27" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B27"/>
       <c s="13" t="inlineStr" r="C27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F27">
@@ -18127,126 +18442,126 @@
       </c>
       <c s="13" t="inlineStr" r="Z27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="18" r="C28">
-        <v>21261422.050805</v>
+        <v>21269146.972613</v>
       </c>
       <c s="18" r="D28">
-        <v>6756708.309411</v>
+        <v>6755871.824911</v>
       </c>
       <c s="18" r="E28">
-        <v>9116681.958486</v>
+        <v>9118781.418486</v>
       </c>
       <c s="18" r="F28">
-        <v>1525504.448542</v>
+        <v>1526796.073542</v>
       </c>
       <c s="18" r="G28">
         <v>12213.868925</v>
       </c>
       <c s="18" r="H28">
-        <v>17411108.585364</v>
+        <v>17413663.185864</v>
       </c>
       <c s="18" r="I28">
-        <v>340275.63631</v>
+        <v>340064.66831</v>
       </c>
       <c s="18" r="J28">
-        <v>732340.704556</v>
+        <v>732749.585556</v>
       </c>
       <c s="18" r="K28">
-        <v>62069.33472</v>
+        <v>62074.29272</v>
       </c>
       <c s="18" r="L28">
-        <v>1134685.675586</v>
+        <v>1134888.546586</v>
       </c>
       <c s="18" r="M28">
-        <v>202449.276366</v>
+        <v>202455.112591</v>
       </c>
       <c s="18" r="N28">
-        <v>805216.670091</v>
+        <v>806337.516713</v>
       </c>
       <c s="18" r="O28">
-        <v>671291.120258</v>
+        <v>672610.884258</v>
       </c>
       <c s="18" r="P28">
-        <v>1678957.066715</v>
+        <v>1681403.513562</v>
       </c>
       <c s="18" r="Q28">
-        <v>287922.65952</v>
+        <v>288557.213566</v>
       </c>
       <c s="18" r="R28">
-        <v>326788.580713</v>
+        <v>328249.783462</v>
       </c>
       <c s="18" r="S28">
-        <v>125589.518718</v>
+        <v>125929.405167</v>
       </c>
       <c s="18" r="T28">
-        <v>740300.758951</v>
+        <v>742736.402195</v>
       </c>
       <c s="18" r="U28">
-        <v>46620.724012</v>
+        <v>46688.692736</v>
       </c>
       <c s="18" r="V28">
         <v>173164.362341</v>
       </c>
       <c s="18" r="W28">
-        <v>12548.848064</v>
+        <v>12561.531064</v>
       </c>
       <c s="18" r="X28">
-        <v>6200.023984</v>
+        <v>6188.726984</v>
       </c>
       <c s="18" r="Y28">
-        <v>2801.302736</v>
+        <v>2804.001736</v>
       </c>
       <c s="18" r="Z28">
-        <v>44165.191236</v>
+        <v>44175.638313</v>
       </c>
       <c s="18" r="AA28">
-        <v>23102.508149</v>
+        <v>23105.367565</v>
       </c>
       <c s="18" r="AB28">
-        <v>70069.002121</v>
+        <v>70085.007614</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
       <c s="13" t="inlineStr" r="C29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F29">
@@ -18351,384 +18666,384 @@
       </c>
       <c s="13" t="inlineStr" r="Z29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="30" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="16" r="C30">
-        <v>1855407.893536</v>
+        <v>1855593.773636</v>
       </c>
       <c s="16" r="D30">
-        <v>616494.910807</v>
+        <v>616366.355807</v>
       </c>
       <c s="16" r="E30">
-        <v>761003.249249</v>
+        <v>760740.872249</v>
       </c>
       <c s="16" r="F30">
-        <v>125541.040651</v>
+        <v>125557.973651</v>
       </c>
       <c s="16" r="G30">
         <v>3604.87057</v>
       </c>
       <c s="16" r="H30">
-        <v>1506644.071277</v>
+        <v>1506270.072277</v>
       </c>
       <c s="16" r="I30">
-        <v>25305.637912</v>
+        <v>25101.604912</v>
       </c>
       <c s="16" r="J30">
-        <v>59754.15395</v>
+        <v>59806.99295</v>
       </c>
       <c s="16" r="K30">
-        <v>8208.881906</v>
+        <v>8209.981906</v>
       </c>
       <c s="16" r="L30">
-        <v>93268.673768</v>
+        <v>93118.579768</v>
       </c>
       <c s="16" r="M30">
-        <v>15443.324815</v>
+        <v>15444.990815</v>
       </c>
       <c s="16" r="N30">
-        <v>93720.496422</v>
+        <v>93825.919422</v>
       </c>
       <c s="16" r="O30">
-        <v>59714.220211</v>
+        <v>59697.606211</v>
       </c>
       <c s="16" r="P30">
-        <v>168878.041448</v>
+        <v>168968.516448</v>
       </c>
       <c s="16" r="Q30">
-        <v>25681.185974</v>
+        <v>25938.119574</v>
       </c>
       <c s="16" r="R30">
-        <v>30323.792991</v>
+        <v>30619.795991</v>
       </c>
       <c s="16" r="S30">
-        <v>8527.572758</v>
+        <v>8580.189758</v>
       </c>
       <c s="16" r="T30">
-        <v>64532.551723</v>
+        <v>65138.105323</v>
       </c>
       <c s="16" r="U30">
-        <v>3724.862532</v>
+        <v>3732.536532</v>
       </c>
       <c s="16" r="V30">
         <v>15362.657328</v>
       </c>
       <c s="16" r="W30">
-        <v>609.225568</v>
+        <v>609.655568</v>
       </c>
       <c s="16" r="X30">
-        <v>167.2131</v>
+        <v>173.0536</v>
       </c>
       <c s="16" r="Y30">
         <v>141.350189</v>
       </c>
       <c s="16" r="Z30">
         <v>3539.187871</v>
       </c>
       <c s="16" r="AA30">
         <v>2144.929302</v>
       </c>
       <c s="16" r="AB30">
         <v>5825.467362</v>
       </c>
     </row>
     <row r="31" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="16" r="C31">
-        <v>1794756.141476</v>
+        <v>1795097.921263</v>
       </c>
       <c s="16" r="D31">
-        <v>563474.024071</v>
+        <v>563471.210071</v>
       </c>
       <c s="16" r="E31">
-        <v>778189.802011</v>
+        <v>778285.711011</v>
       </c>
       <c s="16" r="F31">
-        <v>103188.735349</v>
+        <v>103200.839349</v>
       </c>
       <c s="16" r="G31">
         <v>1485.925654</v>
       </c>
       <c s="16" r="H31">
-        <v>1446338.487085</v>
+        <v>1446443.686085</v>
       </c>
       <c s="16" r="I31">
-        <v>28569.962157</v>
+        <v>28578.467157</v>
       </c>
       <c s="16" r="J31">
-        <v>70788.993068</v>
+        <v>70806.020068</v>
       </c>
       <c s="16" r="K31">
-        <v>15091.00471</v>
+        <v>15091.14371</v>
       </c>
       <c s="16" r="L31">
-        <v>114449.959935</v>
+        <v>114475.630935</v>
       </c>
       <c s="16" r="M31">
-        <v>12918.901136</v>
+        <v>12924.000136</v>
       </c>
       <c s="16" r="N31">
-        <v>68496.556929</v>
+        <v>68533.286929</v>
       </c>
       <c s="16" r="O31">
-        <v>65945.539643</v>
+        <v>65974.512643</v>
       </c>
       <c s="16" r="P31">
-        <v>147360.997708</v>
+        <v>147431.799708</v>
       </c>
       <c s="16" r="Q31">
-        <v>22859.796984</v>
+        <v>22905.207784</v>
       </c>
       <c s="16" r="R31">
-        <v>27358.006143</v>
+        <v>27433.475843</v>
       </c>
       <c s="16" r="S31">
-        <v>8615.313895</v>
+        <v>8625.320895</v>
       </c>
       <c s="16" r="T31">
-        <v>58833.117022</v>
+        <v>58964.004522</v>
       </c>
       <c s="16" r="U31">
-        <v>5351.511924</v>
+        <v>5354.747924</v>
       </c>
       <c s="16" r="V31">
         <v>17177.244444</v>
       </c>
       <c s="16" r="W31">
-        <v>400.779</v>
+        <v>401.215</v>
       </c>
       <c s="16" r="X31">
-        <v>71.2518</v>
+        <v>76.2518</v>
       </c>
       <c s="16" r="Y31">
-        <v>349.874517</v>
+        <v>349.983517</v>
       </c>
       <c s="16" r="Z31">
-        <v>3597.153216</v>
+        <v>3597.374216</v>
       </c>
       <c s="16" r="AA31">
-        <v>2314.665479</v>
+        <v>2314.883766</v>
       </c>
       <c s="16" r="AB31">
-        <v>6261.693212</v>
+        <v>6262.241499</v>
       </c>
     </row>
     <row r="32" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="16" r="C32">
-        <v>2248265.93213</v>
+        <v>2248698.58193</v>
       </c>
       <c s="16" r="D32">
-        <v>704710.756105</v>
+        <v>704617.866105</v>
       </c>
       <c s="16" r="E32">
-        <v>986603.27478</v>
+        <v>986671.48278</v>
       </c>
       <c s="16" r="F32">
-        <v>183212.867476</v>
+        <v>183231.811476</v>
       </c>
       <c s="16" r="G32">
         <v>972.798934</v>
       </c>
       <c s="16" r="H32">
-        <v>1875499.697295</v>
+        <v>1875493.959295</v>
       </c>
       <c s="16" r="I32">
-        <v>29565.887496</v>
+        <v>29596.220496</v>
       </c>
       <c s="16" r="J32">
-        <v>91494.131515</v>
+        <v>91522.849515</v>
       </c>
       <c s="16" r="K32">
-        <v>4391.946248</v>
+        <v>4392.011248</v>
       </c>
       <c s="16" r="L32">
-        <v>125451.965259</v>
+        <v>125511.081259</v>
       </c>
       <c s="16" r="M32">
-        <v>19691.467738</v>
+        <v>19721.101738</v>
       </c>
       <c s="16" r="N32">
-        <v>51180.897243</v>
+        <v>51258.744243</v>
       </c>
       <c s="16" r="O32">
-        <v>74198.359534</v>
+        <v>74242.806534</v>
       </c>
       <c s="16" r="P32">
-        <v>145070.724515</v>
+        <v>145222.652515</v>
       </c>
       <c s="16" r="Q32">
-        <v>28015.641351</v>
+        <v>28111.631351</v>
       </c>
       <c s="16" r="R32">
-        <v>30624.906441</v>
+        <v>30740.604241</v>
       </c>
       <c s="16" r="S32">
-        <v>9680.494135</v>
+        <v>9699.660135</v>
       </c>
       <c s="16" r="T32">
-        <v>68321.041927</v>
+        <v>68551.895727</v>
       </c>
       <c s="16" r="U32">
-        <v>6606.20398</v>
+        <v>6611.54198</v>
       </c>
       <c s="16" r="V32">
         <v>20138.945154</v>
       </c>
       <c s="16" r="W32">
-        <v>713.763498</v>
+        <v>714.915498</v>
       </c>
       <c s="16" r="X32">
-        <v>489.9186</v>
+        <v>479.9186</v>
       </c>
       <c s="16" r="Y32">
         <v>233.022178</v>
       </c>
       <c s="16" r="Z32">
         <v>4197.796784</v>
       </c>
       <c s="16" r="AA32">
         <v>2515.651874</v>
       </c>
       <c s="16" r="AB32">
         <v>6946.470836</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="18" r="C33">
-        <v>5898429.967142</v>
+        <v>5899390.276829</v>
       </c>
       <c s="18" r="D33">
-        <v>1884679.690983</v>
+        <v>1884455.431983</v>
       </c>
       <c s="18" r="E33">
-        <v>2525796.32604</v>
+        <v>2525698.06604</v>
       </c>
       <c s="18" r="F33">
-        <v>411942.643476</v>
+        <v>411990.624476</v>
       </c>
       <c s="18" r="G33">
         <v>6063.595158</v>
       </c>
       <c s="18" r="H33">
-        <v>4828482.255657</v>
+        <v>4828207.717657</v>
       </c>
       <c s="18" r="I33">
-        <v>83441.487565</v>
+        <v>83276.292565</v>
       </c>
       <c s="24" r="J33">
-        <v>222037.278533</v>
+        <v>222135.862533</v>
       </c>
       <c s="18" r="K33">
-        <v>27691.832864</v>
+        <v>27693.136864</v>
       </c>
       <c s="18" r="L33">
-        <v>333170.598962</v>
+        <v>333105.291962</v>
       </c>
       <c s="18" r="M33">
-        <v>48053.693689</v>
+        <v>48090.092689</v>
       </c>
       <c s="18" r="N33">
-        <v>213397.950594</v>
+        <v>213617.950594</v>
       </c>
       <c s="18" r="O33">
-        <v>199858.119388</v>
+        <v>199914.925388</v>
       </c>
       <c s="18" r="P33">
-        <v>461309.763671</v>
+        <v>461622.968671</v>
       </c>
       <c s="18" r="Q33">
-        <v>76556.624309</v>
+        <v>76954.958709</v>
       </c>
       <c s="18" r="R33">
-        <v>88306.705575</v>
+        <v>88793.876075</v>
       </c>
       <c s="18" r="S33">
-        <v>26823.380788</v>
+        <v>26905.170788</v>
       </c>
       <c s="18" r="T33">
-        <v>191686.710672</v>
+        <v>192654.005572</v>
       </c>
       <c s="18" r="U33">
-        <v>15682.578436</v>
+        <v>15698.826436</v>
       </c>
       <c s="18" r="V33">
         <v>52678.846926</v>
       </c>
       <c s="18" r="W33">
-        <v>1723.768066</v>
+        <v>1725.786066</v>
       </c>
       <c s="18" r="X33">
-        <v>728.3835</v>
+        <v>729.224</v>
       </c>
       <c s="18" r="Y33">
-        <v>724.246884</v>
+        <v>724.355884</v>
       </c>
       <c s="18" r="Z33">
-        <v>11334.137871</v>
+        <v>11334.358871</v>
       </c>
       <c s="18" r="AA33">
-        <v>6975.246655</v>
+        <v>6975.464942</v>
       </c>
       <c s="18" r="AB33">
-        <v>19033.63141</v>
+        <v>19034.179697</v>
       </c>
     </row>
     <row r="34" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="13" t="inlineStr" r="C34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F34">
@@ -18833,664 +19148,749 @@
       </c>
       <c s="13" t="inlineStr" r="Z34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>1897622.497891</v>
+        <v>1898039.000805</v>
       </c>
       <c s="16" r="D35">
-        <v>602801.29108</v>
+        <v>602813.73008</v>
       </c>
       <c s="16" r="E35">
-        <v>787437.238771</v>
+        <v>787475.477771</v>
       </c>
       <c s="16" r="F35">
-        <v>149474.552503</v>
+        <v>149503.235503</v>
       </c>
       <c s="16" r="G35">
         <v>633.726749</v>
       </c>
       <c s="16" r="H35">
-        <v>1540346.809103</v>
+        <v>1540426.170103</v>
       </c>
       <c s="16" r="I35">
-        <v>26681.421826</v>
+        <v>26701.340826</v>
       </c>
       <c s="16" r="J35">
-        <v>65749.075534</v>
+        <v>65768.866534</v>
       </c>
       <c s="16" r="K35">
-        <v>8.904921</v>
+        <v>8.97792</v>
       </c>
       <c s="16" r="L35">
-        <v>92439.402281</v>
+        <v>92479.18528</v>
       </c>
       <c s="16" r="M35">
-        <v>15175.095258</v>
+        <v>15192.420258</v>
       </c>
       <c s="16" r="N35">
-        <v>69253.22864</v>
+        <v>69290.65964</v>
       </c>
       <c s="16" r="O35">
-        <v>83370.42276</v>
+        <v>83421.10676</v>
       </c>
       <c s="16" r="P35">
-        <v>167798.746658</v>
+        <v>167904.186658</v>
       </c>
       <c s="16" r="Q35">
-        <v>26783.643962</v>
+        <v>26880.713962</v>
       </c>
       <c s="16" r="R35">
-        <v>35609.751855</v>
+        <v>35682.197455</v>
       </c>
       <c s="16" r="S35">
-        <v>9611.3115</v>
+        <v>9628.985499</v>
       </c>
       <c s="16" r="T35">
-        <v>72004.707317</v>
+        <v>72191.896916</v>
       </c>
       <c s="16" r="U35">
-        <v>4201.391582</v>
+        <v>4205.988582</v>
       </c>
       <c s="16" r="V35">
         <v>12399.418688</v>
       </c>
       <c s="16" r="W35">
-        <v>543.2825</v>
+        <v>543.8705</v>
       </c>
       <c s="16" r="X35">
-        <v>2722.491</v>
+        <v>2721.489</v>
       </c>
       <c s="16" r="Y35">
-        <v>239.095153</v>
+        <v>239.20418</v>
       </c>
       <c s="16" r="Z35">
-        <v>4005.933243</v>
+        <v>4006.152612</v>
       </c>
       <c s="16" r="AA35">
-        <v>1554.947115</v>
+        <v>1555.165035</v>
       </c>
       <c s="16" r="AB35">
-        <v>5799.975511</v>
+        <v>5800.521827</v>
       </c>
     </row>
     <row r="36" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="16" r="C36">
-        <v>2050162.014912</v>
+        <v>2050421.007323</v>
       </c>
       <c s="16" r="D36">
-        <v>630330.495101</v>
+        <v>630349.223101</v>
       </c>
       <c s="16" r="E36">
-        <v>904987.713612</v>
+        <v>905021.092612</v>
       </c>
       <c s="16" r="F36">
-        <v>160572.252124</v>
+        <v>160582.328124</v>
       </c>
       <c s="16" r="G36">
         <v>947.7025</v>
       </c>
       <c s="16" r="H36">
-        <v>1696838.163337</v>
+        <v>1696900.346337</v>
       </c>
       <c s="16" r="I36">
-        <v>46261.552533</v>
+        <v>46269.904533</v>
       </c>
       <c s="16" r="J36">
-        <v>65904.526197</v>
+        <v>65922.879197</v>
       </c>
       <c s="16" r="K36">
-        <v>8551.312239</v>
+        <v>8551.324239</v>
       </c>
       <c s="16" r="L36">
-        <v>120717.390969</v>
+        <v>120744.107969</v>
       </c>
       <c s="16" r="M36">
-        <v>13624.200794</v>
+        <v>13638.916794</v>
       </c>
       <c s="16" r="N36">
-        <v>48485.443467</v>
+        <v>48511.766467</v>
       </c>
       <c s="16" r="O36">
-        <v>86790.712572</v>
+        <v>86809.388572</v>
       </c>
       <c s="16" r="P36">
-        <v>148900.356833</v>
+        <v>148960.071833</v>
       </c>
       <c s="16" r="Q36">
-        <v>21311.182101</v>
+        <v>21360.40538</v>
       </c>
       <c s="16" r="R36">
-        <v>32538.092257</v>
+        <v>32589.882757</v>
       </c>
       <c s="16" r="S36">
-        <v>10259.624072</v>
+        <v>10265.615072</v>
       </c>
       <c s="16" r="T36">
-        <v>64108.89843</v>
+        <v>64215.903209</v>
       </c>
       <c s="16" r="U36">
-        <v>5285.716513</v>
+        <v>5287.644513</v>
       </c>
       <c s="16" r="V36">
         <v>9643.628605</v>
       </c>
       <c s="16" r="W36">
-        <v>196.408</v>
+        <v>196.76</v>
       </c>
       <c s="16" r="X36">
         <v>137.8345</v>
       </c>
       <c s="16" r="Y36">
-        <v>188.142191</v>
+        <v>188.360245</v>
       </c>
       <c s="16" r="Z36">
-        <v>3353.11472</v>
+        <v>3353.553458</v>
       </c>
       <c s="16" r="AA36">
-        <v>1740.063314</v>
+        <v>1740.499154</v>
       </c>
       <c s="16" r="AB36">
-        <v>5281.320225</v>
-[...2 lines deleted...]
-    <row r="37" ht="18" customHeight="0">
+        <v>5282.412857</v>
+      </c>
+    </row>
+    <row r="37" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
-          <t xml:space="preserve">Q2 / T2 2026 Total</t>
+          <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
-      <c s="18" r="C37">
-[...75 lines deleted...]
-        <v>11081.295736</v>
+      <c s="16" r="C37">
+        <v>2084991.524303</v>
+      </c>
+      <c s="16" r="D37">
+        <v>467958.225578</v>
+      </c>
+      <c s="16" r="E37">
+        <v>1014721.339279</v>
+      </c>
+      <c s="16" r="F37">
+        <v>164385.66127</v>
+      </c>
+      <c s="16" r="G37">
+        <v>930.126661</v>
+      </c>
+      <c s="16" r="H37">
+        <v>1647995.352788</v>
+      </c>
+      <c s="16" r="I37">
+        <v>35724.640703</v>
+      </c>
+      <c s="16" r="J37">
+        <v>76205.698312</v>
+      </c>
+      <c s="16" r="K37">
+        <v>8343.453</v>
+      </c>
+      <c s="16" r="L37">
+        <v>120273.792015</v>
+      </c>
+      <c s="16" r="M37">
+        <v>20960.659839</v>
+      </c>
+      <c s="16" r="N37">
+        <v>94385.43016</v>
+      </c>
+      <c s="16" r="O37">
+        <v>79768.956498</v>
+      </c>
+      <c s="16" r="P37">
+        <v>195115.046497</v>
+      </c>
+      <c s="16" r="Q37">
+        <v>29759.505338</v>
+      </c>
+      <c s="16" r="R37">
+        <v>36498.704571</v>
+      </c>
+      <c s="16" r="S37">
+        <v>17138.635189</v>
+      </c>
+      <c s="16" r="T37">
+        <v>83396.845098</v>
+      </c>
+      <c s="16" r="U37">
+        <v>8640.809291</v>
+      </c>
+      <c s="16" r="V37">
+        <v>21555.274333</v>
+      </c>
+      <c s="16" r="W37">
+        <v>1152.788048</v>
+      </c>
+      <c s="16" r="X37">
+        <v>536.719196</v>
+      </c>
+      <c s="16" r="Y37">
+        <v>375.583462</v>
+      </c>
+      <c s="16" r="Z37">
+        <v>3542.271464</v>
+      </c>
+      <c s="16" r="AA37">
+        <v>3337.168772</v>
+      </c>
+      <c s="16" r="AB37">
+        <v>7255.023698</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
-      <c s="13" t="inlineStr" r="C38">
-[...127 lines deleted...]
-        </is>
+      <c s="18" r="C38">
+        <v>6033451.532431</v>
+      </c>
+      <c s="18" r="D38">
+        <v>1701121.178759</v>
+      </c>
+      <c s="18" r="E38">
+        <v>2707217.909662</v>
+      </c>
+      <c s="18" r="F38">
+        <v>474471.224897</v>
+      </c>
+      <c s="18" r="G38">
+        <v>2511.55591</v>
+      </c>
+      <c s="18" r="H38">
+        <v>4885321.869228</v>
+      </c>
+      <c s="18" r="I38">
+        <v>108695.886062</v>
+      </c>
+      <c s="24" r="J38">
+        <v>207897.444043</v>
+      </c>
+      <c s="18" r="K38">
+        <v>16903.755159</v>
+      </c>
+      <c s="18" r="L38">
+        <v>333497.085264</v>
+      </c>
+      <c s="18" r="M38">
+        <v>49791.996891</v>
+      </c>
+      <c s="18" r="N38">
+        <v>212187.856267</v>
+      </c>
+      <c s="18" r="O38">
+        <v>249999.45183</v>
+      </c>
+      <c s="18" r="P38">
+        <v>511979.304988</v>
+      </c>
+      <c s="18" r="Q38">
+        <v>78000.62468</v>
+      </c>
+      <c s="18" r="R38">
+        <v>104770.784783</v>
+      </c>
+      <c s="18" r="S38">
+        <v>37033.23576</v>
+      </c>
+      <c s="18" r="T38">
+        <v>219804.645223</v>
+      </c>
+      <c s="18" r="U38">
+        <v>18134.442386</v>
+      </c>
+      <c s="18" r="V38">
+        <v>43598.321626</v>
+      </c>
+      <c s="18" r="W38">
+        <v>1893.418548</v>
+      </c>
+      <c s="18" r="X38">
+        <v>3396.042696</v>
+      </c>
+      <c s="18" r="Y38">
+        <v>803.147887</v>
+      </c>
+      <c s="18" r="Z38">
+        <v>10901.977534</v>
+      </c>
+      <c s="18" r="AA38">
+        <v>6632.832961</v>
+      </c>
+      <c s="18" r="AB38">
+        <v>18337.958382</v>
       </c>
     </row>
     <row r="39" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B39"/>
+      <c s="13" t="inlineStr" r="C39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="M39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="V39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="W39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="X39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Y39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Z39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AA39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AB39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A40">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B39"/>
-[...84 lines deleted...]
-      </c>
       <c s="14" t="str" r="B40"/>
-      <c s="13" t="inlineStr" r="C40">
-[...131 lines deleted...]
-    <row r="42" ht="20" customHeight="1"/>
+      <c s="18" r="C40">
+        <v>11932841.80926</v>
+      </c>
+      <c s="18" r="D40">
+        <v>3585576.610742</v>
+      </c>
+      <c s="18" r="E40">
+        <v>5232915.975702</v>
+      </c>
+      <c s="18" r="F40">
+        <v>886461.849373</v>
+      </c>
+      <c s="18" r="G40">
+        <v>8575.151068</v>
+      </c>
+      <c s="18" r="H40">
+        <v>9713529.586885</v>
+      </c>
+      <c s="18" r="I40">
+        <v>191972.178627</v>
+      </c>
+      <c s="18" r="J40">
+        <v>430033.306576</v>
+      </c>
+      <c s="18" r="K40">
+        <v>44596.892023</v>
+      </c>
+      <c s="18" r="L40">
+        <v>666602.377226</v>
+      </c>
+      <c s="18" r="M40">
+        <v>97882.08958</v>
+      </c>
+      <c s="18" r="N40">
+        <v>425805.806861</v>
+      </c>
+      <c s="18" r="O40">
+        <v>449914.377218</v>
+      </c>
+      <c s="18" r="P40">
+        <v>973602.273659</v>
+      </c>
+      <c s="18" r="Q40">
+        <v>154955.583389</v>
+      </c>
+      <c s="18" r="R40">
+        <v>193564.660858</v>
+      </c>
+      <c s="18" r="S40">
+        <v>63938.406548</v>
+      </c>
+      <c s="18" r="T40">
+        <v>412458.650795</v>
+      </c>
+      <c s="18" r="U40">
+        <v>33833.268822</v>
+      </c>
+      <c s="18" r="V40">
+        <v>96277.168552</v>
+      </c>
+      <c s="18" r="W40">
+        <v>3619.204614</v>
+      </c>
+      <c s="18" r="X40">
+        <v>4125.266696</v>
+      </c>
+      <c s="18" r="Y40">
+        <v>1527.503771</v>
+      </c>
+      <c s="18" r="Z40">
+        <v>22236.336405</v>
+      </c>
+      <c s="18" r="AA40">
+        <v>13608.297903</v>
+      </c>
+      <c s="18" r="AB40">
+        <v>37372.138079</v>
+      </c>
+    </row>
+    <row r="41" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B41"/>
+      <c s="13" t="inlineStr" r="C41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="M41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="V41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="W41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="X41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Y41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Z41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AA41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AB41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="20.05" customHeight="1"/>
     <row r="43" ht="18" customHeight="0">
       <c s="19" t="inlineStr" r="A43">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
     <row r="44" ht="8.95" customHeight="1"/>
     <row r="45" ht="252.75" customHeight="1">
       <c s="20" t="inlineStr" r="A45">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
@@ -19572,50 +19972,51 @@
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A41:B41"/>
     <mergeCell ref="A45:K45"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A45" r:id="rId13"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId11"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
@@ -19891,265 +20292,265 @@
       </c>
       <c s="13" t="inlineStr" r="S9">
         <is>
           <t xml:space="preserve">Retail Clients / Clients de détail</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T9">
         <is>
           <t xml:space="preserve">Non-Residents / Non-résidents</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="U9">
         <is>
           <t xml:space="preserve">Issuer / Émetteur</t>
         </is>
       </c>
     </row>
     <row r="10" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A10">
         <is>
           <t xml:space="preserve">January / janvier 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B10"/>
       <c s="16" r="C10">
-        <v>218225.877472</v>
+        <v>216700.392472</v>
       </c>
       <c s="16" r="D10">
         <v>12550.606286</v>
       </c>
       <c s="16" r="E10">
         <v>8876.7855</v>
       </c>
       <c s="16" r="F10">
         <v>16121.382118</v>
       </c>
       <c s="16" r="G10">
         <v>115016.592227</v>
       </c>
       <c s="16" r="H10">
         <v>5107.598225</v>
       </c>
       <c s="16" r="I10">
-        <v>60073.452116</v>
+        <v>58547.967116</v>
       </c>
       <c s="16" r="J10">
         <v>479.461</v>
       </c>
       <c s="16" r="L10">
-        <v>1488792.852826</v>
+        <v>1488851.038826</v>
       </c>
       <c s="14" t="str" r="M10"/>
       <c s="16" r="N10">
         <v>235919.402049</v>
       </c>
       <c s="16" r="O10">
         <v>374200.803</v>
       </c>
       <c s="14" t="str" r="P10"/>
       <c s="16" r="Q10">
         <v>188564.233474</v>
       </c>
       <c s="16" r="R10">
-        <v>271440.9999</v>
+        <v>271525.3139</v>
       </c>
       <c s="16" r="S10">
         <v>1706.75007</v>
       </c>
       <c s="16" r="T10">
-        <v>416907.264333</v>
+        <v>416881.136333</v>
       </c>
       <c s="16" r="U10">
         <v>53.4</v>
       </c>
     </row>
     <row r="11" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A11">
         <is>
           <t xml:space="preserve">February / février 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B11"/>
       <c s="16" r="C11">
-        <v>189726.066917</v>
+        <v>187220.488917</v>
       </c>
       <c s="16" r="D11">
         <v>11588.709852</v>
       </c>
       <c s="16" r="E11">
         <v>4670.606</v>
       </c>
       <c s="16" r="F11">
         <v>12594.57547</v>
       </c>
       <c s="16" r="G11">
         <v>109821.752076</v>
       </c>
       <c s="16" r="H11">
         <v>4027.590878</v>
       </c>
       <c s="16" r="I11">
-        <v>47007.832641</v>
+        <v>44502.254641</v>
       </c>
       <c s="16" r="J11">
         <v>15</v>
       </c>
       <c s="16" r="L11">
-        <v>1344958.219375</v>
+        <v>1345041.656375</v>
       </c>
       <c s="14" t="str" r="M11"/>
       <c s="16" r="N11">
         <v>195180.711172</v>
       </c>
       <c s="16" r="O11">
         <v>342317.103</v>
       </c>
       <c s="14" t="str" r="P11"/>
       <c s="16" r="Q11">
         <v>131093.024105</v>
       </c>
       <c s="16" r="R11">
-        <v>254942.870721</v>
+        <v>255084.520721</v>
       </c>
       <c s="16" r="S11">
         <v>2908.524701</v>
       </c>
       <c s="16" r="T11">
-        <v>418465.985676</v>
+        <v>418407.772676</v>
       </c>
       <c s="16" r="U11">
         <v>50</v>
       </c>
     </row>
     <row r="12" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A12">
         <is>
           <t xml:space="preserve">March / mars 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B12"/>
       <c s="16" r="C12">
-        <v>210948.817471</v>
+        <v>210405.474471</v>
       </c>
       <c s="16" r="D12">
         <v>11504.102849</v>
       </c>
       <c s="16" r="E12">
         <v>7087.963</v>
       </c>
       <c s="16" r="F12">
         <v>13983.732513</v>
       </c>
       <c s="16" r="G12">
         <v>128794.301613</v>
       </c>
       <c s="16" r="H12">
         <v>5619.176791</v>
       </c>
       <c s="16" r="I12">
-        <v>43959.540705</v>
+        <v>43416.197705</v>
       </c>
       <c s="13" t="str" r="J12"/>
       <c s="16" r="L12">
-        <v>1489639.802749</v>
+        <v>1489672.476249</v>
       </c>
       <c s="14" t="str" r="M12"/>
       <c s="16" r="N12">
         <v>230787.10415</v>
       </c>
       <c s="16" r="O12">
         <v>363641.242</v>
       </c>
       <c s="14" t="str" r="P12"/>
       <c s="16" r="Q12">
         <v>165162.2812</v>
       </c>
       <c s="16" r="R12">
-        <v>257876.5164</v>
+        <v>257983.5224</v>
       </c>
       <c s="16" r="S12">
         <v>2828.203616</v>
       </c>
       <c s="16" r="T12">
-        <v>469344.455383</v>
+        <v>469270.122883</v>
       </c>
       <c s="13" t="str" r="U12"/>
     </row>
     <row r="13" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A13">
         <is>
           <t xml:space="preserve">Q1 / T1 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B13"/>
       <c s="18" r="C13">
-        <v>618900.76186</v>
+        <v>614326.35586</v>
       </c>
       <c s="18" r="D13">
         <v>35643.418987</v>
       </c>
       <c s="18" r="E13">
         <v>20635.3545</v>
       </c>
       <c s="18" r="F13">
         <v>42699.690101</v>
       </c>
       <c s="18" r="G13">
         <v>353632.645916</v>
       </c>
       <c s="18" r="H13">
         <v>14754.365894</v>
       </c>
       <c s="18" r="I13">
-        <v>151040.825462</v>
+        <v>146466.419462</v>
       </c>
       <c s="18" r="J13">
         <v>494.461</v>
       </c>
       <c s="18" r="L13">
-        <v>4323390.87495</v>
+        <v>4323565.17145</v>
       </c>
       <c s="27" t="str" r="M13"/>
       <c s="18" r="N13">
         <v>661887.217371</v>
       </c>
       <c s="18" r="O13">
         <v>1080159.148</v>
       </c>
       <c s="27" t="str" r="P13"/>
       <c s="18" r="Q13">
         <v>484819.538779</v>
       </c>
       <c s="18" r="R13">
-        <v>784260.387021</v>
+        <v>784593.357021</v>
       </c>
       <c s="18" r="S13">
         <v>7443.478387</v>
       </c>
       <c s="18" r="T13">
-        <v>1304717.705392</v>
+        <v>1304559.031892</v>
       </c>
       <c s="18" r="U13">
         <v>103.4</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B14"/>
       <c s="13" t="inlineStr" r="C14">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D14">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E14">
         <is>
           <t xml:space="preserve"/>
@@ -20209,265 +20610,265 @@
       </c>
       <c s="13" t="inlineStr" r="S14">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T14">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="U14">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="15" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve">April / avril 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B15"/>
       <c s="16" r="C15">
-        <v>217794.723234</v>
+        <v>215183.212234</v>
       </c>
       <c s="16" r="D15">
         <v>16203.789464</v>
       </c>
       <c s="16" r="E15">
         <v>3686.015</v>
       </c>
       <c s="16" r="F15">
         <v>14624.395441</v>
       </c>
       <c s="16" r="G15">
         <v>112460.003664</v>
       </c>
       <c s="16" r="H15">
         <v>4756.901912</v>
       </c>
       <c s="16" r="I15">
-        <v>66063.617753</v>
+        <v>63452.106753</v>
       </c>
       <c s="13" t="str" r="J15"/>
       <c s="16" r="L15">
-        <v>1529507.520889</v>
+        <v>1529555.438889</v>
       </c>
       <c s="14" t="str" r="M15"/>
       <c s="16" r="N15">
         <v>230293.770749</v>
       </c>
       <c s="16" r="O15">
         <v>390602.7915</v>
       </c>
       <c s="14" t="str" r="P15"/>
       <c s="16" r="Q15">
         <v>153687.618</v>
       </c>
       <c s="16" r="R15">
-        <v>289231.138844</v>
+        <v>289366.067844</v>
       </c>
       <c s="16" r="S15">
         <v>2364.155931</v>
       </c>
       <c s="16" r="T15">
-        <v>463178.045865</v>
+        <v>463091.034865</v>
       </c>
       <c s="16" r="U15">
         <v>150</v>
       </c>
     </row>
     <row r="16" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve">May / mai 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B16"/>
       <c s="16" r="C16">
-        <v>209040.063629</v>
+        <v>206512.100329</v>
       </c>
       <c s="16" r="D16">
         <v>17694.582536</v>
       </c>
       <c s="16" r="E16">
         <v>3041.4215</v>
       </c>
       <c s="16" r="F16">
         <v>17049.88701</v>
       </c>
       <c s="16" r="G16">
         <v>114858.93043</v>
       </c>
       <c s="16" r="H16">
         <v>3752.974477</v>
       </c>
       <c s="16" r="I16">
-        <v>52642.267676</v>
+        <v>50114.304376</v>
       </c>
       <c s="13" t="str" r="J16"/>
       <c s="16" r="L16">
-        <v>1532250.70136</v>
+        <v>1532878.01836</v>
       </c>
       <c s="14" t="str" r="M16"/>
       <c s="16" r="N16">
         <v>221766.856305</v>
       </c>
       <c s="16" r="O16">
         <v>402616.0465</v>
       </c>
       <c s="14" t="str" r="P16"/>
       <c s="16" r="Q16">
         <v>146400.154336</v>
       </c>
       <c s="16" r="R16">
-        <v>309600.2222</v>
+        <v>310212.1892</v>
       </c>
       <c s="16" r="S16">
         <v>2448.747862</v>
       </c>
       <c s="16" r="T16">
-        <v>448908.919157</v>
+        <v>448924.269157</v>
       </c>
       <c s="16" r="U16">
         <v>509.755</v>
       </c>
     </row>
     <row r="17" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A17">
         <is>
           <t xml:space="preserve">June / juin 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B17"/>
       <c s="16" r="C17">
-        <v>237335.003449</v>
+        <v>235768.074449</v>
       </c>
       <c s="16" r="D17">
         <v>16972.084721</v>
       </c>
       <c s="16" r="E17">
         <v>5463.413</v>
       </c>
       <c s="16" r="F17">
         <v>17276.690358</v>
       </c>
       <c s="16" r="G17">
         <v>137773.385494</v>
       </c>
       <c s="16" r="H17">
         <v>4912.409689</v>
       </c>
       <c s="16" r="I17">
-        <v>54907.020187</v>
+        <v>53340.091187</v>
       </c>
       <c s="16" r="J17">
         <v>30</v>
       </c>
       <c s="16" r="L17">
-        <v>1454969.787593</v>
+        <v>1454912.650593</v>
       </c>
       <c s="14" t="str" r="M17"/>
       <c s="16" r="N17">
         <v>204635.223599</v>
       </c>
       <c s="16" r="O17">
         <v>347391.247</v>
       </c>
       <c s="14" t="str" r="P17"/>
       <c s="16" r="Q17">
         <v>132860.6287</v>
       </c>
       <c s="16" r="R17">
-        <v>369941.179655</v>
+        <v>370043.761655</v>
       </c>
       <c s="16" r="S17">
         <v>3107.119538</v>
       </c>
       <c s="16" r="T17">
-        <v>396835.189101</v>
+        <v>396675.470101</v>
       </c>
       <c s="16" r="U17">
         <v>199.2</v>
       </c>
     </row>
     <row r="18" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A18">
         <is>
           <t xml:space="preserve">Q2 / T2 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B18"/>
       <c s="18" r="C18">
-        <v>664169.790312</v>
+        <v>657463.387012</v>
       </c>
       <c s="18" r="D18">
         <v>50870.456721</v>
       </c>
       <c s="18" r="E18">
         <v>12190.8495</v>
       </c>
       <c s="18" r="F18">
         <v>48950.972809</v>
       </c>
       <c s="18" r="G18">
         <v>365092.319588</v>
       </c>
       <c s="18" r="H18">
         <v>13422.286078</v>
       </c>
       <c s="18" r="I18">
-        <v>173612.905616</v>
+        <v>166906.502316</v>
       </c>
       <c s="18" r="J18">
         <v>30</v>
       </c>
       <c s="18" r="L18">
-        <v>4516728.009842</v>
+        <v>4517346.107842</v>
       </c>
       <c s="27" t="str" r="M18"/>
       <c s="18" r="N18">
         <v>656695.850653</v>
       </c>
       <c s="18" r="O18">
         <v>1140610.085</v>
       </c>
       <c s="27" t="str" r="P18"/>
       <c s="18" r="Q18">
         <v>432948.401036</v>
       </c>
       <c s="18" r="R18">
-        <v>968772.540699</v>
+        <v>969622.018699</v>
       </c>
       <c s="18" r="S18">
         <v>7920.023331</v>
       </c>
       <c s="18" r="T18">
-        <v>1308922.154123</v>
+        <v>1308690.774123</v>
       </c>
       <c s="18" r="U18">
         <v>858.955</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B19"/>
       <c s="13" t="inlineStr" r="C19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E19">
         <is>
           <t xml:space="preserve"/>
@@ -20527,267 +20928,267 @@
       </c>
       <c s="13" t="inlineStr" r="S19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="U19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="20" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve">July / juillet 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B20"/>
       <c s="16" r="C20">
-        <v>257149.984431</v>
+        <v>255568.766931</v>
       </c>
       <c s="16" r="D20">
         <v>18817.045278</v>
       </c>
       <c s="16" r="E20">
         <v>4464.8235</v>
       </c>
       <c s="16" r="F20">
         <v>18686.785487</v>
       </c>
       <c s="16" r="G20">
         <v>126619.90677</v>
       </c>
       <c s="16" r="H20">
         <v>4597.30131</v>
       </c>
       <c s="16" r="I20">
-        <v>83964.122086</v>
+        <v>82382.904586</v>
       </c>
       <c s="13" t="str" r="J20"/>
       <c s="16" r="L20">
-        <v>1421581.734694</v>
+        <v>1421479.133694</v>
       </c>
       <c s="14" t="str" r="M20"/>
       <c s="16" r="N20">
         <v>206928.907591</v>
       </c>
       <c s="16" r="O20">
         <v>360995.863</v>
       </c>
       <c s="14" t="str" r="P20"/>
       <c s="16" r="Q20">
         <v>137188.409842</v>
       </c>
       <c s="16" r="R20">
-        <v>301692.3846</v>
+        <v>301793.2676</v>
       </c>
       <c s="16" r="S20">
         <v>2431.853299</v>
       </c>
       <c s="16" r="T20">
-        <v>412088.766362</v>
+        <v>411885.282362</v>
       </c>
       <c s="16" r="U20">
         <v>255.55</v>
       </c>
     </row>
     <row r="21" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve">August / août 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B21"/>
       <c s="16" r="C21">
-        <v>188170.716412</v>
+        <v>187453.826412</v>
       </c>
       <c s="16" r="D21">
         <v>17399.69384</v>
       </c>
       <c s="16" r="E21">
         <v>6400.5955</v>
       </c>
       <c s="16" r="F21">
         <v>17578.402716</v>
       </c>
       <c s="16" r="G21">
         <v>97321.436551</v>
       </c>
       <c s="16" r="H21">
-        <v>3260.460854</v>
+        <v>3260.552854</v>
       </c>
       <c s="16" r="I21">
-        <v>46135.126951</v>
+        <v>45418.144951</v>
       </c>
       <c s="16" r="J21">
         <v>75</v>
       </c>
       <c s="16" r="L21">
-        <v>1278565.728755</v>
+        <v>1278653.054755</v>
       </c>
       <c s="14" t="str" r="M21"/>
       <c s="16" r="N21">
         <v>194875.5482</v>
       </c>
       <c s="16" r="O21">
         <v>302211.441</v>
       </c>
       <c s="14" t="str" r="P21"/>
       <c s="16" r="Q21">
         <v>144249.3895</v>
       </c>
       <c s="16" r="R21">
-        <v>269902.444956</v>
+        <v>270017.411956</v>
       </c>
       <c s="16" r="S21">
         <v>2334.225176</v>
       </c>
       <c s="16" r="T21">
-        <v>364896.479923</v>
+        <v>364868.838923</v>
       </c>
       <c s="16" r="U21">
         <v>96.2</v>
       </c>
     </row>
     <row r="22" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A22">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B22"/>
       <c s="16" r="C22">
-        <v>238744.102684</v>
+        <v>238230.510184</v>
       </c>
       <c s="16" r="D22">
         <v>22024.815744</v>
       </c>
       <c s="16" r="E22">
         <v>5264.2</v>
       </c>
       <c s="16" r="F22">
         <v>21090.698587</v>
       </c>
       <c s="16" r="G22">
         <v>121831.531292</v>
       </c>
       <c s="16" r="H22">
         <v>4669.621334</v>
       </c>
       <c s="16" r="I22">
-        <v>63853.235727</v>
+        <v>63339.643227</v>
       </c>
       <c s="16" r="J22">
         <v>10</v>
       </c>
       <c s="16" r="L22">
-        <v>1389347.369463</v>
+        <v>1389306.854463</v>
       </c>
       <c s="14" t="str" r="M22"/>
       <c s="16" r="N22">
         <v>206397.9636</v>
       </c>
       <c s="16" r="O22">
         <v>331569.7175</v>
       </c>
       <c s="14" t="str" r="P22"/>
       <c s="16" r="Q22">
         <v>138073.758</v>
       </c>
       <c s="16" r="R22">
-        <v>306159.156004</v>
+        <v>306370.845004</v>
       </c>
       <c s="16" r="S22">
         <v>3995.931272</v>
       </c>
       <c s="16" r="T22">
-        <v>402794.943087</v>
+        <v>402542.739087</v>
       </c>
       <c s="16" r="U22">
         <v>355.9</v>
       </c>
     </row>
     <row r="23" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B23"/>
       <c s="18" r="C23">
-        <v>684064.803527</v>
+        <v>681253.103527</v>
       </c>
       <c s="18" r="D23">
         <v>58241.554862</v>
       </c>
       <c s="18" r="E23">
         <v>16129.619</v>
       </c>
       <c s="18" r="F23">
         <v>57355.88679</v>
       </c>
       <c s="18" r="G23">
         <v>345772.874613</v>
       </c>
       <c s="18" r="H23">
-        <v>12527.383498</v>
+        <v>12527.475498</v>
       </c>
       <c s="18" r="I23">
-        <v>193952.484764</v>
+        <v>191140.692764</v>
       </c>
       <c s="18" r="J23">
         <v>85</v>
       </c>
       <c s="18" r="L23">
-        <v>4089494.832912</v>
+        <v>4089439.042912</v>
       </c>
       <c s="27" t="str" r="M23"/>
       <c s="18" r="N23">
         <v>608202.419391</v>
       </c>
       <c s="18" r="O23">
         <v>994777.0215</v>
       </c>
       <c s="27" t="str" r="P23"/>
       <c s="18" r="Q23">
         <v>419511.557342</v>
       </c>
       <c s="18" r="R23">
-        <v>877753.98556</v>
+        <v>878181.52456</v>
       </c>
       <c s="18" r="S23">
         <v>8762.009747</v>
       </c>
       <c s="18" r="T23">
-        <v>1179780.189372</v>
+        <v>1179296.860372</v>
       </c>
       <c s="18" r="U23">
         <v>707.65</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="13" t="inlineStr" r="C24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E24">
         <is>
           <t xml:space="preserve"/>
@@ -20847,267 +21248,267 @@
       </c>
       <c s="13" t="inlineStr" r="S24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="U24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="25" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve">October / octobre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="16" r="C25">
-        <v>214706.18522</v>
+        <v>214380.27322</v>
       </c>
       <c s="16" r="D25">
         <v>19377.051519</v>
       </c>
       <c s="16" r="E25">
         <v>6941.3975</v>
       </c>
       <c s="16" r="F25">
         <v>16278.576174</v>
       </c>
       <c s="16" r="G25">
         <v>119113.193218</v>
       </c>
       <c s="16" r="H25">
         <v>4144.624833</v>
       </c>
       <c s="16" r="I25">
-        <v>48851.341976</v>
+        <v>48525.429976</v>
       </c>
       <c s="13" t="str" r="J25"/>
       <c s="16" r="L25">
-        <v>1527124.526404</v>
+        <v>1527073.093404</v>
       </c>
       <c s="14" t="str" r="M25"/>
       <c s="16" r="N25">
         <v>224767.25784</v>
       </c>
       <c s="16" r="O25">
         <v>410900.133</v>
       </c>
       <c s="14" t="str" r="P25"/>
       <c s="16" r="Q25">
         <v>152091.85393</v>
       </c>
       <c s="16" r="R25">
-        <v>301833.285774</v>
+        <v>302123.829774</v>
       </c>
       <c s="16" r="S25">
         <v>2498.95775</v>
       </c>
       <c s="16" r="T25">
-        <v>432624.73811</v>
+        <v>432282.76111</v>
       </c>
       <c s="16" r="U25">
         <v>2408.3</v>
       </c>
     </row>
     <row r="26" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
       <c s="16" r="C26">
-        <v>213878.14097</v>
+        <v>211520.39997</v>
       </c>
       <c s="16" r="D26">
         <v>15121.80107</v>
       </c>
       <c s="16" r="E26">
         <v>8707.8555</v>
       </c>
       <c s="16" r="F26">
         <v>13369.04833</v>
       </c>
       <c s="16" r="G26">
         <v>119221.059794</v>
       </c>
       <c s="16" r="H26">
         <v>4154.485724</v>
       </c>
       <c s="16" r="I26">
-        <v>53198.890552</v>
+        <v>50841.149552</v>
       </c>
       <c s="16" r="J26">
         <v>105</v>
       </c>
       <c s="16" r="L26">
-        <v>1510149.903628</v>
+        <v>1510499.794628</v>
       </c>
       <c s="14" t="str" r="M26"/>
       <c s="16" r="N26">
-        <v>219750.187135</v>
+        <v>219755.237135</v>
       </c>
       <c s="16" r="O26">
         <v>361458.431</v>
       </c>
       <c s="14" t="str" r="P26"/>
       <c s="16" r="Q26">
         <v>159568.482498</v>
       </c>
       <c s="16" r="R26">
-        <v>274977.74635</v>
+        <v>275334.74835</v>
       </c>
       <c s="16" r="S26">
         <v>2144.162838</v>
       </c>
       <c s="16" r="T26">
-        <v>491683.347807</v>
+        <v>491671.186807</v>
       </c>
       <c s="16" r="U26">
         <v>567.546</v>
       </c>
     </row>
     <row r="27" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B27"/>
       <c s="16" r="C27">
-        <v>225761.235199</v>
+        <v>223737.402199</v>
       </c>
       <c s="16" r="D27">
         <v>15155.549567</v>
       </c>
       <c s="16" r="E27">
         <v>5198.941</v>
       </c>
       <c s="16" r="F27">
         <v>13594.128111</v>
       </c>
       <c s="16" r="G27">
         <v>131703.745052</v>
       </c>
       <c s="16" r="H27">
         <v>6268.269561</v>
       </c>
       <c s="16" r="I27">
-        <v>53788.701908</v>
+        <v>51764.868908</v>
       </c>
       <c s="16" r="J27">
         <v>51.9</v>
       </c>
       <c s="16" r="L27">
-        <v>1444002.911324</v>
+        <v>1445522.449324</v>
       </c>
       <c s="14" t="str" r="M27"/>
       <c s="16" r="N27">
-        <v>194633.182979</v>
+        <v>194640.432979</v>
       </c>
       <c s="16" r="O27">
         <v>342799.2745</v>
       </c>
       <c s="14" t="str" r="P27"/>
       <c s="16" r="Q27">
         <v>158272.74</v>
       </c>
       <c s="16" r="R27">
-        <v>300407.01219</v>
+        <v>302027.41319</v>
       </c>
       <c s="16" r="S27">
         <v>4239.223805</v>
       </c>
       <c s="16" r="T27">
-        <v>442750.02785</v>
+        <v>442641.91485</v>
       </c>
       <c s="16" r="U27">
         <v>901.45</v>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="18" r="C28">
-        <v>654345.561389</v>
+        <v>649638.075389</v>
       </c>
       <c s="18" r="D28">
         <v>49654.402156</v>
       </c>
       <c s="18" r="E28">
         <v>20848.194</v>
       </c>
       <c s="18" r="F28">
         <v>43241.752615</v>
       </c>
       <c s="18" r="G28">
         <v>370037.998064</v>
       </c>
       <c s="18" r="H28">
         <v>14567.380118</v>
       </c>
       <c s="18" r="I28">
-        <v>155838.934436</v>
+        <v>151131.448436</v>
       </c>
       <c s="18" r="J28">
         <v>156.9</v>
       </c>
       <c s="18" r="L28">
-        <v>4481277.341356</v>
+        <v>4483095.337356</v>
       </c>
       <c s="27" t="str" r="M28"/>
       <c s="18" r="N28">
-        <v>639150.627954</v>
+        <v>639162.927954</v>
       </c>
       <c s="18" r="O28">
         <v>1115157.8385</v>
       </c>
       <c s="27" t="str" r="P28"/>
       <c s="18" r="Q28">
         <v>469933.076428</v>
       </c>
       <c s="18" r="R28">
-        <v>877218.044314</v>
+        <v>879485.991314</v>
       </c>
       <c s="18" r="S28">
         <v>8882.344393</v>
       </c>
       <c s="18" r="T28">
-        <v>1367058.113767</v>
+        <v>1366595.862767</v>
       </c>
       <c s="18" r="U28">
         <v>3877.296</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
       <c s="13" t="inlineStr" r="C29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E29">
         <is>
           <t xml:space="preserve"/>
@@ -21167,95 +21568,95 @@
       </c>
       <c s="13" t="inlineStr" r="S29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="U29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="30" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="18" r="C30">
-        <v>2621480.917088</v>
+        <v>2602680.921788</v>
       </c>
       <c s="18" r="D30">
         <v>194409.832726</v>
       </c>
       <c s="18" r="E30">
         <v>69804.017</v>
       </c>
       <c s="18" r="F30">
         <v>192248.302315</v>
       </c>
       <c s="18" r="G30">
         <v>1434535.838181</v>
       </c>
       <c s="18" r="H30">
-        <v>55271.415588</v>
+        <v>55271.507588</v>
       </c>
       <c s="18" r="I30">
-        <v>674445.150278</v>
+        <v>655645.062978</v>
       </c>
       <c s="18" r="J30">
         <v>766.361</v>
       </c>
       <c s="18" r="L30">
-        <v>17410891.05906</v>
+        <v>17413445.65956</v>
       </c>
       <c s="27" t="str" r="M30"/>
       <c s="18" r="N30">
-        <v>2565936.115369</v>
+        <v>2565948.415369</v>
       </c>
       <c s="18" r="O30">
         <v>4330704.093</v>
       </c>
       <c s="27" t="str" r="P30"/>
       <c s="18" r="Q30">
         <v>1807212.573585</v>
       </c>
       <c s="18" r="R30">
-        <v>3508004.957594</v>
+        <v>3511882.891594</v>
       </c>
       <c s="18" r="S30">
         <v>33007.855858</v>
       </c>
       <c s="18" r="T30">
-        <v>5160478.162654</v>
+        <v>5159142.529154</v>
       </c>
       <c s="18" r="U30">
         <v>5547.301</v>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="13" t="inlineStr" r="C31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E31">
         <is>
           <t xml:space="preserve"/>
@@ -21315,267 +21716,267 @@
       </c>
       <c s="13" t="inlineStr" r="S31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="U31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="32" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="16" r="C32">
-        <v>179420.077182</v>
+        <v>177349.809182</v>
       </c>
       <c s="16" r="D32">
         <v>12582.503082</v>
       </c>
       <c s="16" r="E32">
         <v>7644.8215</v>
       </c>
       <c s="16" r="F32">
         <v>9454.47417</v>
       </c>
       <c s="16" r="G32">
-        <v>102059.611334</v>
+        <v>102062.989334</v>
       </c>
       <c s="16" r="H32">
         <v>4658.348785</v>
       </c>
       <c s="16" r="I32">
-        <v>42517.318311</v>
+        <v>40443.672311</v>
       </c>
       <c s="16" r="J32">
         <v>503</v>
       </c>
       <c s="16" r="L32">
-        <v>1506614.797785</v>
+        <v>1506240.798785</v>
       </c>
       <c s="14" t="str" r="M32"/>
       <c s="16" r="N32">
-        <v>198204.445404</v>
+        <v>198230.645404</v>
       </c>
       <c s="16" r="O32">
         <v>383267.6115</v>
       </c>
       <c s="14" t="str" r="P32"/>
       <c s="16" r="Q32">
         <v>171771.4025</v>
       </c>
       <c s="16" r="R32">
-        <v>351585.192886</v>
+        <v>351306.160886</v>
       </c>
       <c s="16" r="S32">
         <v>3718.67229</v>
       </c>
       <c s="16" r="T32">
-        <v>398002.473205</v>
+        <v>397881.306205</v>
       </c>
       <c s="16" r="U32">
         <v>65</v>
       </c>
     </row>
     <row r="33" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="16" r="C33">
-        <v>175677.503797</v>
+        <v>174021.771797</v>
       </c>
       <c s="16" r="D33">
         <v>13255.813968</v>
       </c>
       <c s="16" r="E33">
         <v>7981.2915</v>
       </c>
       <c s="16" r="F33">
         <v>10230.479885</v>
       </c>
       <c s="16" r="G33">
-        <v>102533.45123</v>
+        <v>102535.86023</v>
       </c>
       <c s="16" r="H33">
         <v>5137.931624</v>
       </c>
       <c s="16" r="I33">
-        <v>36375.17259</v>
+        <v>34717.03159</v>
       </c>
       <c s="16" r="J33">
         <v>163.363</v>
       </c>
       <c s="16" r="L33">
-        <v>1446317.274177</v>
+        <v>1446422.473177</v>
       </c>
       <c s="14" t="str" r="M33"/>
       <c s="16" r="N33">
-        <v>210580.891281</v>
+        <v>210592.191281</v>
       </c>
       <c s="16" r="O33">
         <v>303146.018</v>
       </c>
       <c s="14" t="str" r="P33"/>
       <c s="16" r="Q33">
         <v>173915.84455</v>
       </c>
       <c s="16" r="R33">
-        <v>342541.510104</v>
+        <v>342631.652104</v>
       </c>
       <c s="16" r="S33">
         <v>4784.514593</v>
       </c>
       <c s="16" r="T33">
-        <v>411348.495649</v>
+        <v>411352.252649</v>
       </c>
       <c s="13" t="str" r="U33"/>
     </row>
     <row r="34" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
-        <v>206009.281772</v>
+        <v>204701.584772</v>
       </c>
       <c s="16" r="D34">
         <v>20188.5728</v>
       </c>
       <c s="16" r="E34">
         <v>5811.7255</v>
       </c>
       <c s="16" r="F34">
         <v>19107.132677</v>
       </c>
       <c s="16" r="G34">
-        <v>116128.751929</v>
+        <v>116136.829929</v>
       </c>
       <c s="16" r="H34">
         <v>5662.846525</v>
       </c>
       <c s="16" r="I34">
-        <v>38294.252341</v>
+        <v>36978.477341</v>
       </c>
       <c s="16" r="J34">
         <v>816</v>
       </c>
       <c s="16" r="L34">
-        <v>1875451.960449</v>
+        <v>1875446.222449</v>
       </c>
       <c s="14" t="str" r="M34"/>
       <c s="16" r="N34">
         <v>272713.92776</v>
       </c>
       <c s="16" r="O34">
         <v>406523.9355</v>
       </c>
       <c s="14" t="str" r="P34"/>
       <c s="16" r="Q34">
         <v>238301.178</v>
       </c>
       <c s="16" r="R34">
-        <v>426308.987694</v>
+        <v>426440.323694</v>
       </c>
       <c s="16" r="S34">
         <v>4335.15228</v>
       </c>
       <c s="16" r="T34">
-        <v>527103.779215</v>
+        <v>526966.705215</v>
       </c>
       <c s="16" r="U34">
         <v>165</v>
       </c>
     </row>
     <row r="35" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="18" r="C35">
-        <v>561106.862751</v>
+        <v>556073.165751</v>
       </c>
       <c s="18" r="D35">
         <v>46026.88985</v>
       </c>
       <c s="18" r="E35">
         <v>21437.8385</v>
       </c>
       <c s="18" r="F35">
         <v>38792.086732</v>
       </c>
       <c s="18" r="G35">
-        <v>320721.814493</v>
+        <v>320735.679493</v>
       </c>
       <c s="18" r="H35">
         <v>15459.126934</v>
       </c>
       <c s="18" r="I35">
-        <v>117186.743242</v>
+        <v>112139.181242</v>
       </c>
       <c s="18" r="J35">
         <v>1482.363</v>
       </c>
       <c s="18" r="L35">
-        <v>4828384.032411</v>
+        <v>4828109.494411</v>
       </c>
       <c s="27" t="str" r="M35"/>
       <c s="18" r="N35">
-        <v>681499.264445</v>
+        <v>681536.764445</v>
       </c>
       <c s="18" r="O35">
         <v>1092937.565</v>
       </c>
       <c s="27" t="str" r="P35"/>
       <c s="18" r="Q35">
         <v>583988.42505</v>
       </c>
       <c s="18" r="R35">
-        <v>1120435.690684</v>
+        <v>1120378.136684</v>
       </c>
       <c s="18" r="S35">
         <v>12838.339163</v>
       </c>
       <c s="18" r="T35">
-        <v>1336454.748069</v>
+        <v>1336200.264069</v>
       </c>
       <c s="18" r="U35">
         <v>230</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="13" t="inlineStr" r="C36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E36">
         <is>
           <t xml:space="preserve"/>
@@ -21635,465 +22036,524 @@
       </c>
       <c s="13" t="inlineStr" r="S36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="U36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="37" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="16" r="C37">
-        <v>215652.8501</v>
+        <v>212919.8821</v>
       </c>
       <c s="16" r="D37">
         <v>16509.363521</v>
       </c>
       <c s="16" r="E37">
         <v>7123.9115</v>
       </c>
       <c s="16" r="F37">
         <v>15351.527998</v>
       </c>
       <c s="16" r="G37">
-        <v>124871.482717</v>
+        <v>124881.278717</v>
       </c>
       <c s="16" r="H37">
-        <v>5830.815787</v>
+        <v>5831.063787</v>
       </c>
       <c s="16" r="I37">
-        <v>44351.745577</v>
+        <v>41608.733577</v>
       </c>
       <c s="16" r="J37">
         <v>1614.003</v>
       </c>
       <c s="16" r="L37">
-        <v>1540334.920797</v>
+        <v>1540414.281797</v>
       </c>
       <c s="14" t="str" r="M37"/>
       <c s="16" r="N37">
         <v>235060.441673</v>
       </c>
       <c s="16" r="O37">
         <v>324608.665</v>
       </c>
       <c s="14" t="str" r="P37"/>
       <c s="16" r="Q37">
         <v>185424.39012</v>
       </c>
       <c s="16" r="R37">
-        <v>365393.406735</v>
+        <v>365476.261735</v>
       </c>
       <c s="16" r="S37">
         <v>1850.605649</v>
       </c>
       <c s="16" r="T37">
-        <v>427332.01162</v>
+        <v>427328.51762</v>
       </c>
       <c s="16" r="U37">
         <v>665.4</v>
       </c>
     </row>
     <row r="38" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="16" r="C38">
-        <v>193808.483987</v>
+        <v>194206.224987</v>
       </c>
       <c s="16" r="D38">
         <v>14075.460913</v>
       </c>
       <c s="16" r="E38">
         <v>4982.025</v>
       </c>
       <c s="16" r="F38">
         <v>12482.985268</v>
       </c>
       <c s="16" r="G38">
-        <v>116159.422483</v>
+        <v>116163.163483</v>
       </c>
       <c s="16" r="H38">
-        <v>5077.366758</v>
+        <v>5077.581758</v>
       </c>
       <c s="16" r="I38">
-        <v>38543.223565</v>
+        <v>38937.008565</v>
       </c>
       <c s="16" r="J38">
         <v>2488</v>
       </c>
       <c s="16" r="L38">
-        <v>1696827.992759</v>
+        <v>1696890.175759</v>
       </c>
       <c s="14" t="str" r="M38"/>
       <c s="16" r="N38">
         <v>249179.763854</v>
       </c>
       <c s="16" r="O38">
         <v>328189.9535</v>
       </c>
       <c s="14" t="str" r="P38"/>
       <c s="16" r="Q38">
         <v>204568.516664</v>
       </c>
       <c s="16" r="R38">
-        <v>340435.76271</v>
+        <v>340497.94571</v>
       </c>
       <c s="16" r="S38">
         <v>2973.531271</v>
       </c>
       <c s="16" r="T38">
         <v>570392.52076</v>
       </c>
       <c s="16" r="U38">
         <v>1087.944</v>
       </c>
     </row>
-    <row r="39" ht="18" customHeight="0">
+    <row r="39" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
-          <t xml:space="preserve">Q2 / T2 2026 Total</t>
+          <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
-      <c s="18" r="C39">
-[...47 lines deleted...]
-        <v>1753.344</v>
+      <c s="16" r="C39">
+        <v>298786.519735</v>
+      </c>
+      <c s="16" r="D39">
+        <v>14589.309058</v>
+      </c>
+      <c s="16" r="E39">
+        <v>7655.5</v>
+      </c>
+      <c s="16" r="F39">
+        <v>18761.181712</v>
+      </c>
+      <c s="16" r="G39">
+        <v>159709.267721</v>
+      </c>
+      <c s="16" r="H39">
+        <v>6545.159671</v>
+      </c>
+      <c s="16" r="I39">
+        <v>88972.101573</v>
+      </c>
+      <c s="16" r="J39">
+        <v>2554</v>
+      </c>
+      <c s="16" r="L39">
+        <v>1647978.428103</v>
+      </c>
+      <c s="14" t="str" r="M39"/>
+      <c s="16" r="N39">
+        <v>238544.282785</v>
+      </c>
+      <c s="16" r="O39">
+        <v>333241.884</v>
+      </c>
+      <c s="14" t="str" r="P39"/>
+      <c s="16" r="Q39">
+        <v>195176.26159</v>
+      </c>
+      <c s="16" r="R39">
+        <v>355006.377079</v>
+      </c>
+      <c s="16" r="S39">
+        <v>4649.274476</v>
+      </c>
+      <c s="16" r="T39">
+        <v>520791.868173</v>
+      </c>
+      <c s="16" r="U39">
+        <v>568.48</v>
       </c>
     </row>
     <row r="40" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
-      <c s="13" t="inlineStr" r="C40">
-[...79 lines deleted...]
-        </is>
+      <c s="18" r="C40">
+        <v>705912.626822</v>
+      </c>
+      <c s="18" r="D40">
+        <v>45174.133492</v>
+      </c>
+      <c s="18" r="E40">
+        <v>19761.4365</v>
+      </c>
+      <c s="18" r="F40">
+        <v>46595.694978</v>
+      </c>
+      <c s="18" r="G40">
+        <v>400753.709921</v>
+      </c>
+      <c s="18" r="H40">
+        <v>17453.805216</v>
+      </c>
+      <c s="18" r="I40">
+        <v>169517.843715</v>
+      </c>
+      <c s="18" r="J40">
+        <v>6656.003</v>
+      </c>
+      <c s="18" r="L40">
+        <v>4885282.885659</v>
+      </c>
+      <c s="27" t="str" r="M40"/>
+      <c s="18" r="N40">
+        <v>722784.488312</v>
+      </c>
+      <c s="18" r="O40">
+        <v>986040.5025</v>
+      </c>
+      <c s="27" t="str" r="P40"/>
+      <c s="18" r="Q40">
+        <v>585169.168374</v>
+      </c>
+      <c s="18" r="R40">
+        <v>1060980.584524</v>
+      </c>
+      <c s="18" r="S40">
+        <v>9473.411396</v>
+      </c>
+      <c s="18" r="T40">
+        <v>1518512.906553</v>
+      </c>
+      <c s="18" r="U40">
+        <v>2321.824</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
-      <c s="18" r="C41">
-[...47 lines deleted...]
-        <v>1983.344</v>
+      <c s="13" t="inlineStr" r="C41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M41"/>
+      <c s="13" t="inlineStr" r="N41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="P41"/>
+      <c s="13" t="inlineStr" r="Q41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
-      <c s="13" t="inlineStr" r="C42">
-[...84 lines deleted...]
-      <c s="28" t="inlineStr" r="A44">
+      <c s="18" r="C42">
+        <v>1261985.792573</v>
+      </c>
+      <c s="18" r="D42">
+        <v>91201.023342</v>
+      </c>
+      <c s="18" r="E42">
+        <v>41199.275</v>
+      </c>
+      <c s="18" r="F42">
+        <v>85387.78171</v>
+      </c>
+      <c s="18" r="G42">
+        <v>721489.389414</v>
+      </c>
+      <c s="18" r="H42">
+        <v>32912.93215</v>
+      </c>
+      <c s="18" r="I42">
+        <v>281657.024957</v>
+      </c>
+      <c s="18" r="J42">
+        <v>8138.366</v>
+      </c>
+      <c s="18" r="L42">
+        <v>9713392.38007</v>
+      </c>
+      <c s="27" t="str" r="M42"/>
+      <c s="18" r="N42">
+        <v>1404321.252757</v>
+      </c>
+      <c s="18" r="O42">
+        <v>2078978.0675</v>
+      </c>
+      <c s="27" t="str" r="P42"/>
+      <c s="18" r="Q42">
+        <v>1169157.593424</v>
+      </c>
+      <c s="18" r="R42">
+        <v>2181358.721208</v>
+      </c>
+      <c s="18" r="S42">
+        <v>22311.750559</v>
+      </c>
+      <c s="18" r="T42">
+        <v>2854713.170622</v>
+      </c>
+      <c s="18" r="U42">
+        <v>2551.824</v>
+      </c>
+    </row>
+    <row r="43" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="A43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B43"/>
+      <c s="13" t="inlineStr" r="C43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M43"/>
+      <c s="13" t="inlineStr" r="N43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="P43"/>
+      <c s="13" t="inlineStr" r="Q43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="0.05" customHeight="1"/>
+    <row r="45" ht="23.35" customHeight="1"/>
+    <row r="46" ht="18" customHeight="0">
+      <c s="28" t="inlineStr" r="A46">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="45" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="20" t="inlineStr" r="A46">
+    <row r="47" ht="8.95" customHeight="1"/>
+    <row r="48" ht="252.75" customHeight="1">
+      <c s="20" t="inlineStr" r="A48">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -22229,54 +22689,57 @@
     <mergeCell ref="O34:P34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="O35:P35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="O36:P36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="O37:P37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="O38:P38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="O39:P39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="O40:P40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="O41:P41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="O42:P42"/>
-    <mergeCell ref="A46:L46"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="L43:M43"/>
+    <mergeCell ref="O43:P43"/>
+    <mergeCell ref="A48:L48"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A46" r:id="rId17"/>
+    <hyperlink ref="A48" r:id="rId17"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId15"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="17.82421875"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
@@ -22571,261 +23034,261 @@
       </c>
       <c s="13" t="inlineStr" r="R10">
         <is>
           <t xml:space="preserve">Retail Clients / Clients de détail</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S10">
         <is>
           <t xml:space="preserve">Non-Residents / Non-résidents</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T10">
         <is>
           <t xml:space="preserve">Issuer / Émetteur</t>
         </is>
       </c>
     </row>
     <row r="11" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A11">
         <is>
           <t xml:space="preserve">January / janvier 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B11"/>
       <c s="16" r="C11">
-        <v>82616.441817</v>
+        <v>82658.016817</v>
       </c>
       <c s="16" r="D11">
         <v>6660.7877</v>
       </c>
       <c s="16" r="E11">
         <v>27655.7105</v>
       </c>
       <c s="16" r="F11">
         <v>6239.3865</v>
       </c>
       <c s="16" r="G11">
-        <v>25386.6528</v>
+        <v>25429.7278</v>
       </c>
       <c s="16" r="H11">
         <v>410.550493</v>
       </c>
       <c s="16" r="I11">
-        <v>16213.353824</v>
+        <v>16211.853824</v>
       </c>
       <c s="16" r="J11">
         <v>50</v>
       </c>
       <c s="16" r="L11">
-        <v>145327.794395</v>
+        <v>145401.223895</v>
       </c>
       <c s="14" t="str" r="M11"/>
       <c s="16" r="N11">
         <v>6313.26611</v>
       </c>
       <c s="16" r="O11">
         <v>43245.5735</v>
       </c>
       <c s="16" r="P11">
         <v>4899.13935</v>
       </c>
       <c s="16" r="Q11">
-        <v>72101.900868</v>
+        <v>72197.352868</v>
       </c>
       <c s="16" r="R11">
         <v>1005.741599</v>
       </c>
       <c s="16" r="S11">
-        <v>17044.072968</v>
+        <v>17022.050468</v>
       </c>
       <c s="16" r="T11">
         <v>718.1</v>
       </c>
     </row>
     <row r="12" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A12">
         <is>
           <t xml:space="preserve">February / février 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B12"/>
       <c s="16" r="C12">
-        <v>76308.746397</v>
+        <v>76374.533397</v>
       </c>
       <c s="16" r="D12">
         <v>6707.807823</v>
       </c>
       <c s="16" r="E12">
         <v>23776.83</v>
       </c>
       <c s="16" r="F12">
         <v>5674.182</v>
       </c>
       <c s="16" r="G12">
-        <v>24236.839413</v>
+        <v>24305.676413</v>
       </c>
       <c s="16" r="H12">
         <v>611.572934</v>
       </c>
       <c s="16" r="I12">
-        <v>15301.514227</v>
+        <v>15298.464227</v>
       </c>
       <c s="13" t="str" r="J12"/>
       <c s="16" r="L12">
-        <v>131474.593272</v>
+        <v>131590.449272</v>
       </c>
       <c s="14" t="str" r="M12"/>
       <c s="16" r="N12">
         <v>5697.29989</v>
       </c>
       <c s="16" r="O12">
         <v>41446.7425</v>
       </c>
       <c s="16" r="P12">
         <v>4843.972834</v>
       </c>
       <c s="16" r="Q12">
-        <v>62731.78143</v>
+        <v>62853.81643</v>
       </c>
       <c s="16" r="R12">
         <v>1212.06616</v>
       </c>
       <c s="16" r="S12">
-        <v>15462.730458</v>
+        <v>15456.551458</v>
       </c>
       <c s="16" r="T12">
         <v>80</v>
       </c>
     </row>
     <row r="13" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A13">
         <is>
           <t xml:space="preserve">March / mars 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B13"/>
       <c s="16" r="C13">
-        <v>100709.937667</v>
+        <v>100591.882667</v>
       </c>
       <c s="16" r="D13">
         <v>10239.19255</v>
       </c>
       <c s="16" r="E13">
         <v>27434.6475</v>
       </c>
       <c s="16" r="F13">
         <v>7997.828</v>
       </c>
       <c s="16" r="G13">
-        <v>30859.308782</v>
+        <v>30903.393782</v>
       </c>
       <c s="16" r="H13">
         <v>806.083721</v>
       </c>
       <c s="16" r="I13">
-        <v>23372.877114</v>
+        <v>23210.737114</v>
       </c>
       <c s="13" t="str" r="J13"/>
       <c s="16" r="L13">
-        <v>130975.450656</v>
+        <v>131018.586656</v>
       </c>
       <c s="14" t="str" r="M13"/>
       <c s="16" r="N13">
         <v>6694.122003</v>
       </c>
       <c s="16" r="O13">
         <v>37235.693</v>
       </c>
       <c s="16" r="P13">
         <v>5950.111131</v>
       </c>
       <c s="16" r="Q13">
-        <v>63276.650497</v>
+        <v>63350.918497</v>
       </c>
       <c s="16" r="R13">
         <v>1099.156494</v>
       </c>
       <c s="16" r="S13">
-        <v>16594.095531</v>
+        <v>16562.963531</v>
       </c>
       <c s="16" r="T13">
         <v>125.622</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve">Q1 / T1 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B14"/>
       <c s="18" r="C14">
-        <v>259635.125881</v>
+        <v>259624.432881</v>
       </c>
       <c s="18" r="D14">
         <v>23607.788073</v>
       </c>
       <c s="18" r="E14">
         <v>78867.188</v>
       </c>
       <c s="18" r="F14">
         <v>19911.3965</v>
       </c>
       <c s="18" r="G14">
-        <v>80482.800995</v>
+        <v>80638.797995</v>
       </c>
       <c s="18" r="H14">
         <v>1828.207148</v>
       </c>
       <c s="18" r="I14">
-        <v>54887.745165</v>
+        <v>54721.055165</v>
       </c>
       <c s="18" r="J14">
         <v>50</v>
       </c>
       <c s="18" r="L14">
-        <v>407777.838323</v>
+        <v>408010.259823</v>
       </c>
       <c s="27" t="str" r="M14"/>
       <c s="18" r="N14">
         <v>18704.688003</v>
       </c>
       <c s="18" r="O14">
         <v>121928.009</v>
       </c>
       <c s="18" r="P14">
         <v>15693.223315</v>
       </c>
       <c s="18" r="Q14">
-        <v>198110.332795</v>
+        <v>198402.087795</v>
       </c>
       <c s="18" r="R14">
         <v>3316.964253</v>
       </c>
       <c s="18" r="S14">
-        <v>49100.898957</v>
+        <v>49041.565457</v>
       </c>
       <c s="18" r="T14">
         <v>923.722</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B15"/>
       <c s="13" t="inlineStr" r="C15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E15">
         <is>
           <t xml:space="preserve"/>
@@ -22884,261 +23347,261 @@
       </c>
       <c s="13" t="inlineStr" r="R15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="16" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve">April / avril 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B16"/>
       <c s="16" r="C16">
-        <v>73960.215046</v>
+        <v>74020.371046</v>
       </c>
       <c s="16" r="D16">
         <v>7451.235</v>
       </c>
       <c s="16" r="E16">
         <v>24330.4165</v>
       </c>
       <c s="16" r="F16">
         <v>5655.2107</v>
       </c>
       <c s="16" r="G16">
-        <v>19578.816621</v>
+        <v>19638.972621</v>
       </c>
       <c s="16" r="H16">
         <v>388.043225</v>
       </c>
       <c s="16" r="I16">
         <v>16556.493</v>
       </c>
       <c s="13" t="str" r="J16"/>
       <c s="16" r="L16">
-        <v>147084.883538</v>
+        <v>147188.904038</v>
       </c>
       <c s="14" t="str" r="M16"/>
       <c s="16" r="N16">
         <v>9436.568544</v>
       </c>
       <c s="16" r="O16">
         <v>36635.557</v>
       </c>
       <c s="16" r="P16">
         <v>6346.0905</v>
       </c>
       <c s="16" r="Q16">
-        <v>74941.40723</v>
+        <v>75047.34423</v>
       </c>
       <c s="16" r="R16">
         <v>1040.921443</v>
       </c>
       <c s="16" r="S16">
-        <v>18676.438821</v>
+        <v>18674.522321</v>
       </c>
       <c s="16" r="T16">
         <v>7.9</v>
       </c>
     </row>
     <row r="17" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A17">
         <is>
           <t xml:space="preserve">May / mai 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B17"/>
       <c s="16" r="C17">
-        <v>86471.051108</v>
+        <v>86445.579108</v>
       </c>
       <c s="16" r="D17">
         <v>10426.072718</v>
       </c>
       <c s="16" r="E17">
         <v>20090.11</v>
       </c>
       <c s="16" r="F17">
         <v>7875.332768</v>
       </c>
       <c s="16" r="G17">
-        <v>25158.2779</v>
+        <v>25232.8059</v>
       </c>
       <c s="16" r="H17">
         <v>541.418568</v>
       </c>
       <c s="16" r="I17">
-        <v>22338.439154</v>
+        <v>22238.439154</v>
       </c>
       <c s="16" r="J17">
         <v>41.4</v>
       </c>
       <c s="16" r="L17">
-        <v>151247.196839</v>
+        <v>151381.177839</v>
       </c>
       <c s="14" t="str" r="M17"/>
       <c s="16" r="N17">
         <v>11262.735124</v>
       </c>
       <c s="16" r="O17">
         <v>35671.537205</v>
       </c>
       <c s="16" r="P17">
         <v>6227.771396</v>
       </c>
       <c s="16" r="Q17">
-        <v>77008.989916</v>
+        <v>77143.350916</v>
       </c>
       <c s="16" r="R17">
         <v>1030.671201</v>
       </c>
       <c s="16" r="S17">
-        <v>18430.896997</v>
+        <v>18430.516997</v>
       </c>
       <c s="16" r="T17">
         <v>1614.595</v>
       </c>
     </row>
     <row r="18" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A18">
         <is>
           <t xml:space="preserve">June / juin 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B18"/>
       <c s="16" r="C18">
-        <v>91071.18804</v>
+        <v>90945.27404</v>
       </c>
       <c s="16" r="D18">
         <v>9191.838374</v>
       </c>
       <c s="16" r="E18">
         <v>24351.9445</v>
       </c>
       <c s="16" r="F18">
         <v>7405.3385</v>
       </c>
       <c s="16" r="G18">
-        <v>30314.211126</v>
+        <v>30373.722126</v>
       </c>
       <c s="16" r="H18">
         <v>646.684905</v>
       </c>
       <c s="16" r="I18">
-        <v>19161.170635</v>
+        <v>18975.745635</v>
       </c>
       <c s="13" t="str" r="J18"/>
       <c s="16" r="L18">
-        <v>154804.848377</v>
+        <v>154877.740377</v>
       </c>
       <c s="14" t="str" r="M18"/>
       <c s="16" r="N18">
         <v>10389.672679</v>
       </c>
       <c s="16" r="O18">
         <v>39049.4795</v>
       </c>
       <c s="16" r="P18">
         <v>6149.685</v>
       </c>
       <c s="16" r="Q18">
-        <v>74120.760048</v>
+        <v>74234.670048</v>
       </c>
       <c s="16" r="R18">
         <v>1618.968108</v>
       </c>
       <c s="16" r="S18">
-        <v>23160.283042</v>
+        <v>23119.265042</v>
       </c>
       <c s="16" r="T18">
         <v>316</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A19">
         <is>
           <t xml:space="preserve">Q2 / T2 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B19"/>
       <c s="18" r="C19">
-        <v>251502.454194</v>
+        <v>251411.224194</v>
       </c>
       <c s="18" r="D19">
         <v>27069.146092</v>
       </c>
       <c s="18" r="E19">
         <v>68772.471</v>
       </c>
       <c s="18" r="F19">
         <v>20935.881968</v>
       </c>
       <c s="18" r="G19">
-        <v>75051.305647</v>
+        <v>75245.500647</v>
       </c>
       <c s="18" r="H19">
         <v>1576.146698</v>
       </c>
       <c s="18" r="I19">
-        <v>58056.102789</v>
+        <v>57770.677789</v>
       </c>
       <c s="18" r="J19">
         <v>41.4</v>
       </c>
       <c s="18" r="L19">
-        <v>453136.928754</v>
+        <v>453447.822254</v>
       </c>
       <c s="27" t="str" r="M19"/>
       <c s="18" r="N19">
         <v>31088.976347</v>
       </c>
       <c s="18" r="O19">
         <v>111356.573705</v>
       </c>
       <c s="18" r="P19">
         <v>18723.546896</v>
       </c>
       <c s="18" r="Q19">
-        <v>226071.157194</v>
+        <v>226425.365194</v>
       </c>
       <c s="18" r="R19">
         <v>3690.560752</v>
       </c>
       <c s="18" r="S19">
-        <v>60267.61886</v>
+        <v>60224.30436</v>
       </c>
       <c s="18" r="T19">
         <v>1938.495</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B20"/>
       <c s="13" t="inlineStr" r="C20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E20">
         <is>
           <t xml:space="preserve"/>
@@ -23197,263 +23660,263 @@
       </c>
       <c s="13" t="inlineStr" r="R20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="21" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve">July / juillet 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B21"/>
       <c s="16" r="C21">
-        <v>68652.304708</v>
+        <v>68685.256708</v>
       </c>
       <c s="16" r="D21">
         <v>6954.476764</v>
       </c>
       <c s="16" r="E21">
         <v>18189.341</v>
       </c>
       <c s="16" r="F21">
         <v>5868.84109</v>
       </c>
       <c s="16" r="G21">
-        <v>21455.4441</v>
+        <v>21488.3961</v>
       </c>
       <c s="16" r="H21">
         <v>526.2994</v>
       </c>
       <c s="16" r="I21">
         <v>15627.902354</v>
       </c>
       <c s="16" r="J21">
         <v>30</v>
       </c>
       <c s="16" r="L21">
-        <v>129732.99423</v>
+        <v>129767.09323</v>
       </c>
       <c s="14" t="str" r="M21"/>
       <c s="16" r="N21">
         <v>10260.800261</v>
       </c>
       <c s="16" r="O21">
         <v>35747.2855</v>
       </c>
       <c s="16" r="P21">
         <v>6823.701835</v>
       </c>
       <c s="16" r="Q21">
-        <v>53700.938174</v>
+        <v>53773.451174</v>
       </c>
       <c s="16" r="R21">
         <v>1022.415866</v>
       </c>
       <c s="16" r="S21">
-        <v>21895.381584</v>
+        <v>21856.967584</v>
       </c>
       <c s="16" r="T21">
         <v>282.47101</v>
       </c>
     </row>
     <row r="22" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A22">
         <is>
           <t xml:space="preserve">August / août 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B22"/>
       <c s="16" r="C22">
-        <v>89944.183972</v>
+        <v>89982.291972</v>
       </c>
       <c s="16" r="D22">
         <v>9856.985833</v>
       </c>
       <c s="16" r="E22">
         <v>26400.6275</v>
       </c>
       <c s="16" r="F22">
         <v>8195.4075</v>
       </c>
       <c s="16" r="G22">
-        <v>26249.712371</v>
+        <v>26293.520371</v>
       </c>
       <c s="16" r="H22">
         <v>273.231688</v>
       </c>
       <c s="16" r="I22">
-        <v>18968.21908</v>
+        <v>18962.51908</v>
       </c>
       <c s="13" t="str" r="J22"/>
       <c s="16" r="L22">
-        <v>113130.712689</v>
+        <v>113227.765841</v>
       </c>
       <c s="14" t="str" r="M22"/>
       <c s="16" r="N22">
         <v>7919.158857</v>
       </c>
       <c s="16" r="O22">
         <v>26289.661</v>
       </c>
       <c s="16" r="P22">
         <v>6284.65743</v>
       </c>
       <c s="16" r="Q22">
-        <v>56983.677825</v>
+        <v>57083.475977</v>
       </c>
       <c s="16" r="R22">
         <v>1073.255437</v>
       </c>
       <c s="16" r="S22">
-        <v>14396.86214</v>
+        <v>14394.11714</v>
       </c>
       <c s="16" r="T22">
         <v>183.44</v>
       </c>
     </row>
     <row r="23" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B23"/>
       <c s="16" r="C23">
-        <v>144878.012462</v>
+        <v>144946.908462</v>
       </c>
       <c s="16" r="D23">
         <v>23628.961784</v>
       </c>
       <c s="16" r="E23">
         <v>33363.1655</v>
       </c>
       <c s="16" r="F23">
         <v>24439.358204</v>
       </c>
       <c s="16" r="G23">
-        <v>35640.243046</v>
+        <v>35709.139046</v>
       </c>
       <c s="16" r="H23">
         <v>620.426008</v>
       </c>
       <c s="16" r="I23">
         <v>27018.95792</v>
       </c>
       <c s="16" r="J23">
         <v>166.9</v>
       </c>
       <c s="16" r="L23">
-        <v>144806.277831</v>
+        <v>145010.201561</v>
       </c>
       <c s="14" t="str" r="M23"/>
       <c s="16" r="N23">
         <v>9512.813653</v>
       </c>
       <c s="16" r="O23">
         <v>34958.415</v>
       </c>
       <c s="16" r="P23">
         <v>5723.3577</v>
       </c>
       <c s="16" r="Q23">
-        <v>70433.69462</v>
+        <v>70641.75935</v>
       </c>
       <c s="16" r="R23">
         <v>1531.096846</v>
       </c>
       <c s="16" r="S23">
-        <v>22282.700012</v>
+        <v>22278.559012</v>
       </c>
       <c s="16" r="T23">
         <v>364.2</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="18" r="C24">
-        <v>303474.501142</v>
+        <v>303614.457142</v>
       </c>
       <c s="18" r="D24">
         <v>40440.424381</v>
       </c>
       <c s="18" r="E24">
         <v>77953.134</v>
       </c>
       <c s="18" r="F24">
         <v>38503.606794</v>
       </c>
       <c s="18" r="G24">
-        <v>83345.399517</v>
+        <v>83491.055517</v>
       </c>
       <c s="18" r="H24">
         <v>1419.957096</v>
       </c>
       <c s="18" r="I24">
-        <v>61615.079354</v>
+        <v>61609.379354</v>
       </c>
       <c s="18" r="J24">
         <v>196.9</v>
       </c>
       <c s="18" r="L24">
-        <v>387669.98475</v>
+        <v>388005.060632</v>
       </c>
       <c s="27" t="str" r="M24"/>
       <c s="18" r="N24">
         <v>27692.772771</v>
       </c>
       <c s="18" r="O24">
         <v>96995.3615</v>
       </c>
       <c s="18" r="P24">
         <v>18831.716965</v>
       </c>
       <c s="18" r="Q24">
-        <v>181118.310619</v>
+        <v>181498.686501</v>
       </c>
       <c s="18" r="R24">
         <v>3626.768149</v>
       </c>
       <c s="18" r="S24">
-        <v>58574.943736</v>
+        <v>58529.643736</v>
       </c>
       <c s="18" r="T24">
         <v>830.11101</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="13" t="inlineStr" r="C25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E25">
         <is>
           <t xml:space="preserve"/>
@@ -23512,265 +23975,265 @@
       </c>
       <c s="13" t="inlineStr" r="R25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="26" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve">October / octobre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
       <c s="16" r="C26">
-        <v>95188.411163</v>
+        <v>95247.556163</v>
       </c>
       <c s="16" r="D26">
         <v>8210.590356</v>
       </c>
       <c s="16" r="E26">
         <v>26786.103</v>
       </c>
       <c s="16" r="F26">
         <v>6462.529461</v>
       </c>
       <c s="16" r="G26">
-        <v>30769.868637</v>
+        <v>30829.013637</v>
       </c>
       <c s="16" r="H26">
         <v>559.698945</v>
       </c>
       <c s="16" r="I26">
         <v>22271.020764</v>
       </c>
       <c s="16" r="J26">
         <v>128.6</v>
       </c>
       <c s="16" r="L26">
-        <v>161064.608014</v>
+        <v>161109.386861</v>
       </c>
       <c s="14" t="str" r="M26"/>
       <c s="16" r="N26">
         <v>11470.278134</v>
       </c>
       <c s="16" r="O26">
         <v>36180.231</v>
       </c>
       <c s="16" r="P26">
         <v>8395.295284</v>
       </c>
       <c s="16" r="Q26">
-        <v>79318.923275</v>
+        <v>79446.548122</v>
       </c>
       <c s="16" r="R26">
         <v>992.609854</v>
       </c>
       <c s="16" r="S26">
-        <v>24342.928467</v>
+        <v>24260.082467</v>
       </c>
       <c s="16" r="T26">
         <v>364.342</v>
       </c>
     </row>
     <row r="27" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B27"/>
       <c s="16" r="C27">
-        <v>119395.545371</v>
+        <v>119448.252371</v>
       </c>
       <c s="16" r="D27">
         <v>13430.816154</v>
       </c>
       <c s="16" r="E27">
         <v>32468.549</v>
       </c>
       <c s="16" r="F27">
         <v>12708.3265</v>
       </c>
       <c s="16" r="G27">
-        <v>33344.416673</v>
+        <v>33397.378673</v>
       </c>
       <c s="16" r="H27">
         <v>358.260968</v>
       </c>
       <c s="16" r="I27">
-        <v>27035.176076</v>
+        <v>27034.921076</v>
       </c>
       <c s="16" r="J27">
         <v>50</v>
       </c>
       <c s="16" r="L27">
-        <v>133988.620334</v>
+        <v>134880.465452</v>
       </c>
       <c s="14" t="str" r="M27"/>
       <c s="16" r="N27">
-        <v>10216.622404</v>
+        <v>10219.122404</v>
       </c>
       <c s="16" r="O27">
         <v>32174.977</v>
       </c>
       <c s="16" r="P27">
         <v>7399.232934</v>
       </c>
       <c s="16" r="Q27">
-        <v>62013.858199</v>
+        <v>62904.604317</v>
       </c>
       <c s="16" r="R27">
         <v>923.074747</v>
       </c>
       <c s="16" r="S27">
-        <v>21245.85505</v>
+        <v>21244.45405</v>
       </c>
       <c s="16" r="T27">
         <v>15</v>
       </c>
     </row>
     <row r="28" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="16" r="C28">
-        <v>105447.830708</v>
+        <v>105500.816708</v>
       </c>
       <c s="16" r="D28">
         <v>10779.74141</v>
       </c>
       <c s="16" r="E28">
         <v>29170.094</v>
       </c>
       <c s="16" r="F28">
         <v>11426.40616</v>
       </c>
       <c s="16" r="G28">
-        <v>32717.993334</v>
+        <v>32776.179334</v>
       </c>
       <c s="16" r="H28">
         <v>494.689834</v>
       </c>
       <c s="16" r="I28">
-        <v>20693.90597</v>
+        <v>20688.70597</v>
       </c>
       <c s="16" r="J28">
         <v>165</v>
       </c>
       <c s="16" r="L28">
-        <v>135238.471854</v>
+        <v>135869.903854</v>
       </c>
       <c s="14" t="str" r="M28"/>
       <c s="16" r="N28">
         <v>6642.907939</v>
       </c>
       <c s="16" r="O28">
         <v>37599.4505</v>
       </c>
       <c s="16" r="P28">
         <v>5989.444112</v>
       </c>
       <c s="16" r="Q28">
-        <v>65568.77015</v>
+        <v>66169.80915</v>
       </c>
       <c s="16" r="R28">
         <v>1563.930546</v>
       </c>
       <c s="16" r="S28">
-        <v>17843.968607</v>
+        <v>17874.361607</v>
       </c>
       <c s="16" r="T28">
         <v>30</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
       <c s="18" r="C29">
-        <v>320031.787242</v>
+        <v>320196.625242</v>
       </c>
       <c s="18" r="D29">
         <v>32421.14792</v>
       </c>
       <c s="18" r="E29">
         <v>88424.746</v>
       </c>
       <c s="18" r="F29">
         <v>30597.262121</v>
       </c>
       <c s="18" r="G29">
-        <v>96832.278644</v>
+        <v>97002.571644</v>
       </c>
       <c s="18" r="H29">
         <v>1412.649747</v>
       </c>
       <c s="18" r="I29">
-        <v>70000.10281</v>
+        <v>69994.64781</v>
       </c>
       <c s="18" r="J29">
         <v>343.6</v>
       </c>
       <c s="18" r="L29">
-        <v>430291.700202</v>
+        <v>431859.756167</v>
       </c>
       <c s="27" t="str" r="M29"/>
       <c s="18" r="N29">
-        <v>28329.808477</v>
+        <v>28332.308477</v>
       </c>
       <c s="18" r="O29">
         <v>105954.6585</v>
       </c>
       <c s="18" r="P29">
         <v>21783.97233</v>
       </c>
       <c s="18" r="Q29">
-        <v>206901.551624</v>
+        <v>208520.961589</v>
       </c>
       <c s="18" r="R29">
         <v>3479.615147</v>
       </c>
       <c s="18" r="S29">
-        <v>63432.752124</v>
+        <v>63378.898124</v>
       </c>
       <c s="18" r="T29">
         <v>409.342</v>
       </c>
     </row>
     <row r="30" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="13" t="inlineStr" r="C30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E30">
         <is>
           <t xml:space="preserve"/>
@@ -23829,94 +24292,94 @@
       </c>
       <c s="13" t="inlineStr" r="R30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="18" r="C31">
-        <v>1134643.868459</v>
+        <v>1134846.739459</v>
       </c>
       <c s="18" r="D31">
         <v>123538.506466</v>
       </c>
       <c s="18" r="E31">
         <v>314017.539</v>
       </c>
       <c s="18" r="F31">
         <v>109948.147383</v>
       </c>
       <c s="18" r="G31">
-        <v>335711.784803</v>
+        <v>336377.925803</v>
       </c>
       <c s="18" r="H31">
         <v>6236.960689</v>
       </c>
       <c s="18" r="I31">
-        <v>244559.030118</v>
+        <v>244095.760118</v>
       </c>
       <c s="18" r="J31">
         <v>631.9</v>
       </c>
       <c s="18" r="L31">
-        <v>1678876.452029</v>
+        <v>1681322.898876</v>
       </c>
       <c s="27" t="str" r="M31"/>
       <c s="18" r="N31">
-        <v>105816.245598</v>
+        <v>105818.745598</v>
       </c>
       <c s="18" r="O31">
         <v>436234.602705</v>
       </c>
       <c s="18" r="P31">
         <v>75032.459506</v>
       </c>
       <c s="18" r="Q31">
-        <v>812201.352232</v>
+        <v>814847.101079</v>
       </c>
       <c s="18" r="R31">
         <v>14113.908301</v>
       </c>
       <c s="18" r="S31">
-        <v>231376.213677</v>
+        <v>231174.411677</v>
       </c>
       <c s="18" r="T31">
         <v>4101.67001</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="13" t="inlineStr" r="C32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E32">
         <is>
           <t xml:space="preserve"/>
@@ -23975,257 +24438,257 @@
       </c>
       <c s="13" t="inlineStr" r="R32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="33" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="16" r="C33">
-        <v>93257.260578</v>
+        <v>93107.166578</v>
       </c>
       <c s="16" r="D33">
         <v>10102.099607</v>
       </c>
       <c s="16" r="E33">
         <v>28225.3575</v>
       </c>
       <c s="16" r="F33">
         <v>10143.627253</v>
       </c>
       <c s="16" r="G33">
-        <v>25377.97112</v>
+        <v>25453.07712</v>
       </c>
       <c s="16" r="H33">
         <v>505.936021</v>
       </c>
       <c s="16" r="I33">
-        <v>18902.269077</v>
+        <v>18677.069077</v>
       </c>
       <c s="13" t="str" r="J33"/>
       <c s="16" r="L33">
-        <v>168865.157973</v>
+        <v>168955.632973</v>
       </c>
       <c s="14" t="str" r="M33"/>
       <c s="16" r="N33">
-        <v>8830.747148</v>
+        <v>8846.242148</v>
       </c>
       <c s="16" r="O33">
         <v>48633.801</v>
       </c>
       <c s="16" r="P33">
         <v>7996.43065</v>
       </c>
       <c s="16" r="Q33">
-        <v>74979.429956</v>
+        <v>75110.707956</v>
       </c>
       <c s="16" r="R33">
         <v>1287.443657</v>
       </c>
       <c s="16" r="S33">
-        <v>26837.305562</v>
+        <v>26781.007562</v>
       </c>
       <c s="16" r="T33">
         <v>300</v>
       </c>
     </row>
     <row r="34" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
-        <v>114447.700098</v>
+        <v>114473.371098</v>
       </c>
       <c s="16" r="D34">
-        <v>10525.519</v>
+        <v>10526.519</v>
       </c>
       <c s="16" r="E34">
         <v>26244.014</v>
       </c>
       <c s="16" r="F34">
         <v>13770.995</v>
       </c>
       <c s="16" r="G34">
-        <v>38757.744222</v>
+        <v>38783.715222</v>
       </c>
       <c s="16" r="H34">
         <v>636.440037</v>
       </c>
       <c s="16" r="I34">
-        <v>24512.987839</v>
+        <v>24511.687839</v>
       </c>
       <c s="13" t="str" r="J34"/>
       <c s="16" r="L34">
-        <v>147355.199396</v>
+        <v>147426.001396</v>
       </c>
       <c s="14" t="str" r="M34"/>
       <c s="16" r="N34">
         <v>7337.593033</v>
       </c>
       <c s="16" r="O34">
         <v>41234.3995</v>
       </c>
       <c s="16" r="P34">
         <v>6823.15999</v>
       </c>
       <c s="16" r="Q34">
-        <v>66011.748976</v>
+        <v>66089.350976</v>
       </c>
       <c s="16" r="R34">
         <v>1197.276278</v>
       </c>
       <c s="16" r="S34">
-        <v>24423.147619</v>
+        <v>24416.347619</v>
       </c>
       <c s="16" r="T34">
         <v>327.874</v>
       </c>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>125443.732093</v>
+        <v>125502.848093</v>
       </c>
       <c s="16" r="D35">
         <v>15129.592991</v>
       </c>
       <c s="16" r="E35">
         <v>32299.3165</v>
       </c>
       <c s="16" r="F35">
         <v>15976.852871</v>
       </c>
       <c s="16" r="G35">
-        <v>37511.377382</v>
+        <v>37570.493382</v>
       </c>
       <c s="16" r="H35">
         <v>1052.37087</v>
       </c>
       <c s="16" r="I35">
         <v>23474.221479</v>
       </c>
       <c s="13" t="str" r="J35"/>
       <c s="16" r="L35">
-        <v>145047.047522</v>
+        <v>145198.975522</v>
       </c>
       <c s="14" t="str" r="M35"/>
       <c s="16" r="N35">
         <v>7331.487246</v>
       </c>
       <c s="16" r="O35">
         <v>34229.8155</v>
       </c>
       <c s="16" r="P35">
         <v>7404.998</v>
       </c>
       <c s="16" r="Q35">
-        <v>73001.693577</v>
+        <v>73154.565577</v>
       </c>
       <c s="16" r="R35">
         <v>1934.115858</v>
       </c>
       <c s="16" r="S35">
-        <v>21040.007341</v>
+        <v>21039.063341</v>
       </c>
       <c s="16" r="T35">
         <v>104.93</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="18" r="C36">
-        <v>333148.692769</v>
+        <v>333083.385769</v>
       </c>
       <c s="18" r="D36">
-        <v>35757.211598</v>
+        <v>35758.211598</v>
       </c>
       <c s="18" r="E36">
         <v>86768.688</v>
       </c>
       <c s="18" r="F36">
         <v>39891.475124</v>
       </c>
       <c s="18" r="G36">
-        <v>101647.092724</v>
+        <v>101807.285724</v>
       </c>
       <c s="18" r="H36">
         <v>2194.746928</v>
       </c>
       <c s="18" r="I36">
-        <v>66889.478395</v>
+        <v>66662.978395</v>
       </c>
       <c s="17" t="str" r="J36"/>
       <c s="18" r="L36">
-        <v>461267.404891</v>
+        <v>461580.609891</v>
       </c>
       <c s="27" t="str" r="M36"/>
       <c s="18" r="N36">
-        <v>23499.827427</v>
+        <v>23515.322427</v>
       </c>
       <c s="18" r="O36">
         <v>124098.016</v>
       </c>
       <c s="18" r="P36">
         <v>22224.58864</v>
       </c>
       <c s="18" r="Q36">
-        <v>213992.872509</v>
+        <v>214354.624509</v>
       </c>
       <c s="18" r="R36">
         <v>4418.835793</v>
       </c>
       <c s="18" r="S36">
-        <v>72300.460522</v>
+        <v>72236.418522</v>
       </c>
       <c s="18" r="T36">
         <v>732.804</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="13" t="inlineStr" r="C37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E37">
         <is>
           <t xml:space="preserve"/>
@@ -24284,457 +24747,515 @@
       </c>
       <c s="13" t="inlineStr" r="R37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="38" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="16" r="C38">
-        <v>92436.355124</v>
+        <v>92476.138123</v>
       </c>
       <c s="16" r="D38">
         <v>8003.3676</v>
       </c>
       <c s="16" r="E38">
         <v>26407.412</v>
       </c>
       <c s="16" r="F38">
         <v>9150.017</v>
       </c>
       <c s="16" r="G38">
-        <v>29150.928846</v>
+        <v>29190.711845</v>
       </c>
       <c s="16" r="H38">
         <v>344.135326</v>
       </c>
       <c s="16" r="I38">
         <v>19380.494352</v>
       </c>
       <c s="13" t="str" r="J38"/>
       <c s="16" r="L38">
-        <v>167793.511065</v>
+        <v>167898.951065</v>
       </c>
       <c s="14" t="str" r="M38"/>
       <c s="16" r="N38">
         <v>9258.619977</v>
       </c>
       <c s="16" r="O38">
         <v>44035.103</v>
       </c>
       <c s="16" r="P38">
         <v>9218.356065</v>
       </c>
       <c s="16" r="Q38">
-        <v>81335.766512</v>
+        <v>81441.206512</v>
       </c>
       <c s="16" r="R38">
         <v>986.653539</v>
       </c>
       <c s="16" r="S38">
         <v>22694.711972</v>
       </c>
       <c s="16" r="T38">
         <v>264.3</v>
       </c>
     </row>
     <row r="39" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
       <c s="16" r="C39">
-        <v>120716.111151</v>
+        <v>120742.828151</v>
       </c>
       <c s="16" r="D39">
         <v>12202.990317</v>
       </c>
       <c s="16" r="E39">
         <v>27231.0125</v>
       </c>
       <c s="16" r="F39">
         <v>13316.589317</v>
       </c>
       <c s="16" r="G39">
-        <v>42497.456239</v>
+        <v>42524.173239</v>
       </c>
       <c s="16" r="H39">
         <v>656.734313</v>
       </c>
       <c s="16" r="I39">
         <v>24796.328465</v>
       </c>
       <c s="16" r="J39">
         <v>15</v>
       </c>
       <c s="16" r="L39">
-        <v>148895.634262</v>
+        <v>148955.349262</v>
       </c>
       <c s="14" t="str" r="M39"/>
       <c s="16" r="N39">
         <v>6949.650834</v>
       </c>
       <c s="16" r="O39">
         <v>36632.464</v>
       </c>
       <c s="16" r="P39">
         <v>6445.551585</v>
       </c>
       <c s="16" r="Q39">
-        <v>76085.27738</v>
+        <v>76145.07538</v>
       </c>
       <c s="16" r="R39">
-        <v>995.495987</v>
+        <v>995.412987</v>
       </c>
       <c s="16" r="S39">
         <v>21741.194476</v>
       </c>
       <c s="16" r="T39">
         <v>46</v>
       </c>
     </row>
-    <row r="40" ht="18" customHeight="0">
+    <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
-          <t xml:space="preserve">Q2 / T2 2026 Total</t>
+          <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
-      <c s="18" r="C40">
-[...46 lines deleted...]
-        <v>310.3</v>
+      <c s="16" r="C40">
+        <v>120268.613129</v>
+      </c>
+      <c s="16" r="D40">
+        <v>14751.18145</v>
+      </c>
+      <c s="16" r="E40">
+        <v>27381.5</v>
+      </c>
+      <c s="16" r="F40">
+        <v>15474.990064</v>
+      </c>
+      <c s="16" r="G40">
+        <v>35715.080283</v>
+      </c>
+      <c s="16" r="H40">
+        <v>822.931556</v>
+      </c>
+      <c s="16" r="I40">
+        <v>25984.374776</v>
+      </c>
+      <c s="16" r="J40">
+        <v>138.555</v>
+      </c>
+      <c s="16" r="L40">
+        <v>195107.13462</v>
+      </c>
+      <c s="14" t="str" r="M40"/>
+      <c s="16" r="N40">
+        <v>7554.739238</v>
+      </c>
+      <c s="16" r="O40">
+        <v>50949.048462</v>
+      </c>
+      <c s="16" r="P40">
+        <v>6957.41535</v>
+      </c>
+      <c s="16" r="Q40">
+        <v>101939.19771</v>
+      </c>
+      <c s="16" r="R40">
+        <v>1987.188007</v>
+      </c>
+      <c s="16" r="S40">
+        <v>25189.945853</v>
+      </c>
+      <c s="16" r="T40">
+        <v>529.6</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
-      <c s="13" t="inlineStr" r="C41">
-[...78 lines deleted...]
-        </is>
+      <c s="18" r="C41">
+        <v>333487.579403</v>
+      </c>
+      <c s="18" r="D41">
+        <v>34957.539367</v>
+      </c>
+      <c s="18" r="E41">
+        <v>81019.9245</v>
+      </c>
+      <c s="18" r="F41">
+        <v>37941.596381</v>
+      </c>
+      <c s="18" r="G41">
+        <v>107429.965367</v>
+      </c>
+      <c s="18" r="H41">
+        <v>1823.801195</v>
+      </c>
+      <c s="18" r="I41">
+        <v>70161.197593</v>
+      </c>
+      <c s="18" r="J41">
+        <v>153.555</v>
+      </c>
+      <c s="18" r="L41">
+        <v>511961.434947</v>
+      </c>
+      <c s="27" t="str" r="M41"/>
+      <c s="18" r="N41">
+        <v>23763.010049</v>
+      </c>
+      <c s="18" r="O41">
+        <v>131616.615462</v>
+      </c>
+      <c s="18" r="P41">
+        <v>22621.323</v>
+      </c>
+      <c s="18" r="Q41">
+        <v>259525.479602</v>
+      </c>
+      <c s="18" r="R41">
+        <v>3969.254533</v>
+      </c>
+      <c s="18" r="S41">
+        <v>69625.852301</v>
+      </c>
+      <c s="18" r="T41">
+        <v>839.9</v>
       </c>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
-      <c s="18" r="C42">
-[...46 lines deleted...]
-        <v>1043.104</v>
+      <c s="13" t="inlineStr" r="C42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M42"/>
+      <c s="13" t="inlineStr" r="N42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
     </row>
     <row r="43" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A43">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B43"/>
-      <c s="13" t="inlineStr" r="C43">
-[...83 lines deleted...]
-      <c s="28" t="inlineStr" r="A45">
+      <c s="18" r="C43">
+        <v>666570.965172</v>
+      </c>
+      <c s="18" r="D43">
+        <v>70715.750965</v>
+      </c>
+      <c s="18" r="E43">
+        <v>167788.6125</v>
+      </c>
+      <c s="18" r="F43">
+        <v>77833.071505</v>
+      </c>
+      <c s="18" r="G43">
+        <v>209237.251091</v>
+      </c>
+      <c s="18" r="H43">
+        <v>4018.548123</v>
+      </c>
+      <c s="18" r="I43">
+        <v>136824.175988</v>
+      </c>
+      <c s="18" r="J43">
+        <v>153.555</v>
+      </c>
+      <c s="18" r="L43">
+        <v>973542.044838</v>
+      </c>
+      <c s="27" t="str" r="M43"/>
+      <c s="18" r="N43">
+        <v>47278.332476</v>
+      </c>
+      <c s="18" r="O43">
+        <v>255714.631462</v>
+      </c>
+      <c s="18" r="P43">
+        <v>44845.91164</v>
+      </c>
+      <c s="18" r="Q43">
+        <v>473880.104111</v>
+      </c>
+      <c s="18" r="R43">
+        <v>8388.090326</v>
+      </c>
+      <c s="18" r="S43">
+        <v>141862.270823</v>
+      </c>
+      <c s="18" r="T43">
+        <v>1572.704</v>
+      </c>
+    </row>
+    <row r="44" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="A44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B44"/>
+      <c s="13" t="inlineStr" r="C44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M44"/>
+      <c s="13" t="inlineStr" r="N44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="0.05" customHeight="1"/>
+    <row r="46" ht="22.3" customHeight="1"/>
+    <row r="47" ht="18" customHeight="0">
+      <c s="28" t="inlineStr" r="A47">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="46" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="20" t="inlineStr" r="A47">
+    <row r="48" ht="8.95" customHeight="1"/>
+    <row r="49" ht="252.75" customHeight="1">
+      <c s="20" t="inlineStr" r="A49">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -24756,51 +25277,50 @@
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Conditions d’utilisation du site Web | Organisme canadien de réglementation des investissements (ocri.ca)</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">).</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="48" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
     <mergeCell ref="C3:R4"/>
     <mergeCell ref="C5:R5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:J9"/>
     <mergeCell ref="L9:T9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="L16:M16"/>
@@ -24836,54 +25356,56 @@
     <mergeCell ref="L31:M31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="L33:M33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="L43:M43"/>
-    <mergeCell ref="A47:L47"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="A49:L49"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A47" r:id="rId21"/>
+    <hyperlink ref="A49" r:id="rId21"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId19"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>