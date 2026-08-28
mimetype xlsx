--- v2 (2026-07-18)
+++ v3 (2026-08-28)
@@ -379,103 +379,103 @@
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="0" borderId="5">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="0" borderId="5">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="3">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="3">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="6">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="7">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="0" borderId="6">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="82" fontId="4" fillId="0" borderId="6">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="8">
-[...1 lines deleted...]
-    </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="82" fontId="4" fillId="0" borderId="8">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="6">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="8" fillId="0" borderId="6">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="6">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="83" fontId="4" fillId="0" borderId="8">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="9" fillId="0" borderId="6">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="9">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="10">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="11">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="12">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="13">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="14">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="15">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="8">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -916,1348 +916,1419 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing5.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/website-terms-use" TargetMode="External" Id="rId13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing7.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/website-terms-use" TargetMode="External" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing9.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciro.ca/website-terms-use" TargetMode="External" Id="rId21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="0.0234375"/>
     <col min="2" max="2" customWidth="1" width="22.1328125"/>
     <col min="3" max="3" customWidth="1" width="3.23046875"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="17.82421875"/>
     <col min="6" max="6" customWidth="1" width="17.82421875"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
-    <col min="8" max="8" customWidth="1" width="13.7109375"/>
-    <col min="9" max="9" customWidth="1" width="17.82421875"/>
+    <col min="8" max="8" customWidth="1" width="17.82421875"/>
+    <col min="9" max="9" customWidth="1" width="13.7109375"/>
     <col min="10" max="10" customWidth="1" width="13.7109375"/>
     <col min="11" max="11" customWidth="1" width="13.7109375"/>
     <col min="12" max="12" customWidth="1" width="2.421875"/>
   </cols>
   <sheetData>
     <row r="1" ht="56.65" customHeight="1">
       <c s="1" t="str" r="B1"/>
       <c s="2" t="str" r="C1"/>
       <c s="3" t="inlineStr" r="D1">
         <is>
           <t xml:space="preserve">Money market trading by type of security</t>
         </is>
       </c>
       <c s="4" t="str" r="E1"/>
       <c s="4" t="str" r="F1"/>
       <c s="4" t="str" r="G1"/>
       <c s="4" t="str" r="H1"/>
       <c s="4" t="str" r="I1"/>
-      <c s="4" t="str" r="J1"/>
-      <c s="2" t="str" r="K1"/>
+      <c s="2" t="str" r="J1"/>
     </row>
     <row r="2" ht="28.5" customHeight="1">
       <c s="5" t="inlineStr" r="B2">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="2" t="str" r="C2"/>
       <c s="6" t="inlineStr" r="D2">
         <is>
           <t xml:space="preserve">Opérations conclues sur le marché monétaire, par catégorie de titres</t>
         </is>
       </c>
       <c s="4" t="str" r="E2"/>
       <c s="4" t="str" r="F2"/>
       <c s="4" t="str" r="G2"/>
       <c s="4" t="str" r="H2"/>
       <c s="4" t="str" r="I2"/>
-      <c s="4" t="str" r="J2"/>
-      <c s="2" t="str" r="K2"/>
+      <c s="2" t="str" r="J2"/>
     </row>
     <row r="3" ht="18" customHeight="0">
       <c s="7" t="inlineStr" r="B3">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="8" t="str" r="C3"/>
       <c s="9" t="inlineStr" r="D3">
         <is>
           <t xml:space="preserve">Millions of dollars / En millions de dollars</t>
         </is>
       </c>
       <c s="8" t="str" r="E3"/>
       <c s="8" t="str" r="F3"/>
       <c s="8" t="str" r="G3"/>
       <c s="10" t="inlineStr" r="H3">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="10" t="inlineStr" r="I3">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="10" t="inlineStr" r="J3">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="K3">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="4" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="B4">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="2" t="str" r="C4"/>
       <c s="11" t="inlineStr" r="D4">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="inlineStr" r="E4">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="inlineStr" r="F4">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G4">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="inlineStr" r="H4">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="inlineStr" r="I4">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="inlineStr" r="J4">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="K4">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="5" ht="75.6" customHeight="0">
       <c s="13" t="inlineStr" r="B5">
         <is>
           <t xml:space="preserve">The Month</t>
         </is>
       </c>
       <c s="14" t="str" r="C5"/>
       <c s="13" t="inlineStr" r="D5">
         <is>
           <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve">Government of Canada Treasury Bills / Bons du Trésor du gouvernement canadien</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F5">
         <is>
           <t xml:space="preserve">Federal Crown Corporation Securities / Titres des sociétés d’État du gouvernement fédéral</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G5">
         <is>
           <t xml:space="preserve">Provincial Securities / Titres des provinces</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H5">
         <is>
-          <t xml:space="preserve">Bankers’ Acceptances / Acceptations bancaires</t>
+          <t xml:space="preserve">Commercial Paper and Asset Backed Commercial Paper / Papier commercial et papier commercial adossé à des actifs</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I5">
         <is>
-          <t xml:space="preserve">Commercial Paper and Asset Backed Commercial Paper / Papier commercial et papier commercial adossé à des actifs</t>
+          <t xml:space="preserve">Bank Paper / Papier des banques</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J5">
-        <is>
-[...3 lines deleted...]
-      <c s="13" t="inlineStr" r="K5">
         <is>
           <t xml:space="preserve">Other Domestic Money Market Securities / Autres titres du marché monétaire intérieur</t>
         </is>
       </c>
     </row>
     <row r="6" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B6">
         <is>
           <t xml:space="preserve">January / janvier 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C6"/>
-      <c s="13" t="str" r="D6"/>
+      <c s="16" r="D6">
+        <v>759895.275651</v>
+      </c>
       <c s="16" r="E6">
-        <v>216733.854693</v>
+        <v>216734.531693</v>
       </c>
       <c s="16" r="F6">
         <v>622.597156</v>
       </c>
       <c s="16" r="G6">
         <v>34893.055303</v>
       </c>
-      <c s="13" t="str" r="H6"/>
+      <c s="16" r="H6">
+        <v>83399.403059</v>
+      </c>
       <c s="16" r="I6">
-        <v>83399.403059</v>
+        <v>17542.1872</v>
       </c>
       <c s="16" r="J6">
-        <v>17542.1872</v>
-[...1 lines deleted...]
-      <c s="16" r="K6">
         <v>406703.50124</v>
       </c>
     </row>
     <row r="7" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B7">
         <is>
           <t xml:space="preserve">February / février 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C7"/>
-      <c s="13" t="str" r="D7"/>
+      <c s="16" r="D7">
+        <v>539600.776099</v>
+      </c>
       <c s="16" r="E7">
-        <v>187239.541011</v>
+        <v>187242.628011</v>
       </c>
       <c s="16" r="F7">
         <v>1372.734365</v>
       </c>
       <c s="16" r="G7">
         <v>29720.897514</v>
       </c>
-      <c s="13" t="str" r="H7"/>
+      <c s="16" r="H7">
+        <v>83640.389307</v>
+      </c>
       <c s="16" r="I7">
-        <v>83640.389307</v>
+        <v>17792.68786</v>
       </c>
       <c s="16" r="J7">
-        <v>17792.68786</v>
-[...1 lines deleted...]
-      <c s="16" r="K7">
         <v>219831.439042</v>
       </c>
     </row>
     <row r="8" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B8">
         <is>
           <t xml:space="preserve">March / mars 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C8"/>
-      <c s="13" t="str" r="D8"/>
+      <c s="16" r="D8">
+        <v>570219.317533</v>
+      </c>
       <c s="16" r="E8">
-        <v>210422.236634</v>
+        <v>210429.305634</v>
       </c>
       <c s="16" r="F8">
         <v>439.188222</v>
       </c>
       <c s="16" r="G8">
         <v>34433.343564</v>
       </c>
-      <c s="13" t="str" r="H8"/>
+      <c s="16" r="H8">
+        <v>70158.41878</v>
+      </c>
       <c s="16" r="I8">
-        <v>70158.41878</v>
+        <v>20408.072908</v>
       </c>
       <c s="16" r="J8">
-        <v>20408.072908</v>
-[...1 lines deleted...]
-      <c s="16" r="K8">
         <v>234350.988425</v>
       </c>
     </row>
     <row r="9" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B9">
         <is>
           <t xml:space="preserve">Q1 / T1 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C9"/>
-      <c s="17" t="str" r="D9"/>
-[...3 lines deleted...]
-      <c s="18" r="F9">
+      <c s="17" r="D9">
+        <v>1869715.369283</v>
+      </c>
+      <c s="17" r="E9">
+        <v>614406.465338</v>
+      </c>
+      <c s="17" r="F9">
         <v>2434.519743</v>
       </c>
-      <c s="18" r="G9">
+      <c s="17" r="G9">
         <v>99047.296381</v>
       </c>
-      <c s="17" t="str" r="H9"/>
-      <c s="18" r="I9">
+      <c s="17" r="H9">
         <v>237198.211146</v>
       </c>
-      <c s="18" r="J9">
+      <c s="17" r="I9">
         <v>55742.947968</v>
       </c>
-      <c s="18" r="K9">
+      <c s="17" r="J9">
         <v>860885.928707</v>
       </c>
     </row>
     <row r="10" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C10"/>
       <c s="13" t="inlineStr" r="D10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="13" t="inlineStr" r="K10">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="11" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B11">
         <is>
           <t xml:space="preserve">April / avril 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C11"/>
-      <c s="13" t="str" r="D11"/>
+      <c s="16" r="D11">
+        <v>817279.933791</v>
+      </c>
       <c s="16" r="E11">
-        <v>215215.272087</v>
+        <v>215221.801087</v>
       </c>
       <c s="16" r="F11">
         <v>390.988439</v>
       </c>
       <c s="16" r="G11">
         <v>42984.412757</v>
       </c>
-      <c s="13" t="str" r="H11"/>
+      <c s="16" r="H11">
+        <v>80860.679049</v>
+      </c>
       <c s="16" r="I11">
-        <v>80860.679049</v>
+        <v>15430.232518</v>
       </c>
       <c s="16" r="J11">
-        <v>15430.232518</v>
-[...1 lines deleted...]
-      <c s="16" r="K11">
         <v>462391.819941</v>
       </c>
     </row>
     <row r="12" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B12">
         <is>
           <t xml:space="preserve">May / mai 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C12"/>
-      <c s="13" t="str" r="D12"/>
+      <c s="16" r="D12">
+        <v>449188.206933</v>
+      </c>
       <c s="16" r="E12">
-        <v>206534.766355</v>
+        <v>206541.624355</v>
       </c>
       <c s="16" r="F12">
         <v>409.622898</v>
       </c>
       <c s="16" r="G12">
         <v>36340.700921</v>
       </c>
-      <c s="13" t="str" r="H12"/>
+      <c s="16" r="H12">
+        <v>85976.997428</v>
+      </c>
       <c s="16" r="I12">
-        <v>85976.997428</v>
+        <v>22807.617941</v>
       </c>
       <c s="16" r="J12">
-        <v>22807.617941</v>
-[...1 lines deleted...]
-      <c s="16" r="K12">
         <v>97111.64339</v>
       </c>
     </row>
     <row r="13" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B13">
         <is>
           <t xml:space="preserve">June / juin 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C13"/>
-      <c s="13" t="str" r="D13"/>
+      <c s="16" r="D13">
+        <v>441387.833672</v>
+      </c>
       <c s="16" r="E13">
-        <v>235799.558678</v>
+        <v>235806.068678</v>
       </c>
       <c s="16" r="F13">
         <v>805.98139</v>
       </c>
       <c s="16" r="G13">
         <v>36106.29087</v>
       </c>
-      <c s="13" t="str" r="H13"/>
+      <c s="16" r="H13">
+        <v>86434.679756</v>
+      </c>
       <c s="16" r="I13">
-        <v>86434.679756</v>
+        <v>17245.960927</v>
       </c>
       <c s="16" r="J13">
-        <v>17245.960927</v>
-[...1 lines deleted...]
-      <c s="16" r="K13">
         <v>64988.852051</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B14">
         <is>
           <t xml:space="preserve">Q2 / T2 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C14"/>
-      <c s="17" t="str" r="D14"/>
-[...3 lines deleted...]
-      <c s="18" r="F14">
+      <c s="17" r="D14">
+        <v>1707855.974396</v>
+      </c>
+      <c s="17" r="E14">
+        <v>657569.49412</v>
+      </c>
+      <c s="17" r="F14">
         <v>1606.592727</v>
       </c>
-      <c s="18" r="G14">
+      <c s="17" r="G14">
         <v>115431.404548</v>
       </c>
-      <c s="17" t="str" r="H14"/>
-      <c s="18" r="I14">
+      <c s="17" r="H14">
         <v>253272.356233</v>
       </c>
-      <c s="18" r="J14">
+      <c s="17" r="I14">
         <v>55483.811386</v>
       </c>
-      <c s="18" r="K14">
+      <c s="17" r="J14">
         <v>624492.315382</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C15"/>
       <c s="13" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="13" t="inlineStr" r="K15">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="16" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B16">
         <is>
           <t xml:space="preserve">July / juillet 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C16"/>
-      <c s="13" t="str" r="D16"/>
+      <c s="16" r="D16">
+        <v>469549.523224</v>
+      </c>
       <c s="16" r="E16">
-        <v>255598.892583</v>
+        <v>255606.633583</v>
       </c>
       <c s="16" r="F16">
         <v>915.006482</v>
       </c>
       <c s="16" r="G16">
         <v>40220.996772</v>
       </c>
-      <c s="13" t="str" r="H16"/>
+      <c s="16" r="H16">
+        <v>94297.635754</v>
+      </c>
       <c s="16" r="I16">
-        <v>94297.635754</v>
+        <v>14633.256738</v>
       </c>
       <c s="16" r="J16">
-        <v>14633.256738</v>
-[...1 lines deleted...]
-      <c s="16" r="K16">
         <v>63875.993895</v>
       </c>
     </row>
     <row r="17" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B17">
         <is>
           <t xml:space="preserve">August / août 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C17"/>
-      <c s="13" t="str" r="D17"/>
+      <c s="16" r="D17">
+        <v>483905.561448</v>
+      </c>
       <c s="16" r="E17">
-        <v>187503.376526</v>
+        <v>187508.936526</v>
       </c>
       <c s="16" r="F17">
         <v>279.951587</v>
       </c>
       <c s="16" r="G17">
         <v>36866.859674</v>
       </c>
-      <c s="13" t="str" r="H17"/>
+      <c s="16" r="H17">
+        <v>87978.422574</v>
+      </c>
       <c s="16" r="I17">
-        <v>87978.422574</v>
+        <v>15214.054305</v>
       </c>
       <c s="16" r="J17">
-        <v>15214.054305</v>
-[...1 lines deleted...]
-      <c s="16" r="K17">
         <v>156057.336782</v>
       </c>
     </row>
     <row r="18" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B18">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C18"/>
-      <c s="13" t="str" r="D18"/>
+      <c s="16" r="D18">
+        <v>632603.192496</v>
+      </c>
       <c s="16" r="E18">
-        <v>238252.791205</v>
+        <v>238256.576205</v>
       </c>
       <c s="16" r="F18">
         <v>443.039898</v>
       </c>
       <c s="16" r="G18">
         <v>40460.386331</v>
       </c>
-      <c s="13" t="str" r="H18"/>
+      <c s="16" r="H18">
+        <v>82720.149493</v>
+      </c>
       <c s="16" r="I18">
-        <v>82720.149493</v>
+        <v>18712.442832</v>
       </c>
       <c s="16" r="J18">
-        <v>18712.442832</v>
-[...1 lines deleted...]
-      <c s="16" r="K18">
         <v>252010.597737</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B19">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C19"/>
-      <c s="17" t="str" r="D19"/>
-[...3 lines deleted...]
-      <c s="18" r="F19">
+      <c s="17" r="D19">
+        <v>1586058.277168</v>
+      </c>
+      <c s="17" r="E19">
+        <v>681372.146314</v>
+      </c>
+      <c s="17" r="F19">
         <v>1637.997967</v>
       </c>
-      <c s="18" r="G19">
+      <c s="17" r="G19">
         <v>117548.242777</v>
       </c>
-      <c s="17" t="str" r="H19"/>
-      <c s="18" r="I19">
+      <c s="17" r="H19">
         <v>264996.207821</v>
       </c>
-      <c s="18" r="J19">
+      <c s="17" r="I19">
         <v>48559.753875</v>
       </c>
-      <c s="18" r="K19">
+      <c s="17" r="J19">
         <v>471943.928414</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C20"/>
       <c s="13" t="inlineStr" r="D20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="13" t="inlineStr" r="K20">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="21" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B21">
         <is>
           <t xml:space="preserve">October / octobre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C21"/>
-      <c s="13" t="str" r="D21"/>
+      <c s="16" r="D21">
+        <v>438089.14729</v>
+      </c>
       <c s="16" r="E21">
         <v>214404.905088</v>
       </c>
       <c s="16" r="F21">
         <v>687.259852</v>
       </c>
       <c s="16" r="G21">
         <v>41392.428244</v>
       </c>
-      <c s="13" t="str" r="H21"/>
+      <c s="16" r="H21">
+        <v>85679.844279</v>
+      </c>
       <c s="16" r="I21">
-        <v>85679.844279</v>
+        <v>15645.74779</v>
       </c>
       <c s="16" r="J21">
-        <v>15645.74779</v>
-[...1 lines deleted...]
-      <c s="16" r="K21">
         <v>80278.962037</v>
       </c>
     </row>
     <row r="22" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B22">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C22"/>
-      <c s="13" t="str" r="D22"/>
+      <c s="16" r="D22">
+        <v>477680.820972</v>
+      </c>
       <c s="16" r="E22">
         <v>211558.40845</v>
       </c>
       <c s="16" r="F22">
         <v>2077.957176</v>
       </c>
       <c s="16" r="G22">
         <v>41483.385309</v>
       </c>
-      <c s="13" t="str" r="H22"/>
+      <c s="16" r="H22">
+        <v>89550.0236099999</v>
+      </c>
       <c s="16" r="I22">
-        <v>89550.0236099999</v>
+        <v>17242.123247</v>
       </c>
       <c s="16" r="J22">
-        <v>17242.123247</v>
-[...1 lines deleted...]
-      <c s="16" r="K22">
         <v>115768.92318</v>
       </c>
     </row>
     <row r="23" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B23">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C23"/>
-      <c s="13" t="str" r="D23"/>
+      <c s="16" r="D23">
+        <v>695104.083451</v>
+      </c>
       <c s="16" r="E23">
         <v>223771.629916</v>
       </c>
       <c s="16" r="F23">
         <v>338.39884</v>
       </c>
       <c s="16" r="G23">
         <v>49404.27256</v>
       </c>
-      <c s="13" t="str" r="H23"/>
+      <c s="16" r="H23">
+        <v>104260.404163</v>
+      </c>
       <c s="16" r="I23">
-        <v>104260.404163</v>
+        <v>23214.536845</v>
       </c>
       <c s="16" r="J23">
-        <v>23214.536845</v>
-[...1 lines deleted...]
-      <c s="16" r="K23">
         <v>294114.841127</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B24">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C24"/>
-      <c s="17" t="str" r="D24"/>
-      <c s="18" r="E24">
+      <c s="17" r="D24">
+        <v>1610874.051713</v>
+      </c>
+      <c s="17" r="E24">
         <v>649734.943454</v>
       </c>
-      <c s="18" r="F24">
+      <c s="17" r="F24">
         <v>3103.615868</v>
       </c>
-      <c s="18" r="G24">
+      <c s="17" r="G24">
         <v>132280.086113</v>
       </c>
-      <c s="17" t="str" r="H24"/>
-      <c s="18" r="I24">
+      <c s="17" r="H24">
         <v>279490.272052</v>
       </c>
-      <c s="18" r="J24">
+      <c s="17" r="I24">
         <v>56102.407882</v>
       </c>
-      <c s="18" r="K24">
+      <c s="17" r="J24">
         <v>490162.726344</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C25"/>
       <c s="13" t="inlineStr" r="D25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="13" t="inlineStr" r="K25">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B26">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="C26"/>
-      <c s="17" t="str" r="D26"/>
-[...3 lines deleted...]
-      <c s="18" r="F26">
+      <c s="17" r="D26">
+        <v>6774503.67256</v>
+      </c>
+      <c s="17" r="E26">
+        <v>2603083.049226</v>
+      </c>
+      <c s="17" r="F26">
         <v>8782.726305</v>
       </c>
-      <c s="18" r="G26">
+      <c s="17" r="G26">
         <v>464307.029819</v>
       </c>
-      <c s="17" t="str" r="H26"/>
-      <c s="18" r="I26">
+      <c s="17" r="H26">
         <v>1034957.047252</v>
       </c>
-      <c s="18" r="J26">
+      <c s="17" r="I26">
         <v>215888.921111</v>
       </c>
-      <c s="18" r="K26">
+      <c s="17" r="J26">
         <v>2447484.898847</v>
       </c>
     </row>
     <row r="27" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C27"/>
       <c s="13" t="inlineStr" r="D27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="13" t="inlineStr" r="K27">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="28" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B28">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C28"/>
-      <c s="13" t="str" r="D28"/>
+      <c s="16" r="D28">
+        <v>642834.324071</v>
+      </c>
       <c s="16" r="E28">
         <v>177380.133389</v>
       </c>
       <c s="16" r="F28">
         <v>1692.172811</v>
       </c>
       <c s="16" r="G28">
         <v>49921.408872</v>
       </c>
-      <c s="13" t="str" r="H28"/>
+      <c s="16" r="H28">
+        <v>114903.879922</v>
+      </c>
       <c s="16" r="I28">
-        <v>114903.879922</v>
+        <v>17783.58238</v>
       </c>
       <c s="16" r="J28">
-        <v>17783.58238</v>
-[...1 lines deleted...]
-      <c s="16" r="K28">
         <v>281153.146697</v>
       </c>
     </row>
     <row r="29" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B29">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C29"/>
-      <c s="13" t="str" r="D29"/>
+      <c s="16" r="D29">
+        <v>627829.444426</v>
+      </c>
       <c s="16" r="E29">
         <v>174058.164709</v>
       </c>
       <c s="16" r="F29">
         <v>1172.42878</v>
       </c>
       <c s="16" r="G29">
         <v>59468.592736</v>
       </c>
-      <c s="13" t="str" r="H29"/>
+      <c s="16" r="H29">
+        <v>110816.029336</v>
+      </c>
       <c s="16" r="I29">
-        <v>110816.029336</v>
+        <v>20104.058592</v>
       </c>
       <c s="16" r="J29">
-        <v>20104.058592</v>
-[...1 lines deleted...]
-      <c s="16" r="K29">
         <v>262210.170273</v>
       </c>
     </row>
     <row r="30" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B30">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C30"/>
-      <c s="13" t="str" r="D30"/>
+      <c s="16" r="D30">
+        <v>677452.080453</v>
+      </c>
       <c s="16" r="E30">
         <v>204732.011328</v>
       </c>
       <c s="16" r="F30">
         <v>867.118</v>
       </c>
       <c s="16" r="G30">
         <v>63653.685229</v>
       </c>
-      <c s="13" t="str" r="H30"/>
+      <c s="16" r="H30">
+        <v>122698.802475</v>
+      </c>
       <c s="16" r="I30">
-        <v>122698.802475</v>
+        <v>20623.640245</v>
       </c>
       <c s="16" r="J30">
-        <v>20623.640245</v>
-[...2 lines deleted...]
-        <v>264877.884576</v>
+        <v>264876.823176</v>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B31">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C31"/>
-      <c s="17" t="str" r="D31"/>
-      <c s="18" r="E31">
+      <c s="17" r="D31">
+        <v>1948115.84895</v>
+      </c>
+      <c s="17" r="E31">
         <v>556170.309426</v>
       </c>
-      <c s="18" r="F31">
+      <c s="17" r="F31">
         <v>3731.719591</v>
       </c>
-      <c s="18" r="G31">
+      <c s="17" r="G31">
         <v>173043.686837</v>
       </c>
-      <c s="17" t="str" r="H31"/>
-      <c s="18" r="I31">
+      <c s="17" r="H31">
         <v>348418.711733</v>
       </c>
-      <c s="18" r="J31">
+      <c s="17" r="I31">
         <v>58511.281217</v>
       </c>
-      <c s="18" r="K31">
-        <v>808241.201546</v>
+      <c s="17" r="J31">
+        <v>808240.140146</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C32"/>
       <c s="13" t="inlineStr" r="D32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="13" t="inlineStr" r="K32">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="33" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B33">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C33"/>
-      <c s="13" t="str" r="D33"/>
+      <c s="16" r="D33">
+        <v>670285.264372</v>
+      </c>
       <c s="16" r="E33">
         <v>212952.640575</v>
       </c>
       <c s="16" r="F33">
         <v>565.421317</v>
       </c>
       <c s="16" r="G33">
         <v>42239.900947</v>
       </c>
-      <c s="13" t="str" r="H33"/>
+      <c s="16" r="H33">
+        <v>126224.765055</v>
+      </c>
       <c s="16" r="I33">
-        <v>126224.765055</v>
+        <v>19104.673827</v>
       </c>
       <c s="16" r="J33">
-        <v>19104.673827</v>
-[...2 lines deleted...]
-        <v>269221.943568</v>
+        <v>269197.862651</v>
       </c>
     </row>
     <row r="34" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B34">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C34"/>
-      <c s="13" t="str" r="D34"/>
+      <c s="16" r="D34">
+        <v>619016.873992</v>
+      </c>
       <c s="16" r="E34">
         <v>194229.748916</v>
       </c>
       <c s="16" r="F34">
         <v>1106.0085</v>
       </c>
       <c s="16" r="G34">
         <v>47844.497723</v>
       </c>
-      <c s="13" t="str" r="H34"/>
+      <c s="16" r="H34">
+        <v>119650.269477</v>
+      </c>
       <c s="16" r="I34">
-        <v>119650.269477</v>
+        <v>22210.76766</v>
       </c>
       <c s="16" r="J34">
-        <v>22210.76766</v>
-[...2 lines deleted...]
-        <v>234100.98495</v>
+        <v>233975.581716</v>
       </c>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="B35">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C35"/>
-      <c s="13" t="str" r="D35"/>
+      <c s="16" r="D35">
+        <v>765915.478875</v>
+      </c>
       <c s="16" r="E35">
-        <v>298834.792316</v>
+        <v>298885.087316</v>
       </c>
       <c s="16" r="F35">
         <v>918.814</v>
       </c>
       <c s="16" r="G35">
-        <v>58283.981531</v>
-[...1 lines deleted...]
-      <c s="13" t="str" r="H35"/>
+        <v>58295.141531</v>
+      </c>
+      <c s="16" r="H35">
+        <v>121856.39581</v>
+      </c>
       <c s="16" r="I35">
-        <v>121829.31081</v>
+        <v>26931.973228</v>
       </c>
       <c s="16" r="J35">
-        <v>26931.973228</v>
-[...2 lines deleted...]
-        <v>259880.385657</v>
+        <v>259028.06699</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B36">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C36"/>
-      <c s="17" t="str" r="D36"/>
-[...3 lines deleted...]
-      <c s="18" r="F36">
+      <c s="17" r="D36">
+        <v>2055217.617239</v>
+      </c>
+      <c s="17" r="E36">
+        <v>706067.476807</v>
+      </c>
+      <c s="17" r="F36">
         <v>2590.243817</v>
       </c>
-      <c s="18" r="G36">
-[...6 lines deleted...]
-      <c s="18" r="J36">
+      <c s="17" r="G36">
+        <v>148379.540201</v>
+      </c>
+      <c s="17" r="H36">
+        <v>367731.430342</v>
+      </c>
+      <c s="17" r="I36">
         <v>68247.414715</v>
       </c>
-      <c s="18" r="K36">
-        <v>763203.314175</v>
+      <c s="17" r="J36">
+        <v>762201.511357</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="C37"/>
       <c s="13" t="inlineStr" r="D37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="J37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="13" t="inlineStr" r="K37">
-[...5 lines deleted...]
-    <row r="38" ht="18" customHeight="0">
+    </row>
+    <row r="38" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="B38">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve">July / juillet 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="C38"/>
-      <c s="17" t="str" r="D38"/>
-[...17 lines deleted...]
-        <v>1571444.515721</v>
+      <c s="16" r="D38">
+        <v>528401.586837</v>
+      </c>
+      <c s="16" r="E38">
+        <v>234028.705415</v>
+      </c>
+      <c s="16" r="F38">
+        <v>280.823783</v>
+      </c>
+      <c s="16" r="G38">
+        <v>46383.939119</v>
+      </c>
+      <c s="16" r="H38">
+        <v>124476.111672</v>
+      </c>
+      <c s="16" r="I38">
+        <v>20965.909947</v>
+      </c>
+      <c s="16" r="J38">
+        <v>102266.096901</v>
       </c>
     </row>
     <row r="39" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="B39">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="C39"/>
-      <c s="13" t="inlineStr" r="D39">
-[...40 lines deleted...]
-    <row r="40" ht="21.85" customHeight="1"/>
+      <c s="17" r="D39">
+        <v>528401.586837</v>
+      </c>
+      <c s="17" r="E39">
+        <v>234028.705415</v>
+      </c>
+      <c s="17" r="F39">
+        <v>280.823783</v>
+      </c>
+      <c s="17" r="G39">
+        <v>46383.939119</v>
+      </c>
+      <c s="17" r="H39">
+        <v>124476.111672</v>
+      </c>
+      <c s="17" r="I39">
+        <v>20965.909947</v>
+      </c>
+      <c s="17" r="J39">
+        <v>102266.096901</v>
+      </c>
+    </row>
+    <row r="40" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="B40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="C40"/>
+      <c s="13" t="inlineStr" r="D40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
     <row r="41" ht="18" customHeight="0">
-      <c s="19" t="inlineStr" r="B41">
+      <c s="15" t="inlineStr" r="B41">
+        <is>
+          <t xml:space="preserve">TOTAL 2026</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="C41"/>
+      <c s="17" r="D41">
+        <v>4531735.053026</v>
+      </c>
+      <c s="17" r="E41">
+        <v>1496266.491648</v>
+      </c>
+      <c s="17" r="F41">
+        <v>6602.787191</v>
+      </c>
+      <c s="17" r="G41">
+        <v>367807.166157</v>
+      </c>
+      <c s="17" r="H41">
+        <v>840626.253747</v>
+      </c>
+      <c s="17" r="I41">
+        <v>147724.605879</v>
+      </c>
+      <c s="17" r="J41">
+        <v>1672707.748404</v>
+      </c>
+    </row>
+    <row r="42" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="B42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="C42"/>
+      <c s="13" t="inlineStr" r="D42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="0.05" customHeight="1"/>
+    <row r="44" ht="21.85" customHeight="1"/>
+    <row r="45" ht="18" customHeight="0">
+      <c s="18" t="inlineStr" r="B45">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="42" ht="9" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="20" t="inlineStr" r="B43">
+    <row r="46" ht="8.95" customHeight="1"/>
+    <row r="47" ht="252.75" customHeight="1">
+      <c s="19" t="inlineStr" r="B47">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -2282,323 +2353,326 @@
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Conditions d’utilisation du site Web | Organisme canadien de réglementation des investissements (ocri.ca)</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">).</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:C1"/>
-    <mergeCell ref="D1:K1"/>
+    <mergeCell ref="D1:J1"/>
     <mergeCell ref="B2:C2"/>
-    <mergeCell ref="D2:K2"/>
+    <mergeCell ref="D2:J2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="B39:C39"/>
-    <mergeCell ref="B43:K43"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="B47:K47"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B43" r:id="rId9"/>
+    <hyperlink ref="B47" r:id="rId9"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="17.82421875"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
     <col min="9" max="9" customWidth="1" width="13.7109375"/>
     <col min="10" max="10" customWidth="1" width="13.7109375"/>
     <col min="11" max="11" customWidth="1" width="0.140625"/>
     <col min="12" max="12" customWidth="1" width="9.4609375"/>
     <col min="13" max="13" customWidth="1" width="4.2421875"/>
     <col min="14" max="14" customWidth="1" width="13.7109375"/>
     <col min="15" max="15" customWidth="1" width="17.82421875"/>
     <col min="16" max="16" customWidth="1" width="13.7109375"/>
     <col min="17" max="17" customWidth="1" width="13.7109375"/>
     <col min="18" max="18" customWidth="1" width="13.7109375"/>
     <col min="19" max="19" customWidth="1" width="13.7109375"/>
     <col min="20" max="20" customWidth="1" width="13.7109375"/>
     <col min="21" max="21" customWidth="1" width="0.140625"/>
     <col min="22" max="22" customWidth="1" width="2.421875"/>
     <col min="23" max="23" customWidth="1" width="0.0234375"/>
   </cols>
   <sheetData>
     <row r="1" ht="4.1" customHeight="1"/>
     <row r="2" ht="1" customHeight="1">
-      <c s="29" t="str" r="A2"/>
-      <c s="30" t="str" r="B2"/>
+      <c s="28" t="str" r="A2"/>
+      <c s="29" t="str" r="B2"/>
     </row>
     <row r="3" ht="55.6" customHeight="1">
-      <c s="31" t="str" r="A3"/>
-      <c s="32" t="str" r="B3"/>
+      <c s="30" t="str" r="A3"/>
+      <c s="31" t="str" r="B3"/>
       <c s="3" t="inlineStr" r="C3">
         <is>
           <t xml:space="preserve">Strip Bond Trading (coupons and residuals) and Municipal bonds trading with counterparties</t>
         </is>
       </c>
-      <c s="33" t="str" r="D3"/>
-[...13 lines deleted...]
-      <c s="30" t="str" r="R3"/>
+      <c s="32" t="str" r="D3"/>
+      <c s="32" t="str" r="E3"/>
+      <c s="32" t="str" r="F3"/>
+      <c s="32" t="str" r="G3"/>
+      <c s="32" t="str" r="H3"/>
+      <c s="32" t="str" r="I3"/>
+      <c s="32" t="str" r="J3"/>
+      <c s="32" t="str" r="K3"/>
+      <c s="32" t="str" r="L3"/>
+      <c s="32" t="str" r="M3"/>
+      <c s="32" t="str" r="N3"/>
+      <c s="32" t="str" r="O3"/>
+      <c s="32" t="str" r="P3"/>
+      <c s="32" t="str" r="Q3"/>
+      <c s="29" t="str" r="R3"/>
     </row>
     <row r="4" ht="1" customHeight="0">
-      <c s="31" t="str" r="C4"/>
-[...14 lines deleted...]
-      <c s="32" t="str" r="R4"/>
+      <c s="30" t="str" r="C4"/>
+      <c s="33" t="str" r="D4"/>
+      <c s="33" t="str" r="E4"/>
+      <c s="33" t="str" r="F4"/>
+      <c s="33" t="str" r="G4"/>
+      <c s="33" t="str" r="H4"/>
+      <c s="33" t="str" r="I4"/>
+      <c s="33" t="str" r="J4"/>
+      <c s="33" t="str" r="K4"/>
+      <c s="33" t="str" r="L4"/>
+      <c s="33" t="str" r="M4"/>
+      <c s="33" t="str" r="N4"/>
+      <c s="33" t="str" r="O4"/>
+      <c s="33" t="str" r="P4"/>
+      <c s="33" t="str" r="Q4"/>
+      <c s="31" t="str" r="R4"/>
     </row>
     <row r="5" ht="28.5" customHeight="1">
       <c s="6" t="inlineStr" r="C5">
         <is>
           <t xml:space="preserve">Ensemble des opérations sur obligations à coupons détachés (coupons et résiduels) et obligations des municipalités, par partie contractante</t>
         </is>
       </c>
       <c s="4" t="str" r="D5"/>
       <c s="4" t="str" r="E5"/>
       <c s="4" t="str" r="F5"/>
       <c s="4" t="str" r="G5"/>
       <c s="4" t="str" r="H5"/>
       <c s="4" t="str" r="I5"/>
       <c s="4" t="str" r="J5"/>
       <c s="4" t="str" r="K5"/>
       <c s="4" t="str" r="L5"/>
       <c s="4" t="str" r="M5"/>
       <c s="4" t="str" r="N5"/>
       <c s="4" t="str" r="O5"/>
       <c s="4" t="str" r="P5"/>
       <c s="4" t="str" r="Q5"/>
       <c s="2" t="str" r="R5"/>
     </row>
     <row r="6" ht="18" customHeight="1">
-      <c s="25" t="inlineStr" r="C6">
+      <c s="24" t="inlineStr" r="C6">
         <is>
           <t xml:space="preserve">Millions of dollars / En millions de dollars</t>
         </is>
       </c>
     </row>
     <row r="7" ht="1" customHeight="1"/>
     <row r="8" ht="18" customHeight="0">
       <c s="13" t="inlineStr" r="A8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B8"/>
       <c s="13" t="inlineStr" r="C8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="21" t="inlineStr" r="D8">
-[...34 lines deleted...]
-      <c s="21" t="inlineStr" r="L8">
+      <c s="20" t="inlineStr" r="D8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="E8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="F8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="G8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="H8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="I8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="J8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="L8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="M8"/>
-      <c s="21" t="inlineStr" r="N8">
-[...29 lines deleted...]
-      <c s="21" t="inlineStr" r="T8">
+      <c s="20" t="inlineStr" r="N8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="O8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="P8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="Q8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="R8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="S8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="T8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="9" ht="25.5" customHeight="1">
-      <c s="26" t="inlineStr" r="A9">
+      <c s="25" t="inlineStr" r="A9">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B9"/>
-      <c s="26" t="inlineStr" r="C9">
+      <c s="25" t="inlineStr" r="C9">
         <is>
           <t xml:space="preserve">Strip Bond Trading (coupons and residuals) / Ensemble des opérations sur obligations à coupons détachés (coupons et résiduels)</t>
         </is>
       </c>
       <c s="8" t="str" r="D9"/>
       <c s="8" t="str" r="E9"/>
       <c s="8" t="str" r="F9"/>
       <c s="8" t="str" r="G9"/>
       <c s="8" t="str" r="H9"/>
       <c s="8" t="str" r="I9"/>
       <c s="14" t="str" r="J9"/>
-      <c s="26" t="inlineStr" r="L9">
+      <c s="25" t="inlineStr" r="L9">
         <is>
           <t xml:space="preserve">Municipal bonds / Obligations des municipalités</t>
         </is>
       </c>
       <c s="8" t="str" r="M9"/>
       <c s="8" t="str" r="N9"/>
       <c s="8" t="str" r="O9"/>
       <c s="8" t="str" r="P9"/>
       <c s="8" t="str" r="Q9"/>
       <c s="8" t="str" r="R9"/>
       <c s="8" t="str" r="S9"/>
       <c s="14" t="str" r="T9"/>
     </row>
     <row r="10" ht="75.6" customHeight="0">
       <c s="13" t="inlineStr" r="A10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B10"/>
       <c s="13" t="inlineStr" r="C10">
         <is>
           <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
@@ -2831,97 +2905,97 @@
         <v>836.2915</v>
       </c>
       <c s="16" r="P13">
         <v>163.687</v>
       </c>
       <c s="16" r="Q13">
         <v>1917.8843</v>
       </c>
       <c s="16" r="R13">
         <v>312.039586</v>
       </c>
       <c s="16" r="S13">
         <v>272.212882</v>
       </c>
       <c s="16" r="T13">
         <v>19.15</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve">Q1 / T1 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B14"/>
-      <c s="18" r="C14">
+      <c s="17" r="C14">
         <v>14766.565894</v>
       </c>
-      <c s="18" r="D14">
+      <c s="17" r="D14">
         <v>843.218412</v>
       </c>
-      <c s="18" r="E14">
+      <c s="17" r="E14">
         <v>0.805365</v>
       </c>
-      <c s="18" r="F14">
+      <c s="17" r="F14">
         <v>487.365508</v>
       </c>
-      <c s="18" r="G14">
+      <c s="17" r="G14">
         <v>11480.047932</v>
       </c>
-      <c s="18" r="H14">
+      <c s="17" r="H14">
         <v>786.521727</v>
       </c>
-      <c s="18" r="I14">
+      <c s="17" r="I14">
         <v>1105.60695</v>
       </c>
-      <c s="18" r="J14">
+      <c s="17" r="J14">
         <v>63</v>
       </c>
-      <c s="18" r="L14">
+      <c s="17" r="L14">
         <v>11132.959578</v>
       </c>
-      <c s="27" t="str" r="M14"/>
-      <c s="18" r="N14">
+      <c s="26" t="str" r="M14"/>
+      <c s="17" r="N14">
         <v>690.42221</v>
       </c>
-      <c s="18" r="O14">
+      <c s="17" r="O14">
         <v>2628.401</v>
       </c>
-      <c s="18" r="P14">
+      <c s="17" r="P14">
         <v>344.7595</v>
       </c>
-      <c s="18" r="Q14">
+      <c s="17" r="Q14">
         <v>5616.352343</v>
       </c>
-      <c s="18" r="R14">
+      <c s="17" r="R14">
         <v>785.531286</v>
       </c>
-      <c s="18" r="S14">
+      <c s="17" r="S14">
         <v>1025.926239</v>
       </c>
-      <c s="18" r="T14">
+      <c s="17" r="T14">
         <v>41.567</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B15"/>
       <c s="13" t="inlineStr" r="C15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -3142,97 +3216,97 @@
         <v>875.1435</v>
       </c>
       <c s="16" r="P18">
         <v>68.757</v>
       </c>
       <c s="16" r="Q18">
         <v>2616.95469</v>
       </c>
       <c s="16" r="R18">
         <v>257.681416</v>
       </c>
       <c s="16" r="S18">
         <v>814.782985</v>
       </c>
       <c s="16" r="T18">
         <v>12.861</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A19">
         <is>
           <t xml:space="preserve">Q2 / T2 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B19"/>
-      <c s="18" r="C19">
+      <c s="17" r="C19">
         <v>20161.094243</v>
       </c>
-      <c s="18" r="D19">
+      <c s="17" r="D19">
         <v>1050.07765</v>
       </c>
-      <c s="18" r="E19">
+      <c s="17" r="E19">
         <v>137.499291</v>
       </c>
-      <c s="18" r="F19">
+      <c s="17" r="F19">
         <v>338.131336</v>
       </c>
-      <c s="18" r="G19">
+      <c s="17" r="G19">
         <v>16485.515082</v>
       </c>
-      <c s="18" r="H19">
+      <c s="17" r="H19">
         <v>859.073705</v>
       </c>
-      <c s="18" r="I19">
+      <c s="17" r="I19">
         <v>1132.868783</v>
       </c>
-      <c s="18" r="J19">
+      <c s="17" r="J19">
         <v>157.928396</v>
       </c>
-      <c s="18" r="L19">
+      <c s="17" r="L19">
         <v>15886.605437</v>
       </c>
-      <c s="27" t="str" r="M19"/>
-      <c s="18" r="N19">
+      <c s="26" t="str" r="M19"/>
+      <c s="17" r="N19">
         <v>833.058802</v>
       </c>
-      <c s="18" r="O19">
+      <c s="17" r="O19">
         <v>3699.8885</v>
       </c>
-      <c s="18" r="P19">
+      <c s="17" r="P19">
         <v>380.642052</v>
       </c>
-      <c s="18" r="Q19">
+      <c s="17" r="Q19">
         <v>7944.019923</v>
       </c>
-      <c s="18" r="R19">
+      <c s="17" r="R19">
         <v>736.662557</v>
       </c>
-      <c s="18" r="S19">
+      <c s="17" r="S19">
         <v>2257.672603</v>
       </c>
-      <c s="18" r="T19">
+      <c s="17" r="T19">
         <v>34.661</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B20"/>
       <c s="13" t="inlineStr" r="C20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -3419,127 +3493,127 @@
       </c>
       <c s="14" t="str" r="B23"/>
       <c s="16" r="C23">
         <v>5139.46278</v>
       </c>
       <c s="16" r="D23">
         <v>274.043762</v>
       </c>
       <c s="16" r="E23">
         <v>0.957636</v>
       </c>
       <c s="16" r="F23">
         <v>34.480215</v>
       </c>
       <c s="16" r="G23">
         <v>4572.231763</v>
       </c>
       <c s="16" r="H23">
         <v>209.445221</v>
       </c>
       <c s="16" r="I23">
         <v>48.304183</v>
       </c>
       <c s="13" t="str" r="J23"/>
       <c s="16" r="L23">
-        <v>3561.05296</v>
+        <v>3561.29496</v>
       </c>
       <c s="14" t="str" r="M23"/>
       <c s="16" r="N23">
         <v>255.41515</v>
       </c>
       <c s="16" r="O23">
         <v>817.29</v>
       </c>
       <c s="16" r="P23">
         <v>103.379</v>
       </c>
       <c s="16" r="Q23">
-        <v>1709.8969</v>
+        <v>1710.1389</v>
       </c>
       <c s="16" r="R23">
         <v>238.077489</v>
       </c>
       <c s="16" r="S23">
         <v>393.891421</v>
       </c>
       <c s="16" r="T23">
         <v>43.103</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
-      <c s="18" r="C24">
+      <c s="17" r="C24">
         <v>16949.859784</v>
       </c>
-      <c s="18" r="D24">
+      <c s="17" r="D24">
         <v>825.582961</v>
       </c>
-      <c s="18" r="E24">
+      <c s="17" r="E24">
         <v>205.458818</v>
       </c>
-      <c s="18" r="F24">
+      <c s="17" r="F24">
         <v>466.224048</v>
       </c>
-      <c s="18" r="G24">
+      <c s="17" r="G24">
         <v>14079.69299</v>
       </c>
-      <c s="18" r="H24">
+      <c s="17" r="H24">
         <v>811.512387</v>
       </c>
-      <c s="18" r="I24">
+      <c s="17" r="I24">
         <v>561.38858</v>
       </c>
-      <c s="17" t="str" r="J24"/>
-[...4 lines deleted...]
-      <c s="18" r="N24">
+      <c s="34" t="str" r="J24"/>
+      <c s="17" r="L24">
+        <v>9530.736931</v>
+      </c>
+      <c s="26" t="str" r="M24"/>
+      <c s="17" r="N24">
         <v>514.551935</v>
       </c>
-      <c s="18" r="O24">
+      <c s="17" r="O24">
         <v>2157.384</v>
       </c>
-      <c s="18" r="P24">
+      <c s="17" r="P24">
         <v>367.496</v>
       </c>
-      <c s="18" r="Q24">
-[...2 lines deleted...]
-      <c s="18" r="R24">
+      <c s="17" r="Q24">
+        <v>4696.801939</v>
+      </c>
+      <c s="17" r="R24">
         <v>703.091456</v>
       </c>
-      <c s="18" r="S24">
+      <c s="17" r="S24">
         <v>1013.079601</v>
       </c>
-      <c s="18" r="T24">
+      <c s="17" r="T24">
         <v>78.332</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="13" t="inlineStr" r="C25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -3762,97 +3836,97 @@
         <v>454.2675</v>
       </c>
       <c s="16" r="P28">
         <v>70.0215</v>
       </c>
       <c s="16" r="Q28">
         <v>1247.844</v>
       </c>
       <c s="16" r="R28">
         <v>375.489615</v>
       </c>
       <c s="16" r="S28">
         <v>296.47306</v>
       </c>
       <c s="16" r="T28">
         <v>25.214</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
-      <c s="18" r="C29">
+      <c s="17" r="C29">
         <v>18171.884658</v>
       </c>
-      <c s="18" r="D29">
+      <c s="17" r="D29">
         <v>1185.227209</v>
       </c>
-      <c s="18" r="E29">
+      <c s="17" r="E29">
         <v>28.711824</v>
       </c>
-      <c s="18" r="F29">
+      <c s="17" r="F29">
         <v>471.561637</v>
       </c>
-      <c s="18" r="G29">
+      <c s="17" r="G29">
         <v>14406.415413</v>
       </c>
-      <c s="18" r="H29">
+      <c s="17" r="H29">
         <v>756.972064</v>
       </c>
-      <c s="18" r="I29">
+      <c s="17" r="I29">
         <v>1242.996511</v>
       </c>
-      <c s="18" r="J29">
+      <c s="17" r="J29">
         <v>80</v>
       </c>
-      <c s="18" r="L29">
+      <c s="17" r="L29">
         <v>10076.094848</v>
       </c>
-      <c s="27" t="str" r="M29"/>
-      <c s="18" r="N29">
+      <c s="26" t="str" r="M29"/>
+      <c s="17" r="N29">
         <v>909.25415</v>
       </c>
-      <c s="18" r="O29">
+      <c s="17" r="O29">
         <v>1728.8385</v>
       </c>
-      <c s="18" r="P29">
+      <c s="17" r="P29">
         <v>513.9215</v>
       </c>
-      <c s="18" r="Q29">
+      <c s="17" r="Q29">
         <v>5143.515584</v>
       </c>
-      <c s="18" r="R29">
+      <c s="17" r="R29">
         <v>891.77681</v>
       </c>
-      <c s="18" r="S29">
+      <c s="17" r="S29">
         <v>778.876304</v>
       </c>
-      <c s="18" r="T29">
+      <c s="17" r="T29">
         <v>109.912</v>
       </c>
     </row>
     <row r="30" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="13" t="inlineStr" r="C30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -3908,97 +3982,97 @@
         </is>
       </c>
       <c s="13" t="inlineStr" r="R30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
-      <c s="18" r="C31">
+      <c s="17" r="C31">
         <v>70049.404579</v>
       </c>
-      <c s="18" r="D31">
+      <c s="17" r="D31">
         <v>3904.106232</v>
       </c>
-      <c s="18" r="E31">
+      <c s="17" r="E31">
         <v>372.475298</v>
       </c>
-      <c s="18" r="F31">
+      <c s="17" r="F31">
         <v>1763.282529</v>
       </c>
-      <c s="18" r="G31">
+      <c s="17" r="G31">
         <v>56451.671417</v>
       </c>
-      <c s="18" r="H31">
+      <c s="17" r="H31">
         <v>3214.079883</v>
       </c>
-      <c s="18" r="I31">
+      <c s="17" r="I31">
         <v>4042.860824</v>
       </c>
-      <c s="18" r="J31">
+      <c s="17" r="J31">
         <v>300.928396</v>
       </c>
-      <c s="18" r="L31">
-[...3 lines deleted...]
-      <c s="18" r="N31">
+      <c s="17" r="L31">
+        <v>46626.396794</v>
+      </c>
+      <c s="26" t="str" r="M31"/>
+      <c s="17" r="N31">
         <v>2947.287097</v>
       </c>
-      <c s="18" r="O31">
+      <c s="17" r="O31">
         <v>10214.512</v>
       </c>
-      <c s="18" r="P31">
+      <c s="17" r="P31">
         <v>1606.819052</v>
       </c>
-      <c s="18" r="Q31">
-[...2 lines deleted...]
-      <c s="18" r="R31">
+      <c s="17" r="Q31">
+        <v>23400.689789</v>
+      </c>
+      <c s="17" r="R31">
         <v>3117.062109</v>
       </c>
-      <c s="18" r="S31">
+      <c s="17" r="S31">
         <v>5075.554747</v>
       </c>
-      <c s="18" r="T31">
+      <c s="17" r="T31">
         <v>264.472</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="13" t="inlineStr" r="C32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -4132,182 +4206,182 @@
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
         <v>6259.493717</v>
       </c>
       <c s="16" r="D34">
         <v>370.827123</v>
       </c>
       <c s="16" r="E34">
         <v>0.582795</v>
       </c>
       <c s="16" r="F34">
         <v>167.428616</v>
       </c>
       <c s="16" r="G34">
         <v>4857.447487</v>
       </c>
       <c s="16" r="H34">
         <v>294.002278</v>
       </c>
       <c s="16" r="I34">
         <v>569.205418</v>
       </c>
       <c s="13" t="str" r="J34"/>
       <c s="16" r="L34">
-        <v>5350.331907</v>
+        <v>5350.275407</v>
       </c>
       <c s="14" t="str" r="M34"/>
       <c s="16" r="N34">
-        <v>646.95885</v>
+        <v>646.90235</v>
       </c>
       <c s="16" r="O34">
         <v>1375.945</v>
       </c>
       <c s="16" r="P34">
         <v>308.7565</v>
       </c>
       <c s="16" r="Q34">
         <v>2515.9696</v>
       </c>
       <c s="16" r="R34">
         <v>188.748323</v>
       </c>
       <c s="16" r="S34">
         <v>293.716634</v>
       </c>
       <c s="16" r="T34">
         <v>20.237</v>
       </c>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>6945.010211</v>
+        <v>6945.022211</v>
       </c>
       <c s="16" r="D35">
         <v>633.423785</v>
       </c>
       <c s="16" r="E35">
         <v>11.371219</v>
       </c>
       <c s="16" r="F35">
         <v>522.902516</v>
       </c>
       <c s="16" r="G35">
         <v>5037.247121</v>
       </c>
       <c s="16" r="H35">
-        <v>486.707474</v>
+        <v>486.719474</v>
       </c>
       <c s="16" r="I35">
         <v>253.358096</v>
       </c>
       <c s="13" t="str" r="J35"/>
       <c s="16" r="L35">
         <v>6603.879931</v>
       </c>
       <c s="14" t="str" r="M35"/>
       <c s="16" r="N35">
         <v>1138.920656</v>
       </c>
       <c s="16" r="O35">
         <v>948.25</v>
       </c>
       <c s="16" r="P35">
         <v>377.48235</v>
       </c>
       <c s="16" r="Q35">
         <v>3162.157</v>
       </c>
       <c s="16" r="R35">
         <v>284.646281</v>
       </c>
       <c s="16" r="S35">
         <v>686.360644</v>
       </c>
       <c s="16" r="T35">
         <v>6.063</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
-      <c s="18" r="C36">
-[...2 lines deleted...]
-      <c s="18" r="D36">
+      <c s="17" r="C36">
+        <v>19028.168806</v>
+      </c>
+      <c s="17" r="D36">
         <v>1612.035399</v>
       </c>
-      <c s="18" r="E36">
+      <c s="17" r="E36">
         <v>12.496564</v>
       </c>
-      <c s="18" r="F36">
+      <c s="17" r="F36">
         <v>874.887445</v>
       </c>
-      <c s="18" r="G36">
+      <c s="17" r="G36">
         <v>14295.798728</v>
       </c>
-      <c s="18" r="H36">
-[...2 lines deleted...]
-      <c s="18" r="I36">
+      <c s="17" r="H36">
+        <v>1220.190006</v>
+      </c>
+      <c s="17" r="I36">
         <v>1012.760664</v>
       </c>
-      <c s="17" t="str" r="J36"/>
-[...7 lines deleted...]
-      <c s="18" r="O36">
+      <c s="34" t="str" r="J36"/>
+      <c s="17" r="L36">
+        <v>15683.473694</v>
+      </c>
+      <c s="26" t="str" r="M36"/>
+      <c s="17" r="N36">
+        <v>2035.381584</v>
+      </c>
+      <c s="17" r="O36">
         <v>2912.164</v>
       </c>
-      <c s="18" r="P36">
+      <c s="17" r="P36">
         <v>758.73135</v>
       </c>
-      <c s="18" r="Q36">
+      <c s="17" r="Q36">
         <v>8041.1234</v>
       </c>
-      <c s="18" r="R36">
+      <c s="17" r="R36">
         <v>705.825006</v>
       </c>
-      <c s="18" r="S36">
+      <c s="17" r="S36">
         <v>1201.806354</v>
       </c>
-      <c s="18" r="T36">
+      <c s="17" r="T36">
         <v>28.442</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="13" t="inlineStr" r="C37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -4474,149 +4548,149 @@
       </c>
       <c s="16" r="P39">
         <v>237.2085</v>
       </c>
       <c s="16" r="Q39">
         <v>2256.19947</v>
       </c>
       <c s="16" r="R39">
         <v>201.948175</v>
       </c>
       <c s="16" r="S39">
         <v>734.101074</v>
       </c>
       <c s="16" r="T39">
         <v>19.44</v>
       </c>
     </row>
     <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
       <c s="16" r="C40">
-        <v>7252.918959</v>
+        <v>7252.900959</v>
       </c>
       <c s="16" r="D40">
         <v>640.458578</v>
       </c>
       <c s="16" r="E40">
         <v>99</v>
       </c>
       <c s="16" r="F40">
         <v>46.369584</v>
       </c>
       <c s="16" r="G40">
         <v>5853.103698</v>
       </c>
       <c s="16" r="H40">
         <v>369.168257</v>
       </c>
       <c s="16" r="I40">
-        <v>244.818842</v>
+        <v>244.800842</v>
       </c>
       <c s="13" t="str" r="J40"/>
       <c s="16" r="L40">
-        <v>8636.636289</v>
+        <v>8637.144289</v>
       </c>
       <c s="14" t="str" r="M40"/>
       <c s="16" r="N40">
-        <v>816.6918</v>
+        <v>817.1918</v>
       </c>
       <c s="16" r="O40">
         <v>2054.9</v>
       </c>
       <c s="16" r="P40">
         <v>334.812</v>
       </c>
       <c s="16" r="Q40">
         <v>4229.139</v>
       </c>
       <c s="16" r="R40">
-        <v>243.72999</v>
+        <v>243.73799</v>
       </c>
       <c s="16" r="S40">
         <v>869.634499</v>
       </c>
       <c s="16" r="T40">
         <v>87.729</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
-      <c s="18" r="C41">
-[...2 lines deleted...]
-      <c s="18" r="D41">
+      <c s="17" r="C41">
+        <v>18333.39375</v>
+      </c>
+      <c s="17" r="D41">
         <v>1303.479766</v>
       </c>
-      <c s="18" r="E41">
+      <c s="17" r="E41">
         <v>680.16195</v>
       </c>
-      <c s="18" r="F41">
+      <c s="17" r="F41">
         <v>498.708933</v>
       </c>
-      <c s="18" r="G41">
+      <c s="17" r="G41">
         <v>14225.904392</v>
       </c>
-      <c s="18" r="H41">
+      <c s="17" r="H41">
         <v>924.260414</v>
       </c>
-      <c s="18" r="I41">
-[...10 lines deleted...]
-      <c s="18" r="O41">
+      <c s="17" r="I41">
+        <v>700.878295</v>
+      </c>
+      <c s="34" t="str" r="J41"/>
+      <c s="17" r="L41">
+        <v>18118.9879</v>
+      </c>
+      <c s="26" t="str" r="M41"/>
+      <c s="17" r="N41">
+        <v>2007.16676</v>
+      </c>
+      <c s="17" r="O41">
         <v>3889.801</v>
       </c>
-      <c s="18" r="P41">
+      <c s="17" r="P41">
         <v>783.55</v>
       </c>
-      <c s="18" r="Q41">
+      <c s="17" r="Q41">
         <v>8519.438825</v>
       </c>
-      <c s="18" r="R41">
-[...2 lines deleted...]
-      <c s="18" r="S41">
+      <c s="17" r="R41">
+        <v>678.863483</v>
+      </c>
+      <c s="17" r="S41">
         <v>2110.733832</v>
       </c>
-      <c s="18" r="T41">
+      <c s="17" r="T41">
         <v>129.434</v>
       </c>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
       <c s="13" t="inlineStr" r="C42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -4665,206 +4739,396 @@
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="Q42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="R42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
-    <row r="43" ht="18" customHeight="0">
+    <row r="43" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A43">
         <is>
+          <t xml:space="preserve">July / juillet 2026</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="B43"/>
+      <c s="16" r="C43">
+        <v>7574.442981</v>
+      </c>
+      <c s="16" r="D43">
+        <v>304.996953</v>
+      </c>
+      <c s="13" t="str" r="E43"/>
+      <c s="16" r="F43">
+        <v>79.19633</v>
+      </c>
+      <c s="16" r="G43">
+        <v>6232.368365</v>
+      </c>
+      <c s="16" r="H43">
+        <v>219.206986</v>
+      </c>
+      <c s="16" r="I43">
+        <v>738.674347</v>
+      </c>
+      <c s="13" t="str" r="J43"/>
+      <c s="16" r="L43">
+        <v>5589.410809</v>
+      </c>
+      <c s="14" t="str" r="M43"/>
+      <c s="16" r="N43">
+        <v>524.5831</v>
+      </c>
+      <c s="16" r="O43">
+        <v>1398.2</v>
+      </c>
+      <c s="16" r="P43">
+        <v>133.919</v>
+      </c>
+      <c s="16" r="Q43">
+        <v>2745.422846</v>
+      </c>
+      <c s="16" r="R43">
+        <v>227.945254</v>
+      </c>
+      <c s="16" r="S43">
+        <v>559.340609</v>
+      </c>
+      <c s="13" t="str" r="T43"/>
+    </row>
+    <row r="44" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A44">
+        <is>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="B44"/>
+      <c s="17" r="C44">
+        <v>7574.442981</v>
+      </c>
+      <c s="17" r="D44">
+        <v>304.996953</v>
+      </c>
+      <c s="34" t="str" r="E44"/>
+      <c s="17" r="F44">
+        <v>79.19633</v>
+      </c>
+      <c s="17" r="G44">
+        <v>6232.368365</v>
+      </c>
+      <c s="17" r="H44">
+        <v>219.206986</v>
+      </c>
+      <c s="17" r="I44">
+        <v>738.674347</v>
+      </c>
+      <c s="34" t="str" r="J44"/>
+      <c s="17" r="L44">
+        <v>5589.410809</v>
+      </c>
+      <c s="26" t="str" r="M44"/>
+      <c s="17" r="N44">
+        <v>524.5831</v>
+      </c>
+      <c s="17" r="O44">
+        <v>1398.2</v>
+      </c>
+      <c s="17" r="P44">
+        <v>133.919</v>
+      </c>
+      <c s="17" r="Q44">
+        <v>2745.422846</v>
+      </c>
+      <c s="17" r="R44">
+        <v>227.945254</v>
+      </c>
+      <c s="17" r="S44">
+        <v>559.340609</v>
+      </c>
+      <c s="34" t="str" r="T44"/>
+    </row>
+    <row r="45" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B45"/>
+      <c s="13" t="inlineStr" r="C45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M45"/>
+      <c s="13" t="inlineStr" r="N45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A46">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B43"/>
-[...6 lines deleted...]
-      <c s="18" r="E43">
+      <c s="14" t="str" r="B46"/>
+      <c s="17" r="C46">
+        <v>44936.005537</v>
+      </c>
+      <c s="17" r="D46">
+        <v>3220.512118</v>
+      </c>
+      <c s="17" r="E46">
         <v>692.658514</v>
       </c>
-      <c s="18" r="F43">
-[...34 lines deleted...]
-      <c s="18" r="T43">
+      <c s="17" r="F46">
+        <v>1452.792708</v>
+      </c>
+      <c s="17" r="G46">
+        <v>34754.071485</v>
+      </c>
+      <c s="17" r="H46">
+        <v>2363.657406</v>
+      </c>
+      <c s="17" r="I46">
+        <v>2452.313306</v>
+      </c>
+      <c s="34" t="str" r="J46"/>
+      <c s="17" r="L46">
+        <v>39391.872403</v>
+      </c>
+      <c s="26" t="str" r="M46"/>
+      <c s="17" r="N46">
+        <v>4567.131444</v>
+      </c>
+      <c s="17" r="O46">
+        <v>8200.165</v>
+      </c>
+      <c s="17" r="P46">
+        <v>1676.20035</v>
+      </c>
+      <c s="17" r="Q46">
+        <v>19305.985071</v>
+      </c>
+      <c s="17" r="R46">
+        <v>1612.633743</v>
+      </c>
+      <c s="17" r="S46">
+        <v>3871.880795</v>
+      </c>
+      <c s="17" r="T46">
         <v>157.876</v>
       </c>
     </row>
-    <row r="44" ht="17.95" customHeight="0">
-[...89 lines deleted...]
-    <row r="46" ht="23.05" customHeight="1"/>
     <row r="47" ht="18" customHeight="0">
-      <c s="28" t="inlineStr" r="A47">
+      <c s="15" t="inlineStr" r="A47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B47"/>
+      <c s="13" t="inlineStr" r="C47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M47"/>
+      <c s="13" t="inlineStr" r="N47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="23.05" customHeight="1"/>
+    <row r="49" ht="18" customHeight="0">
+      <c s="27" t="inlineStr" r="A49">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="48" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="20" t="inlineStr" r="A49">
+    <row r="50" ht="8.95" customHeight="1"/>
+    <row r="51" ht="252.75" customHeight="1">
+      <c s="19" t="inlineStr" r="A51">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -4886,51 +5150,51 @@
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Conditions d’utilisation du site Web | Organisme canadien de réglementation des investissements (ocri.ca)</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">).</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="50" ht="0.05" customHeight="1"/>
+    <row r="52" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
     <mergeCell ref="C3:R4"/>
     <mergeCell ref="C5:R5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:J9"/>
     <mergeCell ref="L9:T9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="L16:M16"/>
@@ -4968,282 +5232,288 @@
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="L33:M33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="L43:M43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="L44:M44"/>
-    <mergeCell ref="A49:L49"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="L47:M47"/>
+    <mergeCell ref="A51:L51"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A49" r:id="rId25"/>
+    <hyperlink ref="A51" r:id="rId25"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId23"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="17.82421875"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
     <col min="9" max="9" customWidth="1" width="13.7109375"/>
     <col min="10" max="10" customWidth="1" width="13.7109375"/>
     <col min="11" max="11" customWidth="1" width="0.140625"/>
     <col min="12" max="12" customWidth="1" width="9.4609375"/>
     <col min="13" max="13" customWidth="1" width="4.2421875"/>
     <col min="14" max="14" customWidth="1" width="13.7109375"/>
     <col min="15" max="15" customWidth="1" width="17.82421875"/>
     <col min="16" max="16" customWidth="1" width="13.7109375"/>
     <col min="17" max="17" customWidth="1" width="13.7109375"/>
     <col min="18" max="18" customWidth="1" width="13.7109375"/>
     <col min="19" max="19" customWidth="1" width="13.7109375"/>
     <col min="20" max="20" customWidth="1" width="13.7109375"/>
     <col min="21" max="21" customWidth="1" width="0.140625"/>
     <col min="22" max="22" customWidth="1" width="2.421875"/>
     <col min="23" max="23" customWidth="1" width="0.0234375"/>
   </cols>
   <sheetData>
     <row r="1" ht="3.45" customHeight="1"/>
     <row r="2" ht="1" customHeight="1">
-      <c s="29" t="str" r="A2"/>
-      <c s="30" t="str" r="B2"/>
+      <c s="28" t="str" r="A2"/>
+      <c s="29" t="str" r="B2"/>
     </row>
     <row r="3" ht="55.6" customHeight="1">
-      <c s="31" t="str" r="A3"/>
-      <c s="32" t="str" r="B3"/>
+      <c s="30" t="str" r="A3"/>
+      <c s="31" t="str" r="B3"/>
       <c s="3" t="inlineStr" r="C3">
         <is>
           <t xml:space="preserve">Corporate Bonds; Other Domestic Bonds trading with counterparties</t>
         </is>
       </c>
-      <c s="33" t="str" r="D3"/>
-[...13 lines deleted...]
-      <c s="30" t="str" r="R3"/>
+      <c s="32" t="str" r="D3"/>
+      <c s="32" t="str" r="E3"/>
+      <c s="32" t="str" r="F3"/>
+      <c s="32" t="str" r="G3"/>
+      <c s="32" t="str" r="H3"/>
+      <c s="32" t="str" r="I3"/>
+      <c s="32" t="str" r="J3"/>
+      <c s="32" t="str" r="K3"/>
+      <c s="32" t="str" r="L3"/>
+      <c s="32" t="str" r="M3"/>
+      <c s="32" t="str" r="N3"/>
+      <c s="32" t="str" r="O3"/>
+      <c s="32" t="str" r="P3"/>
+      <c s="32" t="str" r="Q3"/>
+      <c s="29" t="str" r="R3"/>
     </row>
     <row r="4" ht="1" customHeight="0">
-      <c s="31" t="str" r="C4"/>
-[...14 lines deleted...]
-      <c s="32" t="str" r="R4"/>
+      <c s="30" t="str" r="C4"/>
+      <c s="33" t="str" r="D4"/>
+      <c s="33" t="str" r="E4"/>
+      <c s="33" t="str" r="F4"/>
+      <c s="33" t="str" r="G4"/>
+      <c s="33" t="str" r="H4"/>
+      <c s="33" t="str" r="I4"/>
+      <c s="33" t="str" r="J4"/>
+      <c s="33" t="str" r="K4"/>
+      <c s="33" t="str" r="L4"/>
+      <c s="33" t="str" r="M4"/>
+      <c s="33" t="str" r="N4"/>
+      <c s="33" t="str" r="O4"/>
+      <c s="33" t="str" r="P4"/>
+      <c s="33" t="str" r="Q4"/>
+      <c s="31" t="str" r="R4"/>
     </row>
     <row r="5" ht="28.5" customHeight="1">
       <c s="6" t="inlineStr" r="C5">
         <is>
           <t xml:space="preserve">Obligations des sociétés et autres obligations intérieures, par partie contractante</t>
         </is>
       </c>
       <c s="4" t="str" r="D5"/>
       <c s="4" t="str" r="E5"/>
       <c s="4" t="str" r="F5"/>
       <c s="4" t="str" r="G5"/>
       <c s="4" t="str" r="H5"/>
       <c s="4" t="str" r="I5"/>
       <c s="4" t="str" r="J5"/>
       <c s="4" t="str" r="K5"/>
       <c s="4" t="str" r="L5"/>
       <c s="4" t="str" r="M5"/>
       <c s="4" t="str" r="N5"/>
       <c s="4" t="str" r="O5"/>
       <c s="4" t="str" r="P5"/>
       <c s="4" t="str" r="Q5"/>
       <c s="2" t="str" r="R5"/>
     </row>
     <row r="6" ht="18" customHeight="1">
-      <c s="25" t="inlineStr" r="C6">
+      <c s="24" t="inlineStr" r="C6">
         <is>
           <t xml:space="preserve">Millions of dollars / En millions de dollars</t>
         </is>
       </c>
     </row>
     <row r="7" ht="1" customHeight="1"/>
     <row r="8" ht="18" customHeight="0">
       <c s="13" t="inlineStr" r="A8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B8"/>
       <c s="13" t="inlineStr" r="C8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="21" t="inlineStr" r="D8">
-[...34 lines deleted...]
-      <c s="21" t="inlineStr" r="L8">
+      <c s="20" t="inlineStr" r="D8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="E8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="F8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="G8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="H8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="I8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="J8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="L8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="M8"/>
-      <c s="21" t="inlineStr" r="N8">
-[...29 lines deleted...]
-      <c s="21" t="inlineStr" r="T8">
+      <c s="20" t="inlineStr" r="N8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="O8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="P8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="Q8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="R8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="S8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="T8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="9" ht="25.5" customHeight="1">
-      <c s="26" t="inlineStr" r="A9">
+      <c s="25" t="inlineStr" r="A9">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B9"/>
-      <c s="26" t="inlineStr" r="C9">
+      <c s="25" t="inlineStr" r="C9">
         <is>
           <t xml:space="preserve">Corporate Bonds / Obligations des sociétés</t>
         </is>
       </c>
       <c s="8" t="str" r="D9"/>
       <c s="8" t="str" r="E9"/>
       <c s="8" t="str" r="F9"/>
       <c s="8" t="str" r="G9"/>
       <c s="8" t="str" r="H9"/>
       <c s="8" t="str" r="I9"/>
       <c s="14" t="str" r="J9"/>
-      <c s="26" t="inlineStr" r="L9">
+      <c s="25" t="inlineStr" r="L9">
         <is>
           <t xml:space="preserve">Other Domestic Bonds / Autres obligations intérieures</t>
         </is>
       </c>
       <c s="8" t="str" r="M9"/>
       <c s="8" t="str" r="N9"/>
       <c s="8" t="str" r="O9"/>
       <c s="8" t="str" r="P9"/>
       <c s="8" t="str" r="Q9"/>
       <c s="8" t="str" r="R9"/>
       <c s="8" t="str" r="S9"/>
       <c s="14" t="str" r="T9"/>
     </row>
     <row r="10" ht="75.6" customHeight="0">
       <c s="13" t="inlineStr" r="A10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B10"/>
       <c s="13" t="inlineStr" r="C10">
         <is>
           <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
@@ -5310,253 +5580,253 @@
       </c>
       <c s="13" t="inlineStr" r="R10">
         <is>
           <t xml:space="preserve">Retail Clients / Clients de détail</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S10">
         <is>
           <t xml:space="preserve">Non-Residents / Non-résidents</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T10">
         <is>
           <t xml:space="preserve">Issuer / Émetteur</t>
         </is>
       </c>
     </row>
     <row r="11" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A11">
         <is>
           <t xml:space="preserve">January / janvier 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B11"/>
       <c s="16" r="C11">
-        <v>67393.113961</v>
+        <v>67393.738961</v>
       </c>
       <c s="16" r="D11">
         <v>2910.66058</v>
       </c>
       <c s="16" r="E11">
         <v>2251.5415</v>
       </c>
       <c s="16" r="F11">
         <v>1061.155575</v>
       </c>
       <c s="16" r="G11">
-        <v>47290.718193</v>
+        <v>47291.343193</v>
       </c>
       <c s="16" r="H11">
         <v>3356.468917</v>
       </c>
       <c s="16" r="I11">
         <v>10522.454196</v>
       </c>
       <c s="16" r="J11">
         <v>0.115</v>
       </c>
       <c s="16" r="L11">
         <v>534.095472</v>
       </c>
       <c s="14" t="str" r="M11"/>
       <c s="16" r="N11">
         <v>15.2405</v>
       </c>
       <c s="13" t="str" r="O11"/>
       <c s="16" r="P11">
         <v>27.527508</v>
       </c>
       <c s="16" r="Q11">
         <v>346.622264</v>
       </c>
       <c s="16" r="R11">
         <v>40.3642</v>
       </c>
       <c s="16" r="S11">
         <v>104.341</v>
       </c>
       <c s="13" t="str" r="T11"/>
     </row>
     <row r="12" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A12">
         <is>
           <t xml:space="preserve">February / février 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B12"/>
       <c s="16" r="C12">
-        <v>55316.122585</v>
+        <v>55317.325585</v>
       </c>
       <c s="16" r="D12">
         <v>2576.983159</v>
       </c>
       <c s="16" r="E12">
         <v>1431.019</v>
       </c>
       <c s="16" r="F12">
         <v>797.662294</v>
       </c>
       <c s="16" r="G12">
-        <v>35241.979289</v>
+        <v>35243.182289</v>
       </c>
       <c s="16" r="H12">
         <v>2943.352542</v>
       </c>
       <c s="16" r="I12">
         <v>12324.812301</v>
       </c>
       <c s="16" r="J12">
         <v>0.314</v>
       </c>
       <c s="16" r="L12">
         <v>367.97152</v>
       </c>
       <c s="14" t="str" r="M12"/>
       <c s="16" r="N12">
         <v>9.182</v>
       </c>
       <c s="13" t="str" r="O12"/>
       <c s="16" r="P12">
         <v>2.048</v>
       </c>
       <c s="16" r="Q12">
         <v>180.393843</v>
       </c>
       <c s="16" r="R12">
         <v>24.265677</v>
       </c>
       <c s="16" r="S12">
         <v>152.082</v>
       </c>
       <c s="13" t="str" r="T12"/>
     </row>
     <row r="13" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A13">
         <is>
           <t xml:space="preserve">March / mars 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B13"/>
       <c s="16" r="C13">
-        <v>66314.112142</v>
+        <v>66314.492142</v>
       </c>
       <c s="16" r="D13">
         <v>3121.904753</v>
       </c>
       <c s="16" r="E13">
         <v>2003.0385</v>
       </c>
       <c s="16" r="F13">
         <v>1005.978648</v>
       </c>
       <c s="16" r="G13">
-        <v>46250.709844</v>
+        <v>46251.089844</v>
       </c>
       <c s="16" r="H13">
         <v>3228.210294</v>
       </c>
       <c s="16" r="I13">
         <v>10703.523103</v>
       </c>
       <c s="16" r="J13">
         <v>0.747</v>
       </c>
       <c s="16" r="L13">
         <v>630.349152</v>
       </c>
       <c s="14" t="str" r="M13"/>
       <c s="16" r="N13">
         <v>22.702</v>
       </c>
       <c s="13" t="str" r="O13"/>
       <c s="16" r="P13">
         <v>57.556</v>
       </c>
       <c s="16" r="Q13">
         <v>349.7883</v>
       </c>
       <c s="16" r="R13">
         <v>17.710852</v>
       </c>
       <c s="16" r="S13">
         <v>182.592</v>
       </c>
       <c s="13" t="str" r="T13"/>
     </row>
     <row r="14" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve">Q1 / T1 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B14"/>
-      <c s="18" r="C14">
-[...2 lines deleted...]
-      <c s="18" r="D14">
+      <c s="17" r="C14">
+        <v>189025.556688</v>
+      </c>
+      <c s="17" r="D14">
         <v>8609.548492</v>
       </c>
-      <c s="18" r="E14">
+      <c s="17" r="E14">
         <v>5685.599</v>
       </c>
-      <c s="18" r="F14">
+      <c s="17" r="F14">
         <v>2864.796517</v>
       </c>
-      <c s="18" r="G14">
-[...2 lines deleted...]
-      <c s="18" r="H14">
+      <c s="17" r="G14">
+        <v>128785.615326</v>
+      </c>
+      <c s="17" r="H14">
         <v>9528.031753</v>
       </c>
-      <c s="18" r="I14">
+      <c s="17" r="I14">
         <v>33550.7896</v>
       </c>
-      <c s="18" r="J14">
+      <c s="17" r="J14">
         <v>1.176</v>
       </c>
-      <c s="18" r="L14">
+      <c s="17" r="L14">
         <v>1532.416144</v>
       </c>
-      <c s="27" t="str" r="M14"/>
-      <c s="18" r="N14">
+      <c s="26" t="str" r="M14"/>
+      <c s="17" r="N14">
         <v>47.1245</v>
       </c>
-      <c s="17" t="str" r="O14"/>
-      <c s="18" r="P14">
+      <c s="34" t="str" r="O14"/>
+      <c s="17" r="P14">
         <v>87.131508</v>
       </c>
-      <c s="18" r="Q14">
+      <c s="17" r="Q14">
         <v>876.804407</v>
       </c>
-      <c s="18" r="R14">
+      <c s="17" r="R14">
         <v>82.340729</v>
       </c>
-      <c s="18" r="S14">
+      <c s="17" r="S14">
         <v>439.015</v>
       </c>
-      <c s="17" t="str" r="T14"/>
+      <c s="34" t="str" r="T14"/>
     </row>
     <row r="15" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B15"/>
       <c s="13" t="inlineStr" r="C15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F15">
         <is>
@@ -5611,257 +5881,257 @@
       </c>
       <c s="13" t="inlineStr" r="R15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="16" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve">April / avril 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B16"/>
       <c s="16" r="C16">
-        <v>60394.035544</v>
+        <v>60394.494544</v>
       </c>
       <c s="16" r="D16">
         <v>2339.867517</v>
       </c>
       <c s="16" r="E16">
         <v>1601.542</v>
       </c>
       <c s="16" r="F16">
         <v>814.651267</v>
       </c>
       <c s="16" r="G16">
-        <v>43601.679138</v>
+        <v>43602.138138</v>
       </c>
       <c s="16" r="H16">
         <v>2689.784971</v>
       </c>
       <c s="16" r="I16">
         <v>9342.546651</v>
       </c>
       <c s="16" r="J16">
         <v>3.964</v>
       </c>
       <c s="16" r="L16">
         <v>1018.77193</v>
       </c>
       <c s="14" t="str" r="M16"/>
       <c s="16" r="N16">
         <v>82.9605</v>
       </c>
       <c s="16" r="O16">
         <v>15</v>
       </c>
       <c s="16" r="P16">
         <v>25.028</v>
       </c>
       <c s="16" r="Q16">
         <v>445.820014</v>
       </c>
       <c s="16" r="R16">
         <v>6.176916</v>
       </c>
       <c s="16" r="S16">
         <v>443.7865</v>
       </c>
       <c s="13" t="str" r="T16"/>
     </row>
     <row r="17" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A17">
         <is>
           <t xml:space="preserve">May / mai 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B17"/>
       <c s="16" r="C17">
-        <v>61618.892806</v>
+        <v>61619.960806</v>
       </c>
       <c s="16" r="D17">
         <v>3024.183795</v>
       </c>
       <c s="16" r="E17">
         <v>1323.63505</v>
       </c>
       <c s="16" r="F17">
         <v>2829.938175</v>
       </c>
       <c s="16" r="G17">
-        <v>41219.736083</v>
+        <v>41220.804083</v>
       </c>
       <c s="16" r="H17">
         <v>2530.982616</v>
       </c>
       <c s="16" r="I17">
         <v>10684.559587</v>
       </c>
       <c s="16" r="J17">
         <v>5.8575</v>
       </c>
       <c s="16" r="L17">
         <v>1016.385823</v>
       </c>
       <c s="14" t="str" r="M17"/>
       <c s="16" r="N17">
         <v>40.665841</v>
       </c>
       <c s="13" t="str" r="O17"/>
       <c s="16" r="P17">
         <v>45.6865</v>
       </c>
       <c s="16" r="Q17">
         <v>600.579529</v>
       </c>
       <c s="16" r="R17">
         <v>18.578553</v>
       </c>
       <c s="16" r="S17">
         <v>310.8754</v>
       </c>
       <c s="13" t="str" r="T17"/>
     </row>
     <row r="18" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A18">
         <is>
           <t xml:space="preserve">June / juin 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B18"/>
       <c s="16" r="C18">
-        <v>63680.531947</v>
+        <v>63681.201947</v>
       </c>
       <c s="16" r="D18">
         <v>2287.891335</v>
       </c>
       <c s="16" r="E18">
         <v>1504.3855</v>
       </c>
       <c s="16" r="F18">
         <v>971.044223</v>
       </c>
       <c s="16" r="G18">
-        <v>45442.449386</v>
+        <v>45443.119386</v>
       </c>
       <c s="16" r="H18">
         <v>2673.599562</v>
       </c>
       <c s="16" r="I18">
         <v>10796.941941</v>
       </c>
       <c s="16" r="J18">
         <v>4.22</v>
       </c>
       <c s="16" r="L18">
         <v>714.0501</v>
       </c>
       <c s="14" t="str" r="M18"/>
       <c s="16" r="N18">
         <v>73.2945</v>
       </c>
       <c s="13" t="str" r="O18"/>
       <c s="16" r="P18">
         <v>0.006</v>
       </c>
       <c s="16" r="Q18">
         <v>178.975</v>
       </c>
       <c s="16" r="R18">
         <v>2.577</v>
       </c>
       <c s="16" r="S18">
         <v>459.1976</v>
       </c>
       <c s="13" t="str" r="T18"/>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A19">
         <is>
           <t xml:space="preserve">Q2 / T2 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B19"/>
-      <c s="18" r="C19">
-[...2 lines deleted...]
-      <c s="18" r="D19">
+      <c s="17" r="C19">
+        <v>185695.657297</v>
+      </c>
+      <c s="17" r="D19">
         <v>7651.942647</v>
       </c>
-      <c s="18" r="E19">
+      <c s="17" r="E19">
         <v>4429.56255</v>
       </c>
-      <c s="18" r="F19">
+      <c s="17" r="F19">
         <v>4615.633665</v>
       </c>
-      <c s="18" r="G19">
-[...2 lines deleted...]
-      <c s="18" r="H19">
+      <c s="17" r="G19">
+        <v>130266.061607</v>
+      </c>
+      <c s="17" r="H19">
         <v>7894.367149</v>
       </c>
-      <c s="18" r="I19">
+      <c s="17" r="I19">
         <v>30824.048179</v>
       </c>
-      <c s="18" r="J19">
+      <c s="17" r="J19">
         <v>14.0415</v>
       </c>
-      <c s="18" r="L19">
+      <c s="17" r="L19">
         <v>2749.207853</v>
       </c>
-      <c s="27" t="str" r="M19"/>
-      <c s="18" r="N19">
+      <c s="26" t="str" r="M19"/>
+      <c s="17" r="N19">
         <v>196.920841</v>
       </c>
-      <c s="18" r="O19">
+      <c s="17" r="O19">
         <v>15</v>
       </c>
-      <c s="18" r="P19">
+      <c s="17" r="P19">
         <v>70.7205</v>
       </c>
-      <c s="18" r="Q19">
+      <c s="17" r="Q19">
         <v>1225.374543</v>
       </c>
-      <c s="18" r="R19">
+      <c s="17" r="R19">
         <v>27.332469</v>
       </c>
-      <c s="18" r="S19">
+      <c s="17" r="S19">
         <v>1213.8595</v>
       </c>
-      <c s="17" t="str" r="T19"/>
+      <c s="34" t="str" r="T19"/>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B20"/>
       <c s="13" t="inlineStr" r="C20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F20">
         <is>
@@ -5916,257 +6186,257 @@
       </c>
       <c s="13" t="inlineStr" r="R20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="21" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve">July / juillet 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B21"/>
       <c s="16" r="C21">
-        <v>60727.284649</v>
+        <v>60728.000649</v>
       </c>
       <c s="16" r="D21">
         <v>2532.124523</v>
       </c>
       <c s="16" r="E21">
         <v>1353.72017</v>
       </c>
       <c s="16" r="F21">
         <v>1235.79995</v>
       </c>
       <c s="16" r="G21">
-        <v>40549.464388</v>
+        <v>40550.180388</v>
       </c>
       <c s="16" r="H21">
         <v>2464.956831</v>
       </c>
       <c s="16" r="I21">
         <v>12588.049787</v>
       </c>
       <c s="16" r="J21">
         <v>3.169</v>
       </c>
       <c s="16" r="L21">
         <v>409.629</v>
       </c>
       <c s="14" t="str" r="M21"/>
       <c s="16" r="N21">
         <v>3.648</v>
       </c>
       <c s="16" r="O21">
         <v>30</v>
       </c>
       <c s="16" r="P21">
         <v>2.0351</v>
       </c>
       <c s="16" r="Q21">
         <v>12.506</v>
       </c>
       <c s="16" r="R21">
         <v>15.0179</v>
       </c>
       <c s="16" r="S21">
         <v>346.422</v>
       </c>
       <c s="13" t="str" r="T21"/>
     </row>
     <row r="22" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A22">
         <is>
           <t xml:space="preserve">August / août 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B22"/>
       <c s="16" r="C22">
-        <v>48911.09999</v>
+        <v>48912.14199</v>
       </c>
       <c s="16" r="D22">
         <v>2881.180147</v>
       </c>
       <c s="16" r="E22">
         <v>673.715</v>
       </c>
       <c s="16" r="F22">
         <v>1417.006348</v>
       </c>
       <c s="16" r="G22">
-        <v>32645.662187</v>
+        <v>32646.704187</v>
       </c>
       <c s="16" r="H22">
         <v>1793.29571</v>
       </c>
       <c s="16" r="I22">
         <v>9493.028098</v>
       </c>
       <c s="16" r="J22">
         <v>7.2125</v>
       </c>
       <c s="16" r="L22">
         <v>368.025432</v>
       </c>
       <c s="14" t="str" r="M22"/>
       <c s="16" r="N22">
         <v>13.1305</v>
       </c>
       <c s="13" t="str" r="O22"/>
       <c s="16" r="P22">
         <v>25.419</v>
       </c>
       <c s="16" r="Q22">
         <v>111.506632</v>
       </c>
       <c s="16" r="R22">
         <v>3.652</v>
       </c>
       <c s="16" r="S22">
         <v>214.3173</v>
       </c>
       <c s="13" t="str" r="T22"/>
     </row>
     <row r="23" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B23"/>
       <c s="16" r="C23">
-        <v>74762.218454</v>
+        <v>74792.444454</v>
       </c>
       <c s="16" r="D23">
         <v>3157.474581</v>
       </c>
       <c s="16" r="E23">
         <v>2191.195</v>
       </c>
       <c s="16" r="F23">
         <v>1358.461618</v>
       </c>
       <c s="16" r="G23">
-        <v>48511.081468</v>
+        <v>48541.307468</v>
       </c>
       <c s="16" r="H23">
         <v>2539.563542</v>
       </c>
       <c s="16" r="I23">
         <v>16997.092245</v>
       </c>
       <c s="16" r="J23">
         <v>7.35</v>
       </c>
       <c s="16" r="L23">
         <v>307.57889</v>
       </c>
       <c s="14" t="str" r="M23"/>
       <c s="16" r="N23">
         <v>20.2485</v>
       </c>
       <c s="13" t="str" r="O23"/>
       <c s="16" r="P23">
         <v>37.747</v>
       </c>
       <c s="16" r="Q23">
         <v>175.734</v>
       </c>
       <c s="16" r="R23">
         <v>8.15339</v>
       </c>
       <c s="16" r="S23">
         <v>65.696</v>
       </c>
       <c s="13" t="str" r="T23"/>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
-      <c s="18" r="C24">
-[...2 lines deleted...]
-      <c s="18" r="D24">
+      <c s="17" r="C24">
+        <v>184432.587093</v>
+      </c>
+      <c s="17" r="D24">
         <v>8570.779251</v>
       </c>
-      <c s="18" r="E24">
+      <c s="17" r="E24">
         <v>4218.63017</v>
       </c>
-      <c s="18" r="F24">
+      <c s="17" r="F24">
         <v>4011.267916</v>
       </c>
-      <c s="18" r="G24">
-[...2 lines deleted...]
-      <c s="18" r="H24">
+      <c s="17" r="G24">
+        <v>121738.192043</v>
+      </c>
+      <c s="17" r="H24">
         <v>6797.816083</v>
       </c>
-      <c s="18" r="I24">
+      <c s="17" r="I24">
         <v>39078.17013</v>
       </c>
-      <c s="18" r="J24">
+      <c s="17" r="J24">
         <v>17.7315</v>
       </c>
-      <c s="18" r="L24">
+      <c s="17" r="L24">
         <v>1085.233322</v>
       </c>
-      <c s="27" t="str" r="M24"/>
-      <c s="18" r="N24">
+      <c s="26" t="str" r="M24"/>
+      <c s="17" r="N24">
         <v>37.027</v>
       </c>
-      <c s="18" r="O24">
+      <c s="17" r="O24">
         <v>30</v>
       </c>
-      <c s="18" r="P24">
+      <c s="17" r="P24">
         <v>65.2011</v>
       </c>
-      <c s="18" r="Q24">
+      <c s="17" r="Q24">
         <v>299.746632</v>
       </c>
-      <c s="18" r="R24">
+      <c s="17" r="R24">
         <v>26.82329</v>
       </c>
-      <c s="18" r="S24">
+      <c s="17" r="S24">
         <v>626.4353</v>
       </c>
-      <c s="17" t="str" r="T24"/>
+      <c s="34" t="str" r="T24"/>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="13" t="inlineStr" r="C25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F25">
         <is>
@@ -6221,257 +6491,257 @@
       </c>
       <c s="13" t="inlineStr" r="R25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="26" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve">October / octobre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
       <c s="16" r="C26">
-        <v>67340.099786</v>
+        <v>67341.989786</v>
       </c>
       <c s="16" r="D26">
         <v>3409.559618</v>
       </c>
       <c s="16" r="E26">
         <v>1598.192</v>
       </c>
       <c s="16" r="F26">
         <v>2098.090287</v>
       </c>
       <c s="16" r="G26">
-        <v>41183.169693</v>
+        <v>41185.059693</v>
       </c>
       <c s="16" r="H26">
         <v>2260.567154</v>
       </c>
       <c s="16" r="I26">
         <v>16734.235034</v>
       </c>
       <c s="16" r="J26">
         <v>56.286</v>
       </c>
       <c s="16" r="L26">
         <v>349.096794</v>
       </c>
       <c s="14" t="str" r="M26"/>
       <c s="16" r="N26">
         <v>21.3695</v>
       </c>
       <c s="16" r="O26">
         <v>5</v>
       </c>
       <c s="16" r="P26">
         <v>3.946</v>
       </c>
       <c s="16" r="Q26">
         <v>178.856</v>
       </c>
       <c s="16" r="R26">
         <v>3.334994</v>
       </c>
       <c s="16" r="S26">
         <v>136.5903</v>
       </c>
       <c s="13" t="str" r="T26"/>
     </row>
     <row r="27" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B27"/>
       <c s="16" r="C27">
-        <v>52014.622892</v>
+        <v>52014.877892</v>
       </c>
       <c s="16" r="D27">
         <v>2363.963193</v>
       </c>
       <c s="16" r="E27">
         <v>1240.4475</v>
       </c>
       <c s="16" r="F27">
         <v>1275.722605</v>
       </c>
       <c s="16" r="G27">
-        <v>34703.472053</v>
+        <v>34703.727053</v>
       </c>
       <c s="16" r="H27">
         <v>1907.710992</v>
       </c>
       <c s="16" r="I27">
         <v>10492.281549</v>
       </c>
       <c s="16" r="J27">
         <v>31.025</v>
       </c>
       <c s="16" r="L27">
         <v>254.662471</v>
       </c>
       <c s="14" t="str" r="M27"/>
       <c s="16" r="N27">
         <v>90.756</v>
       </c>
       <c s="16" r="O27">
         <v>5</v>
       </c>
       <c s="16" r="P27">
         <v>0.267</v>
       </c>
       <c s="16" r="Q27">
         <v>119.935</v>
       </c>
       <c s="16" r="R27">
         <v>3.994471</v>
       </c>
       <c s="16" r="S27">
         <v>34.71</v>
       </c>
       <c s="13" t="str" r="T27"/>
     </row>
     <row r="28" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="16" r="C28">
-        <v>64069.852073</v>
+        <v>64071.658073</v>
       </c>
       <c s="16" r="D28">
         <v>2589.239512</v>
       </c>
       <c s="16" r="E28">
         <v>1453.4115</v>
       </c>
       <c s="16" r="F28">
         <v>1150.098575</v>
       </c>
       <c s="16" r="G28">
-        <v>42454.762169</v>
+        <v>42456.566169</v>
       </c>
       <c s="16" r="H28">
-        <v>2795.649415</v>
+        <v>2795.651415</v>
       </c>
       <c s="16" r="I28">
         <v>13613.662902</v>
       </c>
       <c s="16" r="J28">
         <v>13.028</v>
       </c>
       <c s="16" r="L28">
         <v>216.4249</v>
       </c>
       <c s="14" t="str" r="M28"/>
       <c s="13" t="str" r="N28"/>
       <c s="13" t="str" r="O28"/>
       <c s="16" r="P28">
         <v>5.1085</v>
       </c>
       <c s="16" r="Q28">
         <v>16.236</v>
       </c>
       <c s="16" r="R28">
         <v>10.7044</v>
       </c>
       <c s="16" r="S28">
         <v>184.376</v>
       </c>
       <c s="13" t="str" r="T28"/>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
-      <c s="18" r="C29">
-[...2 lines deleted...]
-      <c s="18" r="D29">
+      <c s="17" r="C29">
+        <v>183428.525751</v>
+      </c>
+      <c s="17" r="D29">
         <v>8362.762323</v>
       </c>
-      <c s="18" r="E29">
+      <c s="17" r="E29">
         <v>4292.051</v>
       </c>
-      <c s="18" r="F29">
+      <c s="17" r="F29">
         <v>4523.911467</v>
       </c>
-      <c s="18" r="G29">
-[...5 lines deleted...]
-      <c s="18" r="I29">
+      <c s="17" r="G29">
+        <v>118345.352915</v>
+      </c>
+      <c s="17" r="H29">
+        <v>6963.929561</v>
+      </c>
+      <c s="17" r="I29">
         <v>40840.179485</v>
       </c>
-      <c s="18" r="J29">
+      <c s="17" r="J29">
         <v>100.339</v>
       </c>
-      <c s="18" r="L29">
+      <c s="17" r="L29">
         <v>820.184165</v>
       </c>
-      <c s="27" t="str" r="M29"/>
-      <c s="18" r="N29">
+      <c s="26" t="str" r="M29"/>
+      <c s="17" r="N29">
         <v>112.1255</v>
       </c>
-      <c s="18" r="O29">
+      <c s="17" r="O29">
         <v>10</v>
       </c>
-      <c s="18" r="P29">
+      <c s="17" r="P29">
         <v>9.3215</v>
       </c>
-      <c s="18" r="Q29">
+      <c s="17" r="Q29">
         <v>315.027</v>
       </c>
-      <c s="18" r="R29">
+      <c s="17" r="R29">
         <v>18.033865</v>
       </c>
-      <c s="18" r="S29">
+      <c s="17" r="S29">
         <v>355.6763</v>
       </c>
-      <c s="17" t="str" r="T29"/>
+      <c s="34" t="str" r="T29"/>
     </row>
     <row r="30" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="13" t="inlineStr" r="C30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F30">
         <is>
@@ -6525,97 +6795,97 @@
         </is>
       </c>
       <c s="13" t="inlineStr" r="R30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
-      <c s="18" r="C31">
-[...2 lines deleted...]
-      <c s="18" r="D31">
+      <c s="17" r="C31">
+        <v>742582.326829</v>
+      </c>
+      <c s="17" r="D31">
         <v>33195.032713</v>
       </c>
-      <c s="18" r="E31">
+      <c s="17" r="E31">
         <v>18625.84272</v>
       </c>
-      <c s="18" r="F31">
+      <c s="17" r="F31">
         <v>16015.609565</v>
       </c>
-      <c s="18" r="G31">
-[...5 lines deleted...]
-      <c s="18" r="I31">
+      <c s="17" r="G31">
+        <v>499135.221891</v>
+      </c>
+      <c s="17" r="H31">
+        <v>31184.144546</v>
+      </c>
+      <c s="17" r="I31">
         <v>144293.187394</v>
       </c>
-      <c s="18" r="J31">
+      <c s="17" r="J31">
         <v>133.288</v>
       </c>
-      <c s="18" r="L31">
+      <c s="17" r="L31">
         <v>6187.041484</v>
       </c>
-      <c s="27" t="str" r="M31"/>
-      <c s="18" r="N31">
+      <c s="26" t="str" r="M31"/>
+      <c s="17" r="N31">
         <v>393.197841</v>
       </c>
-      <c s="18" r="O31">
+      <c s="17" r="O31">
         <v>55</v>
       </c>
-      <c s="18" r="P31">
+      <c s="17" r="P31">
         <v>232.374608</v>
       </c>
-      <c s="18" r="Q31">
+      <c s="17" r="Q31">
         <v>2716.952582</v>
       </c>
-      <c s="18" r="R31">
+      <c s="17" r="R31">
         <v>154.530353</v>
       </c>
-      <c s="18" r="S31">
+      <c s="17" r="S31">
         <v>2634.9861</v>
       </c>
-      <c s="17" t="str" r="T31"/>
+      <c s="34" t="str" r="T31"/>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="13" t="inlineStr" r="C32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F32">
         <is>
@@ -6670,251 +6940,251 @@
       </c>
       <c s="13" t="inlineStr" r="R32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="33" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="16" r="C33">
-        <v>65118.659651</v>
+        <v>65120.786651</v>
       </c>
       <c s="16" r="D33">
         <v>3546.730833</v>
       </c>
       <c s="16" r="E33">
         <v>2062.5045</v>
       </c>
       <c s="16" r="F33">
         <v>1543.651435</v>
       </c>
       <c s="16" r="G33">
-        <v>42369.109025</v>
+        <v>42371.236025</v>
       </c>
       <c s="16" r="H33">
         <v>2580.446216</v>
       </c>
       <c s="16" r="I33">
         <v>13015.917642</v>
       </c>
       <c s="16" r="J33">
         <v>0.3</v>
       </c>
       <c s="16" r="L33">
         <v>173.0481</v>
       </c>
       <c s="14" t="str" r="M33"/>
       <c s="16" r="N33">
         <v>35.01</v>
       </c>
       <c s="13" t="str" r="O33"/>
       <c s="16" r="P33">
         <v>35</v>
       </c>
       <c s="16" r="Q33">
         <v>40.311</v>
       </c>
       <c s="16" r="R33">
         <v>2.5751</v>
       </c>
       <c s="16" r="S33">
         <v>60.152</v>
       </c>
       <c s="13" t="str" r="T33"/>
     </row>
     <row r="34" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
-        <v>58950.216014</v>
+        <v>58950.867014</v>
       </c>
       <c s="16" r="D34">
         <v>3099.810991</v>
       </c>
       <c s="16" r="E34">
         <v>1306.2675</v>
       </c>
       <c s="16" r="F34">
         <v>1592.937203</v>
       </c>
       <c s="16" r="G34">
-        <v>38967.491756</v>
+        <v>38968.342756</v>
       </c>
       <c s="16" r="H34">
         <v>2263.579948</v>
       </c>
       <c s="16" r="I34">
-        <v>11719.128616</v>
+        <v>11718.928616</v>
       </c>
       <c s="16" r="J34">
         <v>1</v>
       </c>
       <c s="16" r="L34">
         <v>76.2518</v>
       </c>
       <c s="14" t="str" r="M34"/>
       <c s="16" r="N34">
         <v>0.005</v>
       </c>
       <c s="13" t="str" r="O34"/>
       <c s="16" r="P34">
         <v>0.005</v>
       </c>
       <c s="13" t="str" r="Q34"/>
       <c s="16" r="R34">
         <v>1.6188</v>
       </c>
       <c s="16" r="S34">
         <v>74.623</v>
       </c>
       <c s="13" t="str" r="T34"/>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>68528.957025</v>
+        <v>68529.786025</v>
       </c>
       <c s="16" r="D35">
         <v>3332.535295</v>
       </c>
       <c s="16" r="E35">
         <v>1318.019</v>
       </c>
       <c s="16" r="F35">
         <v>1311.703093</v>
       </c>
       <c s="16" r="G35">
-        <v>47623.464668</v>
+        <v>47624.293668</v>
       </c>
       <c s="16" r="H35">
         <v>3216.601741</v>
       </c>
       <c s="16" r="I35">
         <v>11723.823228</v>
       </c>
       <c s="16" r="J35">
         <v>2.81</v>
       </c>
       <c s="16" r="L35">
         <v>479.889</v>
       </c>
       <c s="14" t="str" r="M35"/>
       <c s="16" r="N35">
         <v>103.455</v>
       </c>
       <c s="13" t="str" r="O35"/>
       <c s="16" r="P35">
         <v>100.625</v>
       </c>
       <c s="16" r="Q35">
         <v>9.65</v>
       </c>
       <c s="16" r="R35">
         <v>10.175</v>
       </c>
       <c s="16" r="S35">
         <v>255.984</v>
       </c>
       <c s="13" t="str" r="T35"/>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
-      <c s="18" r="C36">
-[...2 lines deleted...]
-      <c s="18" r="D36">
+      <c s="17" r="C36">
+        <v>192601.43969</v>
+      </c>
+      <c s="17" r="D36">
         <v>9979.077119</v>
       </c>
-      <c s="18" r="E36">
+      <c s="17" r="E36">
         <v>4686.791</v>
       </c>
-      <c s="18" r="F36">
+      <c s="17" r="F36">
         <v>4448.291731</v>
       </c>
-      <c s="18" r="G36">
-[...2 lines deleted...]
-      <c s="18" r="H36">
+      <c s="17" r="G36">
+        <v>128963.872449</v>
+      </c>
+      <c s="17" r="H36">
         <v>8060.627905</v>
       </c>
-      <c s="18" r="I36">
-[...2 lines deleted...]
-      <c s="18" r="J36">
+      <c s="17" r="I36">
+        <v>36458.669486</v>
+      </c>
+      <c s="17" r="J36">
         <v>4.11</v>
       </c>
-      <c s="18" r="L36">
+      <c s="17" r="L36">
         <v>729.1889</v>
       </c>
-      <c s="27" t="str" r="M36"/>
-      <c s="18" r="N36">
+      <c s="26" t="str" r="M36"/>
+      <c s="17" r="N36">
         <v>138.47</v>
       </c>
-      <c s="17" t="str" r="O36"/>
-      <c s="18" r="P36">
+      <c s="34" t="str" r="O36"/>
+      <c s="17" r="P36">
         <v>135.63</v>
       </c>
-      <c s="18" r="Q36">
+      <c s="17" r="Q36">
         <v>49.961</v>
       </c>
-      <c s="18" r="R36">
+      <c s="17" r="R36">
         <v>14.3689</v>
       </c>
-      <c s="18" r="S36">
+      <c s="17" r="S36">
         <v>390.759</v>
       </c>
-      <c s="17" t="str" r="T36"/>
+      <c s="34" t="str" r="T36"/>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="13" t="inlineStr" r="C37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F37">
         <is>
@@ -6969,251 +7239,251 @@
       </c>
       <c s="13" t="inlineStr" r="R37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="38" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="16" r="C38">
-        <v>72173.78026</v>
+        <v>72174.95526</v>
       </c>
       <c s="16" r="D38">
         <v>3198.763288</v>
       </c>
       <c s="16" r="E38">
         <v>1600.3565</v>
       </c>
       <c s="16" r="F38">
         <v>3160.709341</v>
       </c>
       <c s="16" r="G38">
-        <v>45523.722097</v>
+        <v>45524.897097</v>
       </c>
       <c s="16" r="H38">
         <v>2784.777349</v>
       </c>
       <c s="16" r="I38">
         <v>15905.151685</v>
       </c>
       <c s="16" r="J38">
         <v>0.3</v>
       </c>
       <c s="16" r="L38">
         <v>2721.4548</v>
       </c>
       <c s="14" t="str" r="M38"/>
       <c s="16" r="N38">
         <v>0.555</v>
       </c>
       <c s="13" t="str" r="O38"/>
       <c s="16" r="P38">
         <v>0.63</v>
       </c>
       <c s="16" r="Q38">
         <v>0.217</v>
       </c>
       <c s="16" r="R38">
         <v>3.7488</v>
       </c>
       <c s="16" r="S38">
         <v>2716.304</v>
       </c>
       <c s="13" t="str" r="T38"/>
     </row>
     <row r="39" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
       <c s="16" r="C39">
-        <v>64198.771752</v>
+        <v>64199.148752</v>
       </c>
       <c s="16" r="D39">
         <v>2860.654288</v>
       </c>
       <c s="16" r="E39">
         <v>1772.91</v>
       </c>
       <c s="16" r="F39">
         <v>1314.804816</v>
       </c>
       <c s="16" r="G39">
-        <v>44021.712198</v>
+        <v>44022.089198</v>
       </c>
       <c s="16" r="H39">
         <v>2882.617927</v>
       </c>
       <c s="16" r="I39">
         <v>11346.072523</v>
       </c>
       <c s="13" t="str" r="J39"/>
       <c s="16" r="L39">
         <v>137.8345</v>
       </c>
       <c s="14" t="str" r="M39"/>
       <c s="16" r="N39">
         <v>1.1415</v>
       </c>
       <c s="13" t="str" r="O39"/>
       <c s="16" r="P39">
         <v>0.3215</v>
       </c>
       <c s="16" r="Q39">
         <v>0.197</v>
       </c>
       <c s="16" r="R39">
         <v>3.003</v>
       </c>
       <c s="16" r="S39">
         <v>133.1715</v>
       </c>
       <c s="13" t="str" r="T39"/>
     </row>
     <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
       <c s="16" r="C40">
-        <v>83375.845687</v>
+        <v>83386.782187</v>
       </c>
       <c s="16" r="D40">
-        <v>3570.923042</v>
+        <v>3570.781542</v>
       </c>
       <c s="16" r="E40">
         <v>1223.6175</v>
       </c>
       <c s="16" r="F40">
         <v>2090.926447</v>
       </c>
       <c s="16" r="G40">
-        <v>57513.164603</v>
+        <v>57512.234603</v>
       </c>
       <c s="16" r="H40">
-        <v>2638.634155</v>
+        <v>2638.622155</v>
       </c>
       <c s="16" r="I40">
-        <v>16330.28294</v>
+        <v>16342.30294</v>
       </c>
       <c s="16" r="J40">
         <v>8.297</v>
       </c>
       <c s="16" r="L40">
         <v>531.680996</v>
       </c>
       <c s="14" t="str" r="M40"/>
       <c s="16" r="N40">
         <v>0.269996</v>
       </c>
       <c s="13" t="str" r="O40"/>
       <c s="16" r="P40">
         <v>70.003</v>
       </c>
       <c s="16" r="Q40">
         <v>48.79</v>
       </c>
       <c s="16" r="R40">
         <v>9.7095</v>
       </c>
       <c s="16" r="S40">
         <v>402.9085</v>
       </c>
       <c s="13" t="str" r="T40"/>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
-      <c s="18" r="C41">
-[...5 lines deleted...]
-      <c s="18" r="E41">
+      <c s="17" r="C41">
+        <v>219760.886199</v>
+      </c>
+      <c s="17" r="D41">
+        <v>9630.199118</v>
+      </c>
+      <c s="17" r="E41">
         <v>4596.884</v>
       </c>
-      <c s="18" r="F41">
+      <c s="17" r="F41">
         <v>6566.440604</v>
       </c>
-      <c s="18" r="G41">
-[...8 lines deleted...]
-      <c s="18" r="J41">
+      <c s="17" r="G41">
+        <v>147059.220898</v>
+      </c>
+      <c s="17" r="H41">
+        <v>8306.017431</v>
+      </c>
+      <c s="17" r="I41">
+        <v>43593.527148</v>
+      </c>
+      <c s="17" r="J41">
         <v>8.597</v>
       </c>
-      <c s="18" r="L41">
+      <c s="17" r="L41">
         <v>3390.970296</v>
       </c>
-      <c s="27" t="str" r="M41"/>
-      <c s="18" r="N41">
+      <c s="26" t="str" r="M41"/>
+      <c s="17" r="N41">
         <v>1.966496</v>
       </c>
-      <c s="17" t="str" r="O41"/>
-      <c s="18" r="P41">
+      <c s="34" t="str" r="O41"/>
+      <c s="17" r="P41">
         <v>70.9545</v>
       </c>
-      <c s="18" r="Q41">
+      <c s="17" r="Q41">
         <v>49.204</v>
       </c>
-      <c s="18" r="R41">
+      <c s="17" r="R41">
         <v>16.4613</v>
       </c>
-      <c s="18" r="S41">
+      <c s="17" r="S41">
         <v>3252.384</v>
       </c>
-      <c s="17" t="str" r="T41"/>
+      <c s="34" t="str" r="T41"/>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
       <c s="13" t="inlineStr" r="C42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F42">
         <is>
@@ -7260,204 +7530,398 @@
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="Q42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="R42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
-    <row r="43" ht="18" customHeight="0">
+    <row r="43" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A43">
         <is>
+          <t xml:space="preserve">July / juillet 2026</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="B43"/>
+      <c s="16" r="C43">
+        <v>62510.731471</v>
+      </c>
+      <c s="16" r="D43">
+        <v>2463.349394</v>
+      </c>
+      <c s="16" r="E43">
+        <v>775.492</v>
+      </c>
+      <c s="16" r="F43">
+        <v>1670.908</v>
+      </c>
+      <c s="16" r="G43">
+        <v>38811.685903</v>
+      </c>
+      <c s="16" r="H43">
+        <v>2485.76288</v>
+      </c>
+      <c s="16" r="I43">
+        <v>16302.473294</v>
+      </c>
+      <c s="16" r="J43">
+        <v>1.06</v>
+      </c>
+      <c s="16" r="L43">
+        <v>1416.9586</v>
+      </c>
+      <c s="14" t="str" r="M43"/>
+      <c s="16" r="N43">
+        <v>110.7604</v>
+      </c>
+      <c s="13" t="str" r="O43"/>
+      <c s="16" r="P43">
+        <v>110.4455</v>
+      </c>
+      <c s="16" r="Q43">
+        <v>687.04</v>
+      </c>
+      <c s="16" r="R43">
+        <v>6.7547</v>
+      </c>
+      <c s="16" r="S43">
+        <v>501.958</v>
+      </c>
+      <c s="13" t="str" r="T43"/>
+    </row>
+    <row r="44" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A44">
+        <is>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="B44"/>
+      <c s="17" r="C44">
+        <v>62510.731471</v>
+      </c>
+      <c s="17" r="D44">
+        <v>2463.349394</v>
+      </c>
+      <c s="17" r="E44">
+        <v>775.492</v>
+      </c>
+      <c s="17" r="F44">
+        <v>1670.908</v>
+      </c>
+      <c s="17" r="G44">
+        <v>38811.685903</v>
+      </c>
+      <c s="17" r="H44">
+        <v>2485.76288</v>
+      </c>
+      <c s="17" r="I44">
+        <v>16302.473294</v>
+      </c>
+      <c s="17" r="J44">
+        <v>1.06</v>
+      </c>
+      <c s="17" r="L44">
+        <v>1416.9586</v>
+      </c>
+      <c s="26" t="str" r="M44"/>
+      <c s="17" r="N44">
+        <v>110.7604</v>
+      </c>
+      <c s="34" t="str" r="O44"/>
+      <c s="17" r="P44">
+        <v>110.4455</v>
+      </c>
+      <c s="17" r="Q44">
+        <v>687.04</v>
+      </c>
+      <c s="17" r="R44">
+        <v>6.7547</v>
+      </c>
+      <c s="17" r="S44">
+        <v>501.958</v>
+      </c>
+      <c s="34" t="str" r="T44"/>
+    </row>
+    <row r="45" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B45"/>
+      <c s="13" t="inlineStr" r="C45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M45"/>
+      <c s="13" t="inlineStr" r="N45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A46">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B43"/>
-[...136 lines deleted...]
-    <row r="46" ht="20.4" customHeight="1"/>
+      <c s="14" t="str" r="B46"/>
+      <c s="17" r="C46">
+        <v>474873.05736</v>
+      </c>
+      <c s="17" r="D46">
+        <v>22072.625631</v>
+      </c>
+      <c s="17" r="E46">
+        <v>10059.167</v>
+      </c>
+      <c s="17" r="F46">
+        <v>12685.640335</v>
+      </c>
+      <c s="17" r="G46">
+        <v>314834.77925</v>
+      </c>
+      <c s="17" r="H46">
+        <v>18852.408216</v>
+      </c>
+      <c s="17" r="I46">
+        <v>96354.669928</v>
+      </c>
+      <c s="17" r="J46">
+        <v>13.767</v>
+      </c>
+      <c s="17" r="L46">
+        <v>5537.117796</v>
+      </c>
+      <c s="26" t="str" r="M46"/>
+      <c s="17" r="N46">
+        <v>251.196896</v>
+      </c>
+      <c s="34" t="str" r="O46"/>
+      <c s="17" r="P46">
+        <v>317.03</v>
+      </c>
+      <c s="17" r="Q46">
+        <v>786.205</v>
+      </c>
+      <c s="17" r="R46">
+        <v>37.5849</v>
+      </c>
+      <c s="17" r="S46">
+        <v>4145.101</v>
+      </c>
+      <c s="34" t="str" r="T46"/>
+    </row>
     <row r="47" ht="18" customHeight="0">
-      <c s="28" t="inlineStr" r="A47">
+      <c s="15" t="inlineStr" r="A47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B47"/>
+      <c s="13" t="inlineStr" r="C47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M47"/>
+      <c s="13" t="inlineStr" r="N47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="20.45" customHeight="1"/>
+    <row r="49" ht="18" customHeight="0">
+      <c s="27" t="inlineStr" r="A49">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="48" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="20" t="inlineStr" r="A49">
+    <row r="50" ht="8.95" customHeight="1"/>
+    <row r="51" ht="252.75" customHeight="1">
+      <c s="19" t="inlineStr" r="A51">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -7479,51 +7943,50 @@
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Conditions d’utilisation du site Web | Organisme canadien de réglementation des investissements (ocri.ca)</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">).</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="50" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
     <mergeCell ref="C3:R4"/>
     <mergeCell ref="C5:R5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:J9"/>
     <mergeCell ref="L9:T9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="L16:M16"/>
@@ -7561,282 +8024,288 @@
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="L33:M33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="L43:M43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="L44:M44"/>
-    <mergeCell ref="A49:L49"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="L47:M47"/>
+    <mergeCell ref="A51:L51"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A49" r:id="rId29"/>
+    <hyperlink ref="A51" r:id="rId29"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId27"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="17.82421875"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
     <col min="9" max="9" customWidth="1" width="13.7109375"/>
     <col min="10" max="10" customWidth="1" width="13.7109375"/>
     <col min="11" max="11" customWidth="1" width="0.140625"/>
     <col min="12" max="12" customWidth="1" width="9.4609375"/>
     <col min="13" max="13" customWidth="1" width="4.2421875"/>
     <col min="14" max="14" customWidth="1" width="13.7109375"/>
     <col min="15" max="15" customWidth="1" width="17.82421875"/>
     <col min="16" max="16" customWidth="1" width="13.7109375"/>
     <col min="17" max="17" customWidth="1" width="13.7109375"/>
     <col min="18" max="18" customWidth="1" width="13.7109375"/>
     <col min="19" max="19" customWidth="1" width="13.7109375"/>
     <col min="20" max="20" customWidth="1" width="13.7109375"/>
     <col min="21" max="21" customWidth="1" width="0.140625"/>
     <col min="22" max="22" customWidth="1" width="2.421875"/>
     <col min="23" max="23" customWidth="1" width="0.0234375"/>
   </cols>
   <sheetData>
     <row r="1" ht="3.35" customHeight="1"/>
     <row r="2" ht="1" customHeight="1">
-      <c s="29" t="str" r="A2"/>
-      <c s="30" t="str" r="B2"/>
+      <c s="28" t="str" r="A2"/>
+      <c s="29" t="str" r="B2"/>
     </row>
     <row r="3" ht="55.6" customHeight="1">
-      <c s="31" t="str" r="A3"/>
-      <c s="32" t="str" r="B3"/>
+      <c s="30" t="str" r="A3"/>
+      <c s="31" t="str" r="B3"/>
       <c s="3" t="inlineStr" r="C3">
         <is>
           <t xml:space="preserve">Mortgage Backed Securities; Asset-Backed Securities with counterparties</t>
         </is>
       </c>
-      <c s="33" t="str" r="D3"/>
-[...13 lines deleted...]
-      <c s="30" t="str" r="R3"/>
+      <c s="32" t="str" r="D3"/>
+      <c s="32" t="str" r="E3"/>
+      <c s="32" t="str" r="F3"/>
+      <c s="32" t="str" r="G3"/>
+      <c s="32" t="str" r="H3"/>
+      <c s="32" t="str" r="I3"/>
+      <c s="32" t="str" r="J3"/>
+      <c s="32" t="str" r="K3"/>
+      <c s="32" t="str" r="L3"/>
+      <c s="32" t="str" r="M3"/>
+      <c s="32" t="str" r="N3"/>
+      <c s="32" t="str" r="O3"/>
+      <c s="32" t="str" r="P3"/>
+      <c s="32" t="str" r="Q3"/>
+      <c s="29" t="str" r="R3"/>
     </row>
     <row r="4" ht="1" customHeight="0">
-      <c s="31" t="str" r="C4"/>
-[...14 lines deleted...]
-      <c s="32" t="str" r="R4"/>
+      <c s="30" t="str" r="C4"/>
+      <c s="33" t="str" r="D4"/>
+      <c s="33" t="str" r="E4"/>
+      <c s="33" t="str" r="F4"/>
+      <c s="33" t="str" r="G4"/>
+      <c s="33" t="str" r="H4"/>
+      <c s="33" t="str" r="I4"/>
+      <c s="33" t="str" r="J4"/>
+      <c s="33" t="str" r="K4"/>
+      <c s="33" t="str" r="L4"/>
+      <c s="33" t="str" r="M4"/>
+      <c s="33" t="str" r="N4"/>
+      <c s="33" t="str" r="O4"/>
+      <c s="33" t="str" r="P4"/>
+      <c s="33" t="str" r="Q4"/>
+      <c s="31" t="str" r="R4"/>
     </row>
     <row r="5" ht="28.5" customHeight="1">
       <c s="6" t="inlineStr" r="C5">
         <is>
           <t xml:space="preserve">Titres adossés à des hypothèques et titres adossés à des créances, par partie contractante</t>
         </is>
       </c>
       <c s="4" t="str" r="D5"/>
       <c s="4" t="str" r="E5"/>
       <c s="4" t="str" r="F5"/>
       <c s="4" t="str" r="G5"/>
       <c s="4" t="str" r="H5"/>
       <c s="4" t="str" r="I5"/>
       <c s="4" t="str" r="J5"/>
       <c s="4" t="str" r="K5"/>
       <c s="4" t="str" r="L5"/>
       <c s="4" t="str" r="M5"/>
       <c s="4" t="str" r="N5"/>
       <c s="4" t="str" r="O5"/>
       <c s="4" t="str" r="P5"/>
       <c s="4" t="str" r="Q5"/>
       <c s="2" t="str" r="R5"/>
     </row>
     <row r="6" ht="18" customHeight="1">
-      <c s="25" t="inlineStr" r="C6">
+      <c s="24" t="inlineStr" r="C6">
         <is>
           <t xml:space="preserve">Millions of dollars / En millions de dollars</t>
         </is>
       </c>
     </row>
     <row r="7" ht="1" customHeight="1"/>
     <row r="8" ht="18" customHeight="0">
       <c s="13" t="inlineStr" r="A8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B8"/>
       <c s="13" t="inlineStr" r="C8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="21" t="inlineStr" r="D8">
-[...34 lines deleted...]
-      <c s="21" t="inlineStr" r="L8">
+      <c s="20" t="inlineStr" r="D8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="E8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="F8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="G8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="H8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="I8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="J8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="L8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="M8"/>
-      <c s="21" t="inlineStr" r="N8">
-[...29 lines deleted...]
-      <c s="21" t="inlineStr" r="T8">
+      <c s="20" t="inlineStr" r="N8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="O8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="P8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="Q8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="R8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="S8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="T8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="9" ht="25.5" customHeight="1">
-      <c s="26" t="inlineStr" r="A9">
+      <c s="25" t="inlineStr" r="A9">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B9"/>
-      <c s="26" t="inlineStr" r="C9">
+      <c s="25" t="inlineStr" r="C9">
         <is>
           <t xml:space="preserve">Mortgage Backed Securities / Titres adossés à des hypothèques</t>
         </is>
       </c>
       <c s="8" t="str" r="D9"/>
       <c s="8" t="str" r="E9"/>
       <c s="8" t="str" r="F9"/>
       <c s="8" t="str" r="G9"/>
       <c s="8" t="str" r="H9"/>
       <c s="8" t="str" r="I9"/>
       <c s="14" t="str" r="J9"/>
-      <c s="26" t="inlineStr" r="L9">
+      <c s="25" t="inlineStr" r="L9">
         <is>
           <t xml:space="preserve">Asset-Backed Securities / Titres adossés à des créances</t>
         </is>
       </c>
       <c s="8" t="str" r="M9"/>
       <c s="8" t="str" r="N9"/>
       <c s="8" t="str" r="O9"/>
       <c s="8" t="str" r="P9"/>
       <c s="8" t="str" r="Q9"/>
       <c s="8" t="str" r="R9"/>
       <c s="8" t="str" r="S9"/>
       <c s="14" t="str" r="T9"/>
     </row>
     <row r="10" ht="75.6" customHeight="0">
       <c s="13" t="inlineStr" r="A10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B10"/>
       <c s="13" t="inlineStr" r="C10">
         <is>
           <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
@@ -8055,95 +8524,95 @@
       </c>
       <c s="16" r="O13">
         <v>32</v>
       </c>
       <c s="16" r="P13">
         <v>25.66</v>
       </c>
       <c s="16" r="Q13">
         <v>798.168</v>
       </c>
       <c s="16" r="R13">
         <v>35.1922</v>
       </c>
       <c s="16" r="S13">
         <v>76.137</v>
       </c>
       <c s="13" t="str" r="T13"/>
     </row>
     <row r="14" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve">Q1 / T1 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B14"/>
-      <c s="18" r="C14">
+      <c s="17" r="C14">
         <v>37224.103304</v>
       </c>
-      <c s="18" r="D14">
+      <c s="17" r="D14">
         <v>6396.458047</v>
       </c>
-      <c s="18" r="E14">
+      <c s="17" r="E14">
         <v>12</v>
       </c>
-      <c s="18" r="F14">
+      <c s="17" r="F14">
         <v>7406.772229</v>
       </c>
-      <c s="18" r="G14">
+      <c s="17" r="G14">
         <v>22058.897442</v>
       </c>
-      <c s="18" r="H14">
+      <c s="17" r="H14">
         <v>86.888</v>
       </c>
-      <c s="18" r="I14">
+      <c s="17" r="I14">
         <v>1263.087586</v>
       </c>
-      <c s="17" t="str" r="J14"/>
-      <c s="18" r="L14">
+      <c s="34" t="str" r="J14"/>
+      <c s="17" r="L14">
         <v>4867.31443</v>
       </c>
-      <c s="27" t="str" r="M14"/>
-      <c s="18" r="N14">
+      <c s="26" t="str" r="M14"/>
+      <c s="17" r="N14">
         <v>859.151</v>
       </c>
-      <c s="18" r="O14">
+      <c s="17" r="O14">
         <v>32</v>
       </c>
-      <c s="18" r="P14">
+      <c s="17" r="P14">
         <v>35.8385</v>
       </c>
-      <c s="18" r="Q14">
+      <c s="17" r="Q14">
         <v>3654.98493</v>
       </c>
-      <c s="18" r="R14">
+      <c s="17" r="R14">
         <v>38.376</v>
       </c>
-      <c s="18" r="S14">
+      <c s="17" r="S14">
         <v>246.964</v>
       </c>
-      <c s="17" t="str" r="T14"/>
+      <c s="34" t="str" r="T14"/>
     </row>
     <row r="15" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B15"/>
       <c s="13" t="inlineStr" r="C15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F15">
         <is>
@@ -8360,97 +8829,97 @@
       </c>
       <c s="16" r="O18">
         <v>24</v>
       </c>
       <c s="16" r="P18">
         <v>20.9575</v>
       </c>
       <c s="16" r="Q18">
         <v>636.812</v>
       </c>
       <c s="16" r="R18">
         <v>0.541</v>
       </c>
       <c s="16" r="S18">
         <v>92.938</v>
       </c>
       <c s="13" t="str" r="T18"/>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A19">
         <is>
           <t xml:space="preserve">Q2 / T2 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B19"/>
-      <c s="18" r="C19">
+      <c s="17" r="C19">
         <v>41380.264972</v>
       </c>
-      <c s="18" r="D19">
+      <c s="17" r="D19">
         <v>6923.922408</v>
       </c>
-      <c s="18" r="E19">
+      <c s="17" r="E19">
         <v>32.936102</v>
       </c>
-      <c s="18" r="F19">
+      <c s="17" r="F19">
         <v>9616.431801</v>
       </c>
-      <c s="18" r="G19">
+      <c s="17" r="G19">
         <v>23285.430782</v>
       </c>
-      <c s="18" r="H19">
+      <c s="17" r="H19">
         <v>126.929646</v>
       </c>
-      <c s="18" r="I19">
+      <c s="17" r="I19">
         <v>856.754633</v>
       </c>
-      <c s="18" r="J19">
+      <c s="17" r="J19">
         <v>537.8596</v>
       </c>
-      <c s="18" r="L19">
+      <c s="17" r="L19">
         <v>2849.608234</v>
       </c>
-      <c s="27" t="str" r="M19"/>
-      <c s="18" r="N19">
+      <c s="26" t="str" r="M19"/>
+      <c s="17" r="N19">
         <v>100.2905</v>
       </c>
-      <c s="18" r="O19">
+      <c s="17" r="O19">
         <v>64</v>
       </c>
-      <c s="18" r="P19">
+      <c s="17" r="P19">
         <v>52.659</v>
       </c>
-      <c s="18" r="Q19">
+      <c s="17" r="Q19">
         <v>2048.488734</v>
       </c>
-      <c s="18" r="R19">
+      <c s="17" r="R19">
         <v>16.645</v>
       </c>
-      <c s="18" r="S19">
+      <c s="17" r="S19">
         <v>567.525</v>
       </c>
-      <c s="17" t="str" r="T19"/>
+      <c s="34" t="str" r="T19"/>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B20"/>
       <c s="13" t="inlineStr" r="C20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F20">
         <is>
@@ -8635,127 +9104,127 @@
       <c s="16" r="C23">
         <v>19382.1278</v>
       </c>
       <c s="16" r="D23">
         <v>3720.550899</v>
       </c>
       <c s="16" r="E23">
         <v>2</v>
       </c>
       <c s="16" r="F23">
         <v>4020.471701</v>
       </c>
       <c s="16" r="G23">
         <v>11074.28531</v>
       </c>
       <c s="16" r="H23">
         <v>1.596</v>
       </c>
       <c s="16" r="I23">
         <v>547.574789</v>
       </c>
       <c s="16" r="J23">
         <v>15.649101</v>
       </c>
       <c s="16" r="L23">
-        <v>815.506464</v>
+        <v>815.806464</v>
       </c>
       <c s="14" t="str" r="M23"/>
       <c s="16" r="N23">
         <v>3.583</v>
       </c>
       <c s="16" r="O23">
         <v>10</v>
       </c>
       <c s="16" r="P23">
         <v>25</v>
       </c>
       <c s="16" r="Q23">
-        <v>731.699464</v>
+        <v>731.999464</v>
       </c>
       <c s="16" r="R23">
         <v>0.352</v>
       </c>
       <c s="16" r="S23">
         <v>44.872</v>
       </c>
       <c s="13" t="str" r="T23"/>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
-      <c s="18" r="C24">
+      <c s="17" r="C24">
         <v>47781.38634</v>
       </c>
-      <c s="18" r="D24">
+      <c s="17" r="D24">
         <v>8592.674111</v>
       </c>
-      <c s="18" r="E24">
+      <c s="17" r="E24">
         <v>8.636</v>
       </c>
-      <c s="18" r="F24">
+      <c s="17" r="F24">
         <v>9714.380574</v>
       </c>
-      <c s="18" r="G24">
+      <c s="17" r="G24">
         <v>27848.524316</v>
       </c>
-      <c s="18" r="H24">
+      <c s="17" r="H24">
         <v>367.891276</v>
       </c>
-      <c s="18" r="I24">
+      <c s="17" r="I24">
         <v>1147.099053</v>
       </c>
-      <c s="18" r="J24">
+      <c s="17" r="J24">
         <v>102.18101</v>
       </c>
-      <c s="18" r="L24">
-[...3 lines deleted...]
-      <c s="18" r="N24">
+      <c s="17" r="L24">
+        <v>2155.815264</v>
+      </c>
+      <c s="26" t="str" r="M24"/>
+      <c s="17" r="N24">
         <v>21.82</v>
       </c>
-      <c s="18" r="O24">
+      <c s="17" r="O24">
         <v>72</v>
       </c>
-      <c s="18" r="P24">
+      <c s="17" r="P24">
         <v>62.3145</v>
       </c>
-      <c s="18" r="Q24">
-[...2 lines deleted...]
-      <c s="18" r="R24">
+      <c s="17" r="Q24">
+        <v>1751.239948</v>
+      </c>
+      <c s="17" r="R24">
         <v>34.2033</v>
       </c>
-      <c s="18" r="S24">
+      <c s="17" r="S24">
         <v>214.237516</v>
       </c>
-      <c s="17" t="str" r="T24"/>
+      <c s="34" t="str" r="T24"/>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="13" t="inlineStr" r="C25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F25">
         <is>
@@ -8962,95 +9431,95 @@
       <c s="16" r="N28">
         <v>22.2495</v>
       </c>
       <c s="13" t="str" r="O28"/>
       <c s="16" r="P28">
         <v>20.029</v>
       </c>
       <c s="16" r="Q28">
         <v>543.486</v>
       </c>
       <c s="16" r="R28">
         <v>1.546</v>
       </c>
       <c s="16" r="S28">
         <v>136.66</v>
       </c>
       <c s="13" t="str" r="T28"/>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
-      <c s="18" r="C29">
+      <c s="17" r="C29">
         <v>46778.607725</v>
       </c>
-      <c s="18" r="D29">
+      <c s="17" r="D29">
         <v>9070.162117</v>
       </c>
-      <c s="18" r="E29">
+      <c s="17" r="E29">
         <v>42.778162</v>
       </c>
-      <c s="18" r="F29">
+      <c s="17" r="F29">
         <v>10490.783925</v>
       </c>
-      <c s="18" r="G29">
+      <c s="17" r="G29">
         <v>24732.151162</v>
       </c>
-      <c s="18" r="H29">
+      <c s="17" r="H29">
         <v>0.588</v>
       </c>
-      <c s="18" r="I29">
+      <c s="17" r="I29">
         <v>2068.424366</v>
       </c>
-      <c s="18" r="J29">
+      <c s="17" r="J29">
         <v>373.719993</v>
       </c>
-      <c s="18" r="L29">
+      <c s="17" r="L29">
         <v>2689.031636</v>
       </c>
-      <c s="27" t="str" r="M29"/>
-      <c s="18" r="N29">
+      <c s="26" t="str" r="M29"/>
+      <c s="17" r="N29">
         <v>81.755</v>
       </c>
-      <c s="17" t="str" r="O29"/>
-      <c s="18" r="P29">
+      <c s="34" t="str" r="O29"/>
+      <c s="17" r="P29">
         <v>38.066</v>
       </c>
-      <c s="18" r="Q29">
+      <c s="17" r="Q29">
         <v>2318.225636</v>
       </c>
-      <c s="18" r="R29">
+      <c s="17" r="R29">
         <v>1.757</v>
       </c>
-      <c s="18" r="S29">
+      <c s="17" r="S29">
         <v>249.228</v>
       </c>
-      <c s="17" t="str" r="T29"/>
+      <c s="34" t="str" r="T29"/>
     </row>
     <row r="30" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="13" t="inlineStr" r="C30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F30">
         <is>
@@ -9104,97 +9573,97 @@
         </is>
       </c>
       <c s="13" t="inlineStr" r="R30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
-      <c s="18" r="C31">
+      <c s="17" r="C31">
         <v>173164.362341</v>
       </c>
-      <c s="18" r="D31">
+      <c s="17" r="D31">
         <v>30983.216683</v>
       </c>
-      <c s="18" r="E31">
+      <c s="17" r="E31">
         <v>96.350264</v>
       </c>
-      <c s="18" r="F31">
+      <c s="17" r="F31">
         <v>37228.368529</v>
       </c>
-      <c s="18" r="G31">
+      <c s="17" r="G31">
         <v>97925.003702</v>
       </c>
-      <c s="18" r="H31">
+      <c s="17" r="H31">
         <v>582.296922</v>
       </c>
-      <c s="18" r="I31">
+      <c s="17" r="I31">
         <v>5335.365638</v>
       </c>
-      <c s="18" r="J31">
+      <c s="17" r="J31">
         <v>1013.760603</v>
       </c>
-      <c s="18" r="L31">
-[...3 lines deleted...]
-      <c s="18" r="N31">
+      <c s="17" r="L31">
+        <v>12561.769564</v>
+      </c>
+      <c s="26" t="str" r="M31"/>
+      <c s="17" r="N31">
         <v>1063.0165</v>
       </c>
-      <c s="18" r="O31">
+      <c s="17" r="O31">
         <v>168</v>
       </c>
-      <c s="18" r="P31">
+      <c s="17" r="P31">
         <v>188.878</v>
       </c>
-      <c s="18" r="Q31">
-[...2 lines deleted...]
-      <c s="18" r="R31">
+      <c s="17" r="Q31">
+        <v>9772.939248</v>
+      </c>
+      <c s="17" r="R31">
         <v>90.9813</v>
       </c>
-      <c s="18" r="S31">
+      <c s="17" r="S31">
         <v>1277.954516</v>
       </c>
-      <c s="17" t="str" r="T31"/>
+      <c s="34" t="str" r="T31"/>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="13" t="inlineStr" r="C32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F32">
         <is>
@@ -9409,97 +9878,97 @@
       </c>
       <c s="13" t="str" r="O35"/>
       <c s="16" r="P35">
         <v>0.013</v>
       </c>
       <c s="16" r="Q35">
         <v>558.070998</v>
       </c>
       <c s="16" r="R35">
         <v>0.12</v>
       </c>
       <c s="16" r="S35">
         <v>150.197</v>
       </c>
       <c s="16" r="T35">
         <v>5</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
-      <c s="18" r="C36">
+      <c s="17" r="C36">
         <v>52678.846926</v>
       </c>
-      <c s="18" r="D36">
+      <c s="17" r="D36">
         <v>7572.804268</v>
       </c>
-      <c s="18" r="E36">
+      <c s="17" r="E36">
         <v>17</v>
       </c>
-      <c s="18" r="F36">
+      <c s="17" r="F36">
         <v>13543.892262</v>
       </c>
-      <c s="18" r="G36">
+      <c s="17" r="G36">
         <v>27611.171445</v>
       </c>
-      <c s="18" r="H36">
+      <c s="17" r="H36">
         <v>610.536022</v>
       </c>
-      <c s="18" r="I36">
+      <c s="17" r="I36">
         <v>2342.463113</v>
       </c>
-      <c s="18" r="J36">
+      <c s="17" r="J36">
         <v>980.979816</v>
       </c>
-      <c s="18" r="L36">
+      <c s="17" r="L36">
         <v>1724.718766</v>
       </c>
-      <c s="27" t="str" r="M36"/>
-      <c s="18" r="N36">
+      <c s="26" t="str" r="M36"/>
+      <c s="17" r="N36">
         <v>26.9625</v>
       </c>
-      <c s="18" r="O36">
+      <c s="17" r="O36">
         <v>16</v>
       </c>
-      <c s="18" r="P36">
+      <c s="17" r="P36">
         <v>31.3</v>
       </c>
-      <c s="18" r="Q36">
+      <c s="17" r="Q36">
         <v>1425.644266</v>
       </c>
-      <c s="18" r="R36">
+      <c s="17" r="R36">
         <v>4.519</v>
       </c>
-      <c s="18" r="S36">
+      <c s="17" r="S36">
         <v>215.293</v>
       </c>
-      <c s="18" r="T36">
+      <c s="17" r="T36">
         <v>5</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="13" t="inlineStr" r="C37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -9658,149 +10127,149 @@
         <v>2.968</v>
       </c>
       <c s="13" t="str" r="O39"/>
       <c s="16" r="P39">
         <v>4.825</v>
       </c>
       <c s="16" r="Q39">
         <v>179.141</v>
       </c>
       <c s="16" r="R39">
         <v>0.333</v>
       </c>
       <c s="16" r="S39">
         <v>9.193</v>
       </c>
       <c s="13" t="str" r="T39"/>
     </row>
     <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
       <c s="16" r="C40">
-        <v>21555.274333</v>
+        <v>21636.043397</v>
       </c>
       <c s="16" r="D40">
-        <v>3667.271188</v>
+        <v>3663.920848</v>
       </c>
       <c s="13" t="str" r="E40"/>
       <c s="16" r="F40">
         <v>5671.664188</v>
       </c>
       <c s="16" r="G40">
-        <v>11151.412269</v>
+        <v>11236.589771</v>
       </c>
       <c s="16" r="H40">
         <v>437.863435</v>
       </c>
       <c s="16" r="I40">
         <v>606.877728</v>
       </c>
       <c s="16" r="J40">
-        <v>20.185525</v>
+        <v>19.127427</v>
       </c>
       <c s="16" r="L40">
         <v>1152.786048</v>
       </c>
       <c s="14" t="str" r="M40"/>
       <c s="16" r="N40">
         <v>57.335348</v>
       </c>
       <c s="16" r="O40">
         <v>10</v>
       </c>
       <c s="16" r="P40">
         <v>25.5805</v>
       </c>
       <c s="16" r="Q40">
         <v>960.396</v>
       </c>
       <c s="16" r="R40">
         <v>0.3552</v>
       </c>
       <c s="16" r="S40">
         <v>99.119</v>
       </c>
       <c s="13" t="str" r="T40"/>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
-      <c s="18" r="C41">
-[...5 lines deleted...]
-      <c s="18" r="E41">
+      <c s="17" r="C41">
+        <v>43679.09069</v>
+      </c>
+      <c s="17" r="D41">
+        <v>6734.736742</v>
+      </c>
+      <c s="17" r="E41">
         <v>20</v>
       </c>
-      <c s="18" r="F41">
+      <c s="17" r="F41">
         <v>10692.471066</v>
       </c>
-      <c s="18" r="G41">
-[...2 lines deleted...]
-      <c s="18" r="H41">
+      <c s="17" r="G41">
+        <v>24201.947052</v>
+      </c>
+      <c s="17" r="H41">
         <v>437.863435</v>
       </c>
-      <c s="18" r="I41">
+      <c s="17" r="I41">
         <v>1411.417237</v>
       </c>
-      <c s="18" r="J41">
-[...2 lines deleted...]
-      <c s="18" r="L41">
+      <c s="17" r="J41">
+        <v>180.655158</v>
+      </c>
+      <c s="17" r="L41">
         <v>1892.416548</v>
       </c>
-      <c s="27" t="str" r="M41"/>
-      <c s="18" r="N41">
+      <c s="26" t="str" r="M41"/>
+      <c s="17" r="N41">
         <v>151.355848</v>
       </c>
-      <c s="18" r="O41">
+      <c s="17" r="O41">
         <v>20</v>
       </c>
-      <c s="18" r="P41">
+      <c s="17" r="P41">
         <v>69.6675</v>
       </c>
-      <c s="18" r="Q41">
+      <c s="17" r="Q41">
         <v>1429.373</v>
       </c>
-      <c s="18" r="R41">
+      <c s="17" r="R41">
         <v>24.6147</v>
       </c>
-      <c s="18" r="S41">
+      <c s="17" r="S41">
         <v>197.4055</v>
       </c>
-      <c s="17" t="str" r="T41"/>
+      <c s="34" t="str" r="T41"/>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
       <c s="13" t="inlineStr" r="C42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F42">
         <is>
@@ -9847,208 +10316,398 @@
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="Q42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="R42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
-    <row r="43" ht="18" customHeight="0">
+    <row r="43" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A43">
         <is>
+          <t xml:space="preserve">July / juillet 2026</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="B43"/>
+      <c s="16" r="C43">
+        <v>11106.299443</v>
+      </c>
+      <c s="16" r="D43">
+        <v>2048.877569</v>
+      </c>
+      <c s="16" r="E43">
+        <v>23.376648</v>
+      </c>
+      <c s="16" r="F43">
+        <v>2426.934395</v>
+      </c>
+      <c s="16" r="G43">
+        <v>6503.393237</v>
+      </c>
+      <c s="13" t="str" r="H43"/>
+      <c s="16" r="I43">
+        <v>47.883325</v>
+      </c>
+      <c s="16" r="J43">
+        <v>55.834269</v>
+      </c>
+      <c s="16" r="L43">
+        <v>377.085137</v>
+      </c>
+      <c s="14" t="str" r="M43"/>
+      <c s="16" r="N43">
+        <v>8.0185</v>
+      </c>
+      <c s="13" t="str" r="O43"/>
+      <c s="16" r="P43">
+        <v>2.6705</v>
+      </c>
+      <c s="16" r="Q43">
+        <v>347.126137</v>
+      </c>
+      <c s="16" r="R43">
+        <v>0.042</v>
+      </c>
+      <c s="16" r="S43">
+        <v>19.228</v>
+      </c>
+      <c s="13" t="str" r="T43"/>
+    </row>
+    <row r="44" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A44">
+        <is>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="B44"/>
+      <c s="17" r="C44">
+        <v>11106.299443</v>
+      </c>
+      <c s="17" r="D44">
+        <v>2048.877569</v>
+      </c>
+      <c s="17" r="E44">
+        <v>23.376648</v>
+      </c>
+      <c s="17" r="F44">
+        <v>2426.934395</v>
+      </c>
+      <c s="17" r="G44">
+        <v>6503.393237</v>
+      </c>
+      <c s="34" t="str" r="H44"/>
+      <c s="17" r="I44">
+        <v>47.883325</v>
+      </c>
+      <c s="17" r="J44">
+        <v>55.834269</v>
+      </c>
+      <c s="17" r="L44">
+        <v>377.085137</v>
+      </c>
+      <c s="26" t="str" r="M44"/>
+      <c s="17" r="N44">
+        <v>8.0185</v>
+      </c>
+      <c s="34" t="str" r="O44"/>
+      <c s="17" r="P44">
+        <v>2.6705</v>
+      </c>
+      <c s="17" r="Q44">
+        <v>347.126137</v>
+      </c>
+      <c s="17" r="R44">
+        <v>0.042</v>
+      </c>
+      <c s="17" r="S44">
+        <v>19.228</v>
+      </c>
+      <c s="34" t="str" r="T44"/>
+    </row>
+    <row r="45" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B45"/>
+      <c s="13" t="inlineStr" r="C45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M45"/>
+      <c s="13" t="inlineStr" r="N45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A46">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B43"/>
-[...15 lines deleted...]
-      <c s="18" r="H43">
+      <c s="14" t="str" r="B46"/>
+      <c s="17" r="C46">
+        <v>107464.237059</v>
+      </c>
+      <c s="17" r="D46">
+        <v>16356.418579</v>
+      </c>
+      <c s="17" r="E46">
+        <v>60.376648</v>
+      </c>
+      <c s="17" r="F46">
+        <v>26663.297723</v>
+      </c>
+      <c s="17" r="G46">
+        <v>58316.511734</v>
+      </c>
+      <c s="17" r="H46">
         <v>1048.399457</v>
       </c>
-      <c s="18" r="I43">
-[...12 lines deleted...]
-      <c s="18" r="O43">
+      <c s="17" r="I46">
+        <v>3801.763675</v>
+      </c>
+      <c s="17" r="J46">
+        <v>1217.469243</v>
+      </c>
+      <c s="17" r="L46">
+        <v>3994.220451</v>
+      </c>
+      <c s="26" t="str" r="M46"/>
+      <c s="17" r="N46">
+        <v>186.336848</v>
+      </c>
+      <c s="17" r="O46">
         <v>36</v>
       </c>
-      <c s="18" r="P43">
-[...11 lines deleted...]
-      <c s="18" r="T43">
+      <c s="17" r="P46">
+        <v>103.638</v>
+      </c>
+      <c s="17" r="Q46">
+        <v>3202.143403</v>
+      </c>
+      <c s="17" r="R46">
+        <v>29.1757</v>
+      </c>
+      <c s="17" r="S46">
+        <v>431.9265</v>
+      </c>
+      <c s="17" r="T46">
         <v>5</v>
       </c>
     </row>
-    <row r="44" ht="17.95" customHeight="0">
-[...89 lines deleted...]
-    <row r="46" ht="20.4" customHeight="1"/>
     <row r="47" ht="18" customHeight="0">
-      <c s="28" t="inlineStr" r="A47">
+      <c s="15" t="inlineStr" r="A47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B47"/>
+      <c s="13" t="inlineStr" r="C47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M47"/>
+      <c s="13" t="inlineStr" r="N47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="20.45" customHeight="1"/>
+    <row r="49" ht="18" customHeight="0">
+      <c s="27" t="inlineStr" r="A49">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="48" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="20" t="inlineStr" r="A49">
+    <row r="50" ht="8.95" customHeight="1"/>
+    <row r="51" ht="252.75" customHeight="1">
+      <c s="19" t="inlineStr" r="A51">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -10151,54 +10810,60 @@
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="L33:M33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="L43:M43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="L44:M44"/>
-    <mergeCell ref="A49:L49"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="L47:M47"/>
+    <mergeCell ref="A51:L51"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A49" r:id="rId33"/>
+    <hyperlink ref="A51" r:id="rId33"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId31"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="13.7109375"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
@@ -10536,245 +11201,245 @@
         </is>
       </c>
       <c s="10" t="inlineStr" r="AA4">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="10" t="inlineStr" r="AB4">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="5" ht="41.25" customHeight="0">
       <c s="13" t="inlineStr" r="A5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B5"/>
       <c s="13" t="inlineStr" r="C5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="21" t="inlineStr" r="D5">
-[...104 lines deleted...]
-      <c s="21" t="inlineStr" r="Y5">
+      <c s="20" t="inlineStr" r="D5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="E5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="F5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="G5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="H5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="I5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="J5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="K5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="L5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="M5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="N5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="O5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="P5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="Q5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="R5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="S5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="T5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="U5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="V5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="W5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="21" t="inlineStr" r="X5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="Y5">
         <is>
           <t xml:space="preserve">Strip Bond Trading (coupons and residuals) / Ensemble des opérations sur obligations à coupons détachés (coupons et résiduels)</t>
         </is>
       </c>
       <c s="8" t="str" r="Z5"/>
       <c s="8" t="str" r="AA5"/>
       <c s="14" t="str" r="AB5"/>
     </row>
     <row r="6" ht="80.05" customHeight="0">
       <c s="13" t="inlineStr" r="A6">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B6"/>
-      <c s="23" t="inlineStr" r="C6">
+      <c s="22" t="inlineStr" r="C6">
         <is>
           <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
-      <c s="23" t="inlineStr" r="D6">
+      <c s="22" t="inlineStr" r="D6">
         <is>
           <t xml:space="preserve">Government of Canada Bonds / Obligations du gouvernement canadien</t>
         </is>
       </c>
       <c s="8" t="str" r="E6"/>
       <c s="8" t="str" r="F6"/>
       <c s="8" t="str" r="G6"/>
       <c s="14" t="str" r="H6"/>
-      <c s="23" t="inlineStr" r="I6">
+      <c s="22" t="inlineStr" r="I6">
         <is>
           <t xml:space="preserve">Federal Crown Corporation Bonds / Obligations des sociétés d’État du gouvernement fédéral</t>
         </is>
       </c>
       <c s="8" t="str" r="J6"/>
       <c s="8" t="str" r="K6"/>
       <c s="14" t="str" r="L6"/>
-      <c s="23" t="inlineStr" r="M6">
+      <c s="22" t="inlineStr" r="M6">
         <is>
           <t xml:space="preserve">Provincial Bonds / Obligations des provinces</t>
         </is>
       </c>
       <c s="8" t="str" r="N6"/>
       <c s="8" t="str" r="O6"/>
       <c s="14" t="str" r="P6"/>
-      <c s="23" t="inlineStr" r="Q6">
+      <c s="22" t="inlineStr" r="Q6">
         <is>
           <t xml:space="preserve">Corporate Bonds / Obligations des sociétés</t>
         </is>
       </c>
       <c s="8" t="str" r="R6"/>
       <c s="8" t="str" r="S6"/>
       <c s="14" t="str" r="T6"/>
-      <c s="23" t="inlineStr" r="U6">
+      <c s="22" t="inlineStr" r="U6">
         <is>
           <t xml:space="preserve">Municipal Bonds / Obligations des municipalités</t>
         </is>
       </c>
-      <c s="23" t="inlineStr" r="V6">
+      <c s="22" t="inlineStr" r="V6">
         <is>
           <t xml:space="preserve">Mortgage Backed Securities / Titres adossés à des hypothèques</t>
         </is>
       </c>
-      <c s="23" t="inlineStr" r="W6">
+      <c s="22" t="inlineStr" r="W6">
         <is>
           <t xml:space="preserve">Asset-Backed Securities / Titres adossés à des créances</t>
         </is>
       </c>
-      <c s="23" t="inlineStr" r="X6">
+      <c s="22" t="inlineStr" r="X6">
         <is>
           <t xml:space="preserve">Other Domestic Bonds /  autres obligations intérieures</t>
         </is>
       </c>
-      <c s="23" t="inlineStr" r="Y6">
+      <c s="22" t="inlineStr" r="Y6">
         <is>
           <t xml:space="preserve">Government of Canada Bonds / Obligations du gouvernement canadien</t>
         </is>
       </c>
-      <c s="23" t="inlineStr" r="Z6">
+      <c s="22" t="inlineStr" r="Z6">
         <is>
           <t xml:space="preserve">Provincial Bonds / Obligations des provinces</t>
         </is>
       </c>
-      <c s="23" t="inlineStr" r="AA6">
+      <c s="22" t="inlineStr" r="AA6">
         <is>
           <t xml:space="preserve">Other / Autre opérations</t>
         </is>
       </c>
-      <c s="23" t="inlineStr" r="AB6">
+      <c s="22" t="inlineStr" r="AB6">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="7" ht="75.6" customHeight="0">
       <c s="13" t="inlineStr" r="A7">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B7"/>
       <c s="13" t="inlineStr" r="C7">
         <is>
           <t xml:space="preserve">All / Tout</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D7">
         <is>
           <t xml:space="preserve">Under 3 years / Moins de 3 ans</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E7">
         <is>
           <t xml:space="preserve">3-10 years / De 3 à 10 ans</t>
@@ -11133,126 +11798,126 @@
       </c>
       <c s="16" r="W10">
         <v>95.025</v>
       </c>
       <c s="13" t="str" r="X10"/>
       <c s="16" r="Y10">
         <v>1814.975</v>
       </c>
       <c s="16" r="Z10">
         <v>84709.154608</v>
       </c>
       <c s="16" r="AA10">
         <v>25263.232801</v>
       </c>
       <c s="16" r="AB10">
         <v>111787.362409</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A11">
         <is>
           <t xml:space="preserve">Q1 / T1 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B11"/>
-      <c s="18" r="C11">
+      <c s="17" r="C11">
         <v>17095128.038262</v>
       </c>
-      <c s="18" r="D11">
+      <c s="17" r="D11">
         <v>3697867.381432</v>
       </c>
-      <c s="18" r="E11">
+      <c s="17" r="E11">
         <v>5354548.752531</v>
       </c>
-      <c s="18" r="F11">
+      <c s="17" r="F11">
         <v>1601028.749616</v>
       </c>
-      <c s="18" r="G11">
+      <c s="17" r="G11">
         <v>617533.646574</v>
       </c>
-      <c s="18" r="H11">
+      <c s="17" r="H11">
         <v>11270978.530153</v>
       </c>
-      <c s="18" r="I11">
+      <c s="17" r="I11">
         <v>428451.963855</v>
       </c>
-      <c s="24" r="J11">
+      <c s="23" r="J11">
         <v>905897.296677</v>
       </c>
-      <c s="18" r="K11">
+      <c s="17" r="K11">
         <v>21581.352884</v>
       </c>
-      <c s="18" r="L11">
+      <c s="17" r="L11">
         <v>1355930.613416</v>
       </c>
-      <c s="18" r="M11">
+      <c s="17" r="M11">
         <v>399158.008672</v>
       </c>
-      <c s="18" r="N11">
+      <c s="17" r="N11">
         <v>1358024.674462</v>
       </c>
-      <c s="18" r="O11">
+      <c s="17" r="O11">
         <v>2117303.125649</v>
       </c>
-      <c s="18" r="P11">
+      <c s="17" r="P11">
         <v>3874485.808783</v>
       </c>
-      <c s="18" r="Q11">
+      <c s="17" r="Q11">
         <v>31786.344372</v>
       </c>
-      <c s="18" r="R11">
+      <c s="17" r="R11">
         <v>25264.534613</v>
       </c>
-      <c s="18" r="S11">
+      <c s="17" r="S11">
         <v>6953.326836</v>
       </c>
-      <c s="18" r="T11">
+      <c s="17" r="T11">
         <v>64004.205821</v>
       </c>
-      <c s="18" r="U11">
+      <c s="17" r="U11">
         <v>9799.042168</v>
       </c>
-      <c s="18" r="V11">
+      <c s="17" r="V11">
         <v>194673.98282</v>
       </c>
-      <c s="18" r="W11">
+      <c s="17" r="W11">
         <v>1988.229</v>
       </c>
-      <c s="18" r="X11">
+      <c s="17" r="X11">
         <v>7818.326709</v>
       </c>
-      <c s="18" r="Y11">
+      <c s="17" r="Y11">
         <v>3641.927</v>
       </c>
-      <c s="18" r="Z11">
+      <c s="17" r="Z11">
         <v>234994.435962</v>
       </c>
-      <c s="18" r="AA11">
+      <c s="17" r="AA11">
         <v>76812.93643</v>
       </c>
-      <c s="18" r="AB11">
+      <c s="17" r="AB11">
         <v>315449.299392</v>
       </c>
     </row>
     <row r="12" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B12"/>
       <c s="13" t="inlineStr" r="C12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -11526,51 +12191,51 @@
       <c s="16" r="W14">
         <v>572.84</v>
       </c>
       <c s="13" t="str" r="X14"/>
       <c s="16" r="Y14">
         <v>2338.425</v>
       </c>
       <c s="16" r="Z14">
         <v>95921.162847</v>
       </c>
       <c s="16" r="AA14">
         <v>25577.905006</v>
       </c>
       <c s="16" r="AB14">
         <v>123837.492853</v>
       </c>
     </row>
     <row r="15" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve">June / juin 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B15"/>
       <c s="16" r="C15">
-        <v>6878569.96077</v>
+        <v>6878573.56077</v>
       </c>
       <c s="16" r="D15">
         <v>1413315.500763</v>
       </c>
       <c s="16" r="E15">
         <v>2219054.205788</v>
       </c>
       <c s="16" r="F15">
         <v>537235.672137</v>
       </c>
       <c s="16" r="G15">
         <v>283581.094921</v>
       </c>
       <c s="16" r="H15">
         <v>4453186.473609</v>
       </c>
       <c s="16" r="I15">
         <v>130858.822123</v>
       </c>
       <c s="16" r="J15">
         <v>379978.224704</v>
       </c>
       <c s="16" r="K15">
         <v>22252.91868</v>
       </c>
@@ -11580,155 +12245,155 @@
       <c s="16" r="M15">
         <v>130670.903367</v>
       </c>
       <c s="16" r="N15">
         <v>537274.404414</v>
       </c>
       <c s="16" r="O15">
         <v>979771.475474</v>
       </c>
       <c s="16" r="P15">
         <v>1647716.783255</v>
       </c>
       <c s="16" r="Q15">
         <v>17976.722086</v>
       </c>
       <c s="16" r="R15">
         <v>12725.28187</v>
       </c>
       <c s="16" r="S15">
         <v>3054.577146</v>
       </c>
       <c s="16" r="T15">
         <v>33756.581102</v>
       </c>
       <c s="16" r="U15">
-        <v>4532.296</v>
+        <v>4535.896</v>
       </c>
       <c s="16" r="V15">
         <v>77288.901183</v>
       </c>
       <c s="16" r="W15">
         <v>449.064</v>
       </c>
       <c s="13" t="str" r="X15"/>
       <c s="16" r="Y15">
         <v>2461.415</v>
       </c>
       <c s="16" r="Z15">
         <v>95666.286066</v>
       </c>
       <c s="16" r="AA15">
         <v>26665.562058</v>
       </c>
       <c s="16" r="AB15">
         <v>124793.263124</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve">Q2 / T2 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B16"/>
-      <c s="18" r="C16">
-[...2 lines deleted...]
-      <c s="18" r="D16">
+      <c s="17" r="C16">
+        <v>19340950.622996</v>
+      </c>
+      <c s="17" r="D16">
         <v>4150651.719163</v>
       </c>
-      <c s="18" r="E16">
+      <c s="17" r="E16">
         <v>5862270.960154</v>
       </c>
-      <c s="18" r="F16">
+      <c s="17" r="F16">
         <v>1857331.59824</v>
       </c>
-      <c s="18" r="G16">
+      <c s="17" r="G16">
         <v>783893.933354</v>
       </c>
-      <c s="18" r="H16">
+      <c s="17" r="H16">
         <v>12654148.210911</v>
       </c>
-      <c s="18" r="I16">
+      <c s="17" r="I16">
         <v>394042.604074</v>
       </c>
-      <c s="24" r="J16">
+      <c s="23" r="J16">
         <v>1090841.42883</v>
       </c>
-      <c s="18" r="K16">
+      <c s="17" r="K16">
         <v>34451.952368</v>
       </c>
-      <c s="18" r="L16">
+      <c s="17" r="L16">
         <v>1519335.985272</v>
       </c>
-      <c s="18" r="M16">
+      <c s="17" r="M16">
         <v>383268.888391</v>
       </c>
-      <c s="18" r="N16">
+      <c s="17" r="N16">
         <v>1514403.679425</v>
       </c>
-      <c s="18" r="O16">
+      <c s="17" r="O16">
         <v>2582939.584685</v>
       </c>
-      <c s="18" r="P16">
+      <c s="17" r="P16">
         <v>4480612.152501</v>
       </c>
-      <c s="18" r="Q16">
+      <c s="17" r="Q16">
         <v>42181.985014</v>
       </c>
-      <c s="18" r="R16">
+      <c s="17" r="R16">
         <v>32934.923658</v>
       </c>
-      <c s="18" r="S16">
+      <c s="17" r="S16">
         <v>9377.52448</v>
       </c>
-      <c s="18" r="T16">
+      <c s="17" r="T16">
         <v>84494.433152</v>
       </c>
-      <c s="18" r="U16">
-[...2 lines deleted...]
-      <c s="18" r="V16">
+      <c s="17" r="U16">
+        <v>11595.631</v>
+      </c>
+      <c s="17" r="V16">
         <v>217988.483771</v>
       </c>
-      <c s="18" r="W16">
+      <c s="17" r="W16">
         <v>1397.869</v>
       </c>
-      <c s="18" r="X16">
+      <c s="17" r="X16">
         <v>9930.644374</v>
       </c>
-      <c s="18" r="Y16">
+      <c s="17" r="Y16">
         <v>6443.177</v>
       </c>
-      <c s="18" r="Z16">
+      <c s="17" r="Z16">
         <v>277975.547849</v>
       </c>
-      <c s="18" r="AA16">
+      <c s="17" r="AA16">
         <v>77028.488166</v>
       </c>
-      <c s="18" r="AB16">
+      <c s="17" r="AB16">
         <v>361447.213015</v>
       </c>
     </row>
     <row r="17" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B17"/>
       <c s="13" t="inlineStr" r="C17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -12002,209 +12667,209 @@
       <c s="16" r="W19">
         <v>1497.637</v>
       </c>
       <c s="13" t="str" r="X19"/>
       <c s="16" r="Y19">
         <v>2342.35466</v>
       </c>
       <c s="16" r="Z19">
         <v>77365.744957</v>
       </c>
       <c s="16" r="AA19">
         <v>25140.67144</v>
       </c>
       <c s="16" r="AB19">
         <v>104848.771057</v>
       </c>
     </row>
     <row r="20" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B20"/>
       <c s="16" r="C20">
-        <v>6787049.738567</v>
+        <v>6787005.738567</v>
       </c>
       <c s="16" r="D20">
         <v>1477158.876483</v>
       </c>
       <c s="16" r="E20">
         <v>1896369.917333</v>
       </c>
       <c s="16" r="F20">
         <v>690930.35444</v>
       </c>
       <c s="16" r="G20">
         <v>183573.671172</v>
       </c>
       <c s="16" r="H20">
         <v>4248032.819428</v>
       </c>
       <c s="16" r="I20">
         <v>105513.855967</v>
       </c>
       <c s="16" r="J20">
         <v>394732.855278</v>
       </c>
       <c s="16" r="K20">
         <v>19798.301475</v>
       </c>
       <c s="16" r="L20">
         <v>520045.01272</v>
       </c>
       <c s="16" r="M20">
         <v>157446.201038</v>
       </c>
       <c s="16" r="N20">
         <v>605531.913035</v>
       </c>
       <c s="16" r="O20">
-        <v>956503.743212</v>
+        <v>956459.743212</v>
       </c>
       <c s="16" r="P20">
-        <v>1719481.857285</v>
+        <v>1719437.857285</v>
       </c>
       <c s="16" r="Q20">
         <v>23703.39934</v>
       </c>
       <c s="16" r="R20">
         <v>42532.92803</v>
       </c>
       <c s="16" r="S20">
         <v>10065.96249</v>
       </c>
       <c s="16" r="T20">
         <v>76302.28986</v>
       </c>
       <c s="16" r="U20">
         <v>3504.675</v>
       </c>
       <c s="16" r="V20">
         <v>81718.751437</v>
       </c>
       <c s="16" r="W20">
         <v>2169.507638</v>
       </c>
       <c s="13" t="str" r="X20"/>
       <c s="16" r="Y20">
         <v>2543.422</v>
       </c>
       <c s="16" r="Z20">
         <v>103412.718546</v>
       </c>
       <c s="16" r="AA20">
         <v>29626.899152</v>
       </c>
       <c s="16" r="AB20">
         <v>135583.039698</v>
       </c>
     </row>
     <row r="21" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B21"/>
-      <c s="18" r="C21">
-[...2 lines deleted...]
-      <c s="18" r="D21">
+      <c s="17" r="C21">
+        <v>19574868.675202</v>
+      </c>
+      <c s="17" r="D21">
         <v>4395130.99885</v>
       </c>
-      <c s="18" r="E21">
+      <c s="17" r="E21">
         <v>5657384.642442</v>
       </c>
-      <c s="18" r="F21">
+      <c s="17" r="F21">
         <v>1896383.049986</v>
       </c>
-      <c s="18" r="G21">
+      <c s="17" r="G21">
         <v>628278.377525</v>
       </c>
-      <c s="18" r="H21">
+      <c s="17" r="H21">
         <v>12577177.068803</v>
       </c>
-      <c s="18" r="I21">
+      <c s="17" r="I21">
         <v>306475.276596</v>
       </c>
-      <c s="24" r="J21">
+      <c s="23" r="J21">
         <v>1066794.224231</v>
       </c>
-      <c s="18" r="K21">
+      <c s="17" r="K21">
         <v>73523.393091</v>
       </c>
-      <c s="18" r="L21">
+      <c s="17" r="L21">
         <v>1446792.893918</v>
       </c>
-      <c s="18" r="M21">
+      <c s="17" r="M21">
         <v>422713.324582</v>
       </c>
-      <c s="18" r="N21">
+      <c s="17" r="N21">
         <v>1630436.224532</v>
       </c>
-      <c s="18" r="O21">
-[...5 lines deleted...]
-      <c s="18" r="Q21">
+      <c s="17" r="O21">
+        <v>2718228.470744</v>
+      </c>
+      <c s="17" r="P21">
+        <v>4771378.019858</v>
+      </c>
+      <c s="17" r="Q21">
         <v>56384.664372</v>
       </c>
-      <c s="18" r="R21">
+      <c s="17" r="R21">
         <v>92429.464818</v>
       </c>
-      <c s="18" r="S21">
+      <c s="17" r="S21">
         <v>19681.050508</v>
       </c>
-      <c s="18" r="T21">
+      <c s="17" r="T21">
         <v>168495.179698</v>
       </c>
-      <c s="18" r="U21">
+      <c s="17" r="U21">
         <v>10569.357</v>
       </c>
-      <c s="18" r="V21">
+      <c s="17" r="V21">
         <v>232339.357891</v>
       </c>
-      <c s="18" r="W21">
+      <c s="17" r="W21">
         <v>4899.164638</v>
       </c>
-      <c s="18" r="X21">
+      <c s="17" r="X21">
         <v>1230.333016</v>
       </c>
-      <c s="18" r="Y21">
+      <c s="17" r="Y21">
         <v>7439.32866</v>
       </c>
-      <c s="18" r="Z21">
+      <c s="17" r="Z21">
         <v>270216.177744</v>
       </c>
-      <c s="18" r="AA21">
+      <c s="17" r="AA21">
         <v>84331.793976</v>
       </c>
-      <c s="18" r="AB21">
+      <c s="17" r="AB21">
         <v>361987.30038</v>
       </c>
     </row>
     <row r="22" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B22"/>
       <c s="13" t="inlineStr" r="C22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -12310,377 +12975,377 @@
       </c>
       <c s="13" t="inlineStr" r="Z22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="23" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">October / octobre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B23"/>
       <c s="16" r="C23">
-        <v>7513304.779231</v>
+        <v>7513112.279231</v>
       </c>
       <c s="16" r="D23">
         <v>1493368.623653</v>
       </c>
       <c s="16" r="E23">
-        <v>2243491.434761</v>
+        <v>2243278.934761</v>
       </c>
       <c s="16" r="F23">
         <v>937714.701824</v>
       </c>
       <c s="16" r="G23">
         <v>232943.581952</v>
       </c>
       <c s="16" r="H23">
-        <v>4907518.34219</v>
+        <v>4907305.84219</v>
       </c>
       <c s="16" r="I23">
         <v>101946.571042</v>
       </c>
       <c s="16" r="J23">
         <v>406665.594092</v>
       </c>
       <c s="16" r="K23">
         <v>8195.380846</v>
       </c>
       <c s="16" r="L23">
         <v>516807.54598</v>
       </c>
       <c s="16" r="M23">
-        <v>150968.251653</v>
+        <v>150988.251653</v>
       </c>
       <c s="16" r="N23">
         <v>660823.8529</v>
       </c>
       <c s="16" r="O23">
         <v>951020.889911</v>
       </c>
       <c s="16" r="P23">
-        <v>1762812.994464</v>
+        <v>1762832.994464</v>
       </c>
       <c s="16" r="Q23">
         <v>37081.964725</v>
       </c>
       <c s="16" r="R23">
         <v>45627.019239</v>
       </c>
       <c s="16" r="S23">
         <v>8368.904076</v>
       </c>
       <c s="16" r="T23">
         <v>91077.88804</v>
       </c>
       <c s="16" r="U23">
         <v>3909.403</v>
       </c>
       <c s="16" r="V23">
         <v>86558.432904</v>
       </c>
       <c s="16" r="W23">
         <v>5270.611483</v>
       </c>
       <c s="13" t="str" r="X23"/>
       <c s="16" r="Y23">
         <v>2670.624</v>
       </c>
       <c s="16" r="Z23">
         <v>105647.516644</v>
       </c>
       <c s="16" r="AA23">
         <v>31024.522526</v>
       </c>
       <c s="16" r="AB23">
         <v>139342.66317</v>
       </c>
     </row>
     <row r="24" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="16" r="C24">
-        <v>6530010.97225</v>
+        <v>6529960.97225</v>
       </c>
       <c s="16" r="D24">
         <v>1402900.449935</v>
       </c>
       <c s="16" r="E24">
         <v>1901039.757404</v>
       </c>
       <c s="16" r="F24">
         <v>768886.559024</v>
       </c>
       <c s="16" r="G24">
         <v>204760.207451</v>
       </c>
       <c s="16" r="H24">
         <v>4277586.973814</v>
       </c>
       <c s="16" r="I24">
         <v>85169.283017</v>
       </c>
       <c s="16" r="J24">
         <v>376539.931505</v>
       </c>
       <c s="16" r="K24">
         <v>7230.266822</v>
       </c>
       <c s="16" r="L24">
         <v>468939.481344</v>
       </c>
       <c s="16" r="M24">
         <v>110628.432579</v>
       </c>
       <c s="16" r="N24">
         <v>535685.542234</v>
       </c>
       <c s="16" r="O24">
         <v>896091.51151</v>
       </c>
       <c s="16" r="P24">
         <v>1542405.486323</v>
       </c>
       <c s="16" r="Q24">
         <v>19841.403268</v>
       </c>
       <c s="16" r="R24">
-        <v>34772.049251</v>
+        <v>34722.049251</v>
       </c>
       <c s="16" r="S24">
         <v>3901.935684</v>
       </c>
       <c s="16" r="T24">
-        <v>58515.388203</v>
+        <v>58465.388203</v>
       </c>
       <c s="16" r="U24">
         <v>3803.553</v>
       </c>
       <c s="16" r="V24">
         <v>70315.952822</v>
       </c>
       <c s="16" r="W24">
         <v>923.566483</v>
       </c>
       <c s="13" t="str" r="X24"/>
       <c s="16" r="Y24">
         <v>1129.758</v>
       </c>
       <c s="16" r="Z24">
         <v>80990.605915</v>
       </c>
       <c s="16" r="AA24">
         <v>25397.906346</v>
       </c>
       <c s="16" r="AB24">
         <v>107518.270261</v>
       </c>
     </row>
     <row r="25" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="16" r="C25">
-        <v>7302077.290663</v>
+        <v>7302027.290663</v>
       </c>
       <c s="16" r="D25">
         <v>1564050.200145</v>
       </c>
       <c s="16" r="E25">
         <v>2407846.172937</v>
       </c>
       <c s="16" r="F25">
         <v>604227.795218</v>
       </c>
       <c s="16" r="G25">
         <v>213446.679988</v>
       </c>
       <c s="16" r="H25">
         <v>4789570.848288</v>
       </c>
       <c s="16" r="I25">
         <v>108865.949769</v>
       </c>
       <c s="16" r="J25">
         <v>386495.203372</v>
       </c>
       <c s="16" r="K25">
         <v>18981.327734</v>
       </c>
       <c s="16" r="L25">
         <v>514342.480875</v>
       </c>
       <c s="16" r="M25">
         <v>125638.46592</v>
       </c>
       <c s="16" r="N25">
         <v>606257.847776</v>
       </c>
       <c s="16" r="O25">
         <v>1039726.690072</v>
       </c>
       <c s="16" r="P25">
         <v>1771623.003768</v>
       </c>
       <c s="16" r="Q25">
         <v>20010.459639</v>
       </c>
       <c s="16" r="R25">
-        <v>39308.7363</v>
+        <v>39258.7363</v>
       </c>
       <c s="16" r="S25">
         <v>4412.163724</v>
       </c>
       <c s="16" r="T25">
-        <v>63731.359663</v>
+        <v>63681.359663</v>
       </c>
       <c s="16" r="U25">
         <v>3159.835868</v>
       </c>
       <c s="16" r="V25">
         <v>59245.608977</v>
       </c>
       <c s="16" r="W25">
         <v>3909.183</v>
       </c>
       <c s="13" t="str" r="X25"/>
       <c s="16" r="Y25">
         <v>600.7</v>
       </c>
       <c s="16" r="Z25">
         <v>69368.40129</v>
       </c>
       <c s="16" r="AA25">
         <v>26524.768934</v>
       </c>
       <c s="16" r="AB25">
         <v>96493.870224</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
-      <c s="18" r="C26">
-[...2 lines deleted...]
-      <c s="18" r="D26">
+      <c s="17" r="C26">
+        <v>21345100.542144</v>
+      </c>
+      <c s="17" r="D26">
         <v>4460319.273733</v>
       </c>
-      <c s="18" r="E26">
-[...2 lines deleted...]
-      <c s="18" r="F26">
+      <c s="17" r="E26">
+        <v>6552164.865102</v>
+      </c>
+      <c s="17" r="F26">
         <v>2310829.056066</v>
       </c>
-      <c s="18" r="G26">
+      <c s="17" r="G26">
         <v>651150.469391</v>
       </c>
-      <c s="18" r="H26">
-[...2 lines deleted...]
-      <c s="18" r="I26">
+      <c s="17" r="H26">
+        <v>13974463.664292</v>
+      </c>
+      <c s="17" r="I26">
         <v>295981.803828</v>
       </c>
-      <c s="24" r="J26">
+      <c s="23" r="J26">
         <v>1169700.728969</v>
       </c>
-      <c s="18" r="K26">
+      <c s="17" r="K26">
         <v>34406.975402</v>
       </c>
-      <c s="18" r="L26">
+      <c s="17" r="L26">
         <v>1500089.508199</v>
       </c>
-      <c s="18" r="M26">
-[...2 lines deleted...]
-      <c s="18" r="N26">
+      <c s="17" r="M26">
+        <v>387255.150152</v>
+      </c>
+      <c s="17" r="N26">
         <v>1802767.24291</v>
       </c>
-      <c s="18" r="O26">
+      <c s="17" r="O26">
         <v>2886839.091493</v>
       </c>
-      <c s="18" r="P26">
-[...2 lines deleted...]
-      <c s="18" r="Q26">
+      <c s="17" r="P26">
+        <v>5076861.484555</v>
+      </c>
+      <c s="17" r="Q26">
         <v>76933.827632</v>
       </c>
-      <c s="18" r="R26">
-[...2 lines deleted...]
-      <c s="18" r="S26">
+      <c s="17" r="R26">
+        <v>119607.80479</v>
+      </c>
+      <c s="17" r="S26">
         <v>16683.003484</v>
       </c>
-      <c s="18" r="T26">
-[...2 lines deleted...]
-      <c s="18" r="U26">
+      <c s="17" r="T26">
+        <v>213224.635906</v>
+      </c>
+      <c s="17" r="U26">
         <v>10872.791868</v>
       </c>
-      <c s="18" r="V26">
+      <c s="17" r="V26">
         <v>216119.994703</v>
       </c>
-      <c s="18" r="W26">
+      <c s="17" r="W26">
         <v>10103.360966</v>
       </c>
-      <c s="18" r="X26">
+      <c s="17" r="X26">
         <v>10.298</v>
       </c>
-      <c s="18" r="Y26">
+      <c s="17" r="Y26">
         <v>4401.082</v>
       </c>
-      <c s="18" r="Z26">
+      <c s="17" r="Z26">
         <v>256006.523849</v>
       </c>
-      <c s="18" r="AA26">
+      <c s="17" r="AA26">
         <v>82947.197806</v>
       </c>
-      <c s="18" r="AB26">
+      <c s="17" r="AB26">
         <v>343354.803655</v>
       </c>
     </row>
     <row r="27" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B27"/>
       <c s="13" t="inlineStr" r="C27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -12785,126 +13450,126 @@
         </is>
       </c>
       <c s="13" t="inlineStr" r="Z27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
-      <c s="18" r="C28">
-[...2 lines deleted...]
-      <c s="18" r="D28">
+      <c s="17" r="C28">
+        <v>77356047.878604</v>
+      </c>
+      <c s="17" r="D28">
         <v>16703969.373178</v>
       </c>
-      <c s="18" r="E28">
-[...2 lines deleted...]
-      <c s="18" r="F28">
+      <c s="17" r="E28">
+        <v>23426369.220229</v>
+      </c>
+      <c s="17" r="F28">
         <v>7665572.453908</v>
       </c>
-      <c s="18" r="G28">
+      <c s="17" r="G28">
         <v>2680856.426844</v>
       </c>
-      <c s="18" r="H28">
-[...2 lines deleted...]
-      <c s="18" r="I28">
+      <c s="17" r="H28">
+        <v>50476767.474159</v>
+      </c>
+      <c s="17" r="I28">
         <v>1424951.648353</v>
       </c>
-      <c s="18" r="J28">
+      <c s="17" r="J28">
         <v>4233233.678707</v>
       </c>
-      <c s="18" r="K28">
+      <c s="17" r="K28">
         <v>163963.673745</v>
       </c>
-      <c s="18" r="L28">
+      <c s="17" r="L28">
         <v>5822149.000805</v>
       </c>
-      <c s="18" r="M28">
-[...2 lines deleted...]
-      <c s="18" r="N28">
+      <c s="17" r="M28">
+        <v>1592395.371797</v>
+      </c>
+      <c s="17" r="N28">
         <v>6305631.821329</v>
       </c>
-      <c s="18" r="O28">
-[...5 lines deleted...]
-      <c s="18" r="Q28">
+      <c s="17" r="O28">
+        <v>10305310.272571</v>
+      </c>
+      <c s="17" r="P28">
+        <v>18203337.465697</v>
+      </c>
+      <c s="17" r="Q28">
         <v>207286.82139</v>
       </c>
-      <c s="18" r="R28">
-[...2 lines deleted...]
-      <c s="18" r="S28">
+      <c s="17" r="R28">
+        <v>270236.727879</v>
+      </c>
+      <c s="17" r="S28">
         <v>52694.905308</v>
       </c>
-      <c s="18" r="T28">
-[...5 lines deleted...]
-      <c s="18" r="V28">
+      <c s="17" r="T28">
+        <v>530218.454577</v>
+      </c>
+      <c s="17" r="U28">
+        <v>42836.822036</v>
+      </c>
+      <c s="17" r="V28">
         <v>861121.819185</v>
       </c>
-      <c s="18" r="W28">
+      <c s="17" r="W28">
         <v>18388.623604</v>
       </c>
-      <c s="18" r="X28">
+      <c s="17" r="X28">
         <v>18989.602099</v>
       </c>
-      <c s="18" r="Y28">
+      <c s="17" r="Y28">
         <v>21925.51466</v>
       </c>
-      <c s="18" r="Z28">
+      <c s="17" r="Z28">
         <v>1039192.685404</v>
       </c>
-      <c s="18" r="AA28">
+      <c s="17" r="AA28">
         <v>321120.416378</v>
       </c>
-      <c s="18" r="AB28">
+      <c s="17" r="AB28">
         <v>1382238.616442</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
       <c s="13" t="inlineStr" r="C29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -13094,293 +13759,293 @@
       <c s="16" r="W30">
         <v>1387.967</v>
       </c>
       <c s="13" t="str" r="X30"/>
       <c s="16" r="Y30">
         <v>699.90156</v>
       </c>
       <c s="16" r="Z30">
         <v>59624.38704</v>
       </c>
       <c s="16" r="AA30">
         <v>24314.52592</v>
       </c>
       <c s="16" r="AB30">
         <v>84638.81452</v>
       </c>
     </row>
     <row r="31" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="16" r="C31">
-        <v>6678799.346504</v>
+        <v>6678014.486504</v>
       </c>
       <c s="16" r="D31">
-        <v>1325480.60589</v>
+        <v>1325437.60589</v>
       </c>
       <c s="16" r="E31">
-        <v>2055973.200608</v>
+        <v>2055625.290608</v>
       </c>
       <c s="16" r="F31">
         <v>681800.420061</v>
       </c>
       <c s="16" r="G31">
         <v>225473.655934</v>
       </c>
       <c s="16" r="H31">
-        <v>4288727.882493</v>
+        <v>4288336.972493</v>
       </c>
       <c s="16" r="I31">
         <v>88917.281385</v>
       </c>
       <c s="16" r="J31">
-        <v>334790.000911</v>
+        <v>334544.000911</v>
       </c>
       <c s="16" r="K31">
         <v>39468.26614</v>
       </c>
       <c s="16" r="L31">
-        <v>463175.548436</v>
+        <v>462929.548436</v>
       </c>
       <c s="16" r="M31">
         <v>126900.844602</v>
       </c>
       <c s="16" r="N31">
         <v>614868.410652</v>
       </c>
       <c s="16" r="O31">
-        <v>972399.962888</v>
+        <v>972277.012888</v>
       </c>
       <c s="16" r="P31">
-        <v>1714169.218142</v>
+        <v>1714046.268142</v>
       </c>
       <c s="16" r="Q31">
         <v>18401.788219</v>
       </c>
       <c s="16" r="R31">
-        <v>31681.302006</v>
+        <v>31656.302006</v>
       </c>
       <c s="16" r="S31">
         <v>6100.835048</v>
       </c>
       <c s="16" r="T31">
-        <v>56183.925273</v>
+        <v>56158.925273</v>
       </c>
       <c s="16" r="U31">
         <v>4642.076</v>
       </c>
       <c s="16" r="V31">
         <v>70978.627988</v>
       </c>
       <c s="16" r="W31">
         <v>3038.28312</v>
       </c>
       <c s="13" t="str" r="X31"/>
       <c s="16" r="Y31">
         <v>670</v>
       </c>
       <c s="16" r="Z31">
         <v>54408.432866</v>
       </c>
       <c s="16" r="AA31">
         <v>22804.352186</v>
       </c>
       <c s="16" r="AB31">
         <v>77882.785052</v>
       </c>
     </row>
     <row r="32" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="16" r="C32">
-        <v>7672122.897004</v>
+        <v>7671988.897004</v>
       </c>
       <c s="16" r="D32">
         <v>1497208.445468</v>
       </c>
       <c s="16" r="E32">
         <v>2273576.255268</v>
       </c>
       <c s="16" r="F32">
-        <v>828616.833004</v>
+        <v>828577.833004</v>
       </c>
       <c s="16" r="G32">
         <v>215229.548114</v>
       </c>
       <c s="16" r="H32">
-        <v>4814631.081854</v>
+        <v>4814592.081854</v>
       </c>
       <c s="16" r="I32">
         <v>110768.36369</v>
       </c>
       <c s="16" r="J32">
         <v>472745.996943</v>
       </c>
       <c s="16" r="K32">
         <v>31944.200726</v>
       </c>
       <c s="16" r="L32">
         <v>615458.561359</v>
       </c>
       <c s="16" r="M32">
         <v>145348.210848</v>
       </c>
       <c s="16" r="N32">
         <v>674630.082568</v>
       </c>
       <c s="16" r="O32">
         <v>1162075.170827</v>
       </c>
       <c s="16" r="P32">
         <v>1982053.464243</v>
       </c>
       <c s="16" r="Q32">
         <v>23413.154375</v>
       </c>
       <c s="16" r="R32">
-        <v>32510.204305</v>
+        <v>32490.204305</v>
       </c>
       <c s="16" r="S32">
-        <v>11357.134148</v>
+        <v>11282.134148</v>
       </c>
       <c s="16" r="T32">
-        <v>67280.492828</v>
+        <v>67185.492828</v>
       </c>
       <c s="16" r="U32">
         <v>4715.8985</v>
       </c>
       <c s="16" r="V32">
         <v>83103.765777</v>
       </c>
       <c s="16" r="W32">
         <v>1207.015</v>
       </c>
       <c s="13" t="str" r="X32"/>
       <c s="16" r="Y32">
         <v>885.02</v>
       </c>
       <c s="16" r="Z32">
         <v>76338.348133</v>
       </c>
       <c s="16" r="AA32">
         <v>26305.458408</v>
       </c>
       <c s="16" r="AB32">
         <v>103528.826541</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
-      <c s="18" r="C33">
-[...11 lines deleted...]
-      <c s="18" r="G33">
+      <c s="17" r="C33">
+        <v>21523239.348439</v>
+      </c>
+      <c s="17" r="D33">
+        <v>4494747.6014</v>
+      </c>
+      <c s="17" r="E33">
+        <v>6545911.744185</v>
+      </c>
+      <c s="17" r="F33">
+        <v>2134390.138038</v>
+      </c>
+      <c s="17" r="G33">
         <v>643816.908282</v>
       </c>
-      <c s="18" r="H33">
-[...2 lines deleted...]
-      <c s="18" r="I33">
+      <c s="17" r="H33">
+        <v>13818866.391905</v>
+      </c>
+      <c s="17" r="I33">
         <v>302939.56918</v>
       </c>
-      <c s="24" r="J33">
-[...2 lines deleted...]
-      <c s="18" r="K33">
+      <c s="23" r="J33">
+        <v>1170845.58578</v>
+      </c>
+      <c s="17" r="K33">
         <v>89845.311084</v>
       </c>
-      <c s="18" r="L33">
-[...2 lines deleted...]
-      <c s="18" r="M33">
+      <c s="17" r="L33">
+        <v>1563630.466044</v>
+      </c>
+      <c s="17" r="M33">
         <v>391829.932686</v>
       </c>
-      <c s="18" r="N33">
+      <c s="17" r="N33">
         <v>1923458.313015</v>
       </c>
-      <c s="18" r="O33">
-[...5 lines deleted...]
-      <c s="18" r="Q33">
+      <c s="17" r="O33">
+        <v>3130512.987801</v>
+      </c>
+      <c s="17" r="P33">
+        <v>5445801.233502</v>
+      </c>
+      <c s="17" r="Q33">
         <v>59678.593734</v>
       </c>
-      <c s="18" r="R33">
-[...8 lines deleted...]
-      <c s="18" r="U33">
+      <c s="17" r="R33">
+        <v>100210.458752</v>
+      </c>
+      <c s="17" r="S33">
+        <v>21663.542044</v>
+      </c>
+      <c s="17" r="T33">
+        <v>181552.59453</v>
+      </c>
+      <c s="17" r="U33">
         <v>12373.1315</v>
       </c>
-      <c s="18" r="V33">
+      <c s="17" r="V33">
         <v>229175.773336</v>
       </c>
-      <c s="18" r="W33">
+      <c s="17" r="W33">
         <v>5633.26512</v>
       </c>
-      <c s="18" r="X33">
+      <c s="17" r="X33">
         <v>156.066389</v>
       </c>
-      <c s="18" r="Y33">
+      <c s="17" r="Y33">
         <v>2254.92156</v>
       </c>
-      <c s="18" r="Z33">
+      <c s="17" r="Z33">
         <v>190371.168039</v>
       </c>
-      <c s="18" r="AA33">
+      <c s="17" r="AA33">
         <v>73424.336514</v>
       </c>
-      <c s="18" r="AB33">
+      <c s="17" r="AB33">
         <v>266050.426113</v>
       </c>
     </row>
     <row r="34" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="13" t="inlineStr" r="C34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -13486,378 +14151,378 @@
       </c>
       <c s="13" t="inlineStr" r="Z34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>7048062.186833</v>
+        <v>7053064.816833</v>
       </c>
       <c s="16" r="D35">
-        <v>1366017.352488</v>
+        <v>1365861.852488</v>
       </c>
       <c s="16" r="E35">
-        <v>2021340.030671</v>
+        <v>2021339.780671</v>
       </c>
       <c s="16" r="F35">
         <v>764774.637534</v>
       </c>
       <c s="16" r="G35">
         <v>172260.474987</v>
       </c>
       <c s="16" r="H35">
-        <v>4324392.49568</v>
+        <v>4324236.74568</v>
       </c>
       <c s="16" r="I35">
         <v>114103.87951</v>
       </c>
       <c s="16" r="J35">
         <v>423653.856426</v>
       </c>
       <c s="16" r="K35">
         <v>7110.327012</v>
       </c>
       <c s="16" r="L35">
         <v>544868.062948</v>
       </c>
       <c s="16" r="M35">
-        <v>130892.205868</v>
+        <v>130798.605868</v>
       </c>
       <c s="16" r="N35">
-        <v>647231.583395</v>
+        <v>647047.183395</v>
       </c>
       <c s="16" r="O35">
-        <v>1133636.792276</v>
+        <v>1139084.472276</v>
       </c>
       <c s="16" r="P35">
-        <v>1911760.581539</v>
+        <v>1916930.261539</v>
       </c>
       <c s="16" r="Q35">
         <v>20687.434118</v>
       </c>
       <c s="16" r="R35">
         <v>38060.268578</v>
       </c>
       <c s="16" r="S35">
-        <v>7382.822422</v>
+        <v>7371.522422</v>
       </c>
       <c s="16" r="T35">
-        <v>66130.525118</v>
+        <v>66119.225118</v>
       </c>
       <c s="16" r="U35">
         <v>3707.888</v>
       </c>
       <c s="16" r="V35">
         <v>71618.592552</v>
       </c>
       <c s="16" r="W35">
         <v>1802.028</v>
       </c>
       <c s="13" t="str" r="X35"/>
       <c s="16" r="Y35">
         <v>1312.712</v>
       </c>
       <c s="16" r="Z35">
         <v>83692.611079</v>
       </c>
       <c s="16" r="AA35">
         <v>37643.3222</v>
       </c>
       <c s="16" r="AB35">
         <v>122648.645279</v>
       </c>
     </row>
     <row r="36" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="16" r="C36">
-        <v>6786201.532054</v>
+        <v>6785533.846054</v>
       </c>
       <c s="16" r="D36">
         <v>1273603.526915</v>
       </c>
       <c s="16" r="E36">
-        <v>1975322.220481</v>
+        <v>1975262.508481</v>
       </c>
       <c s="16" r="F36">
-        <v>799692.784245</v>
+        <v>799550.625245</v>
       </c>
       <c s="16" r="G36">
-        <v>173686.760878</v>
+        <v>173679.660878</v>
       </c>
       <c s="16" r="H36">
-        <v>4222305.292519</v>
+        <v>4222096.321519</v>
       </c>
       <c s="16" r="I36">
         <v>118755.257422</v>
       </c>
       <c s="16" r="J36">
-        <v>374049.561831</v>
+        <v>373949.561831</v>
       </c>
       <c s="16" r="K36">
         <v>10393.007906</v>
       </c>
       <c s="16" r="L36">
-        <v>503197.827159</v>
+        <v>503097.827159</v>
       </c>
       <c s="16" r="M36">
         <v>121198.564947</v>
       </c>
       <c s="16" r="N36">
         <v>604353.121743</v>
       </c>
       <c s="16" r="O36">
-        <v>1068885.533492</v>
+        <v>1068561.318492</v>
       </c>
       <c s="16" r="P36">
-        <v>1794437.220182</v>
+        <v>1794113.005182</v>
       </c>
       <c s="16" r="Q36">
         <v>21973.985309</v>
       </c>
       <c s="16" r="R36">
         <v>40632.386181</v>
       </c>
       <c s="16" r="S36">
-        <v>8553.812758</v>
+        <v>8548.812758</v>
       </c>
       <c s="16" r="T36">
-        <v>71160.184248</v>
+        <v>71155.184248</v>
       </c>
       <c s="16" r="U36">
         <v>5192.659</v>
       </c>
       <c s="16" r="V36">
         <v>75618.835416</v>
       </c>
       <c s="16" r="W36">
         <v>1746.948</v>
       </c>
       <c s="13" t="str" r="X36"/>
       <c s="16" r="Y36">
         <v>996.37</v>
       </c>
       <c s="16" r="Z36">
         <v>70003.158457</v>
       </c>
       <c s="16" r="AA36">
-        <v>39963.111098</v>
+        <v>39933.611098</v>
       </c>
       <c s="16" r="AB36">
-        <v>110962.639555</v>
+        <v>110933.139555</v>
       </c>
     </row>
     <row r="37" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="16" r="C37">
-        <v>7925570.35502</v>
+        <v>7926699.599836</v>
       </c>
       <c s="16" r="D37">
-        <v>1468011.34989</v>
+        <v>1467575.00789</v>
       </c>
       <c s="16" r="E37">
-        <v>2643308.532578</v>
+        <v>2644218.900578</v>
       </c>
       <c s="16" r="F37">
-        <v>628644.345978</v>
+        <v>628276.951978</v>
       </c>
       <c s="16" r="G37">
         <v>195554.699992</v>
       </c>
       <c s="16" r="H37">
-        <v>4935518.928438</v>
+        <v>4935625.560438</v>
       </c>
       <c s="16" r="I37">
         <v>123359.731127</v>
       </c>
       <c s="16" r="J37">
-        <v>339166.901429</v>
+        <v>339539.819429</v>
       </c>
       <c s="16" r="K37">
-        <v>32848.284255</v>
+        <v>32810.434255</v>
       </c>
       <c s="16" r="L37">
-        <v>495374.916811</v>
+        <v>495709.984811</v>
       </c>
       <c s="16" r="M37">
         <v>154386.376712</v>
       </c>
       <c s="16" r="N37">
-        <v>726945.157948</v>
+        <v>727108.257948</v>
       </c>
       <c s="16" r="O37">
-        <v>1343502.760627</v>
+        <v>1344405.804627</v>
       </c>
       <c s="16" r="P37">
-        <v>2224834.295287</v>
+        <v>2225900.439287</v>
       </c>
       <c s="16" r="Q37">
         <v>23119.781154</v>
       </c>
       <c s="16" r="R37">
-        <v>45829.243176</v>
+        <v>45839.243176</v>
       </c>
       <c s="16" r="S37">
-        <v>8631.986758</v>
+        <v>8552.986758</v>
       </c>
       <c s="16" r="T37">
-        <v>77581.011088</v>
+        <v>77512.011088</v>
       </c>
       <c s="16" r="U37">
         <v>7117.173</v>
       </c>
       <c s="16" r="V37">
-        <v>69235.672708</v>
+        <v>68926.073524</v>
       </c>
       <c s="16" r="W37">
         <v>2392.7475</v>
       </c>
       <c s="13" t="str" r="X37"/>
       <c s="16" r="Y37">
         <v>1438.124648</v>
       </c>
       <c s="16" r="Z37">
         <v>64321.393268</v>
       </c>
       <c s="16" r="AA37">
         <v>46598.907714</v>
       </c>
       <c s="16" r="AB37">
         <v>112358.42563</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
-      <c s="18" r="C38">
-[...17 lines deleted...]
-      <c s="18" r="I38">
+      <c s="17" r="C38">
+        <v>21765298.262723</v>
+      </c>
+      <c s="17" r="D38">
+        <v>4107040.387293</v>
+      </c>
+      <c s="17" r="E38">
+        <v>6640821.18973</v>
+      </c>
+      <c s="17" r="F38">
+        <v>2192602.214757</v>
+      </c>
+      <c s="17" r="G38">
+        <v>541494.835857</v>
+      </c>
+      <c s="17" r="H38">
+        <v>13481958.627637</v>
+      </c>
+      <c s="17" r="I38">
         <v>356218.868059</v>
       </c>
-      <c s="24" r="J38">
-[...20 lines deleted...]
-      <c s="18" r="Q38">
+      <c s="23" r="J38">
+        <v>1137143.237686</v>
+      </c>
+      <c s="17" r="K38">
+        <v>50313.769173</v>
+      </c>
+      <c s="17" r="L38">
+        <v>1543675.874918</v>
+      </c>
+      <c s="17" r="M38">
+        <v>406383.547527</v>
+      </c>
+      <c s="17" r="N38">
+        <v>1978508.563086</v>
+      </c>
+      <c s="17" r="O38">
+        <v>3552051.595395</v>
+      </c>
+      <c s="17" r="P38">
+        <v>5936943.706008</v>
+      </c>
+      <c s="17" r="Q38">
         <v>65781.200581</v>
       </c>
-      <c s="18" r="R38">
-[...8 lines deleted...]
-      <c s="18" r="U38">
+      <c s="17" r="R38">
+        <v>124531.897935</v>
+      </c>
+      <c s="17" r="S38">
+        <v>24473.321938</v>
+      </c>
+      <c s="17" r="T38">
+        <v>214786.420454</v>
+      </c>
+      <c s="17" r="U38">
         <v>16017.72</v>
       </c>
-      <c s="18" r="V38">
-[...2 lines deleted...]
-      <c s="18" r="W38">
+      <c s="17" r="V38">
+        <v>216163.501492</v>
+      </c>
+      <c s="17" r="W38">
         <v>5941.7235</v>
       </c>
-      <c s="18" r="X38">
+      <c s="17" r="X38">
         <v>3870.47825</v>
       </c>
-      <c s="18" r="Y38">
+      <c s="17" r="Y38">
         <v>3747.206648</v>
       </c>
-      <c s="18" r="Z38">
+      <c s="17" r="Z38">
         <v>218017.162804</v>
       </c>
-      <c s="18" r="AA38">
-[...3 lines deleted...]
-        <v>345969.710464</v>
+      <c s="17" r="AA38">
+        <v>124175.841012</v>
+      </c>
+      <c s="17" r="AB38">
+        <v>345940.210464</v>
       </c>
     </row>
     <row r="39" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
       <c s="13" t="inlineStr" r="C39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F39">
@@ -13954,285 +14619,594 @@
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="Y39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="Z39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
-    <row r="40" ht="18" customHeight="0">
+    <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve">July / juillet 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
-      <c s="18" r="C40">
-[...75 lines deleted...]
-        <v>612020.136577</v>
+      <c s="16" r="C40">
+        <v>7590243.478342</v>
+      </c>
+      <c s="16" r="D40">
+        <v>1366245.676069</v>
+      </c>
+      <c s="16" r="E40">
+        <v>2430647.055583</v>
+      </c>
+      <c s="16" r="F40">
+        <v>695265.815111</v>
+      </c>
+      <c s="16" r="G40">
+        <v>170831.686654</v>
+      </c>
+      <c s="16" r="H40">
+        <v>4662990.233417</v>
+      </c>
+      <c s="16" r="I40">
+        <v>128220.002544</v>
+      </c>
+      <c s="16" r="J40">
+        <v>308702.92247</v>
+      </c>
+      <c s="16" r="K40">
+        <v>38085.221255</v>
+      </c>
+      <c s="16" r="L40">
+        <v>475008.146269</v>
+      </c>
+      <c s="16" r="M40">
+        <v>160921.26886</v>
+      </c>
+      <c s="16" r="N40">
+        <v>716503.745091</v>
+      </c>
+      <c s="16" r="O40">
+        <v>1292528.806108</v>
+      </c>
+      <c s="16" r="P40">
+        <v>2169953.820059</v>
+      </c>
+      <c s="16" r="Q40">
+        <v>21804.476338</v>
+      </c>
+      <c s="16" r="R40">
+        <v>52322.178014</v>
+      </c>
+      <c s="16" r="S40">
+        <v>10596.094758</v>
+      </c>
+      <c s="16" r="T40">
+        <v>84722.74911</v>
+      </c>
+      <c s="16" r="U40">
+        <v>6206.109</v>
+      </c>
+      <c s="16" r="V40">
+        <v>69812.099341</v>
+      </c>
+      <c s="16" r="W40">
+        <v>1635.223</v>
+      </c>
+      <c s="13" t="str" r="X40"/>
+      <c s="16" r="Y40">
+        <v>1310.372</v>
+      </c>
+      <c s="16" r="Z40">
+        <v>68510.669938</v>
+      </c>
+      <c s="16" r="AA40">
+        <v>49454.583504</v>
+      </c>
+      <c s="16" r="AB40">
+        <v>119275.625442</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
-      <c s="13" t="inlineStr" r="C41">
-[...130 lines deleted...]
-    <row r="42" ht="21.9" customHeight="1"/>
+      <c s="17" r="C41">
+        <v>7590243.478342</v>
+      </c>
+      <c s="17" r="D41">
+        <v>1366245.676069</v>
+      </c>
+      <c s="17" r="E41">
+        <v>2430647.055583</v>
+      </c>
+      <c s="17" r="F41">
+        <v>695265.815111</v>
+      </c>
+      <c s="17" r="G41">
+        <v>170831.686654</v>
+      </c>
+      <c s="17" r="H41">
+        <v>4662990.233417</v>
+      </c>
+      <c s="17" r="I41">
+        <v>128220.002544</v>
+      </c>
+      <c s="23" r="J41">
+        <v>308702.92247</v>
+      </c>
+      <c s="17" r="K41">
+        <v>38085.221255</v>
+      </c>
+      <c s="17" r="L41">
+        <v>475008.146269</v>
+      </c>
+      <c s="17" r="M41">
+        <v>160921.26886</v>
+      </c>
+      <c s="17" r="N41">
+        <v>716503.745091</v>
+      </c>
+      <c s="17" r="O41">
+        <v>1292528.806108</v>
+      </c>
+      <c s="17" r="P41">
+        <v>2169953.820059</v>
+      </c>
+      <c s="17" r="Q41">
+        <v>21804.476338</v>
+      </c>
+      <c s="17" r="R41">
+        <v>52322.178014</v>
+      </c>
+      <c s="17" r="S41">
+        <v>10596.094758</v>
+      </c>
+      <c s="17" r="T41">
+        <v>84722.74911</v>
+      </c>
+      <c s="17" r="U41">
+        <v>6206.109</v>
+      </c>
+      <c s="17" r="V41">
+        <v>69812.099341</v>
+      </c>
+      <c s="17" r="W41">
+        <v>1635.223</v>
+      </c>
+      <c s="17" r="X41">
+        <v>639.472704</v>
+      </c>
+      <c s="17" r="Y41">
+        <v>1310.372</v>
+      </c>
+      <c s="17" r="Z41">
+        <v>68510.669938</v>
+      </c>
+      <c s="17" r="AA41">
+        <v>49454.583504</v>
+      </c>
+      <c s="17" r="AB41">
+        <v>119275.625442</v>
+      </c>
+    </row>
+    <row r="42" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B42"/>
+      <c s="13" t="inlineStr" r="C42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="M42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="V42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="W42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="X42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Y42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Z42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AA42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AB42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
     <row r="43" ht="18" customHeight="0">
-      <c s="19" t="inlineStr" r="A43">
+      <c s="15" t="inlineStr" r="A43">
+        <is>
+          <t xml:space="preserve">TOTAL 2026</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="B43"/>
+      <c s="17" r="C43">
+        <v>50878781.089504</v>
+      </c>
+      <c s="17" r="D43">
+        <v>9968033.664762</v>
+      </c>
+      <c s="17" r="E43">
+        <v>15617379.989498</v>
+      </c>
+      <c s="17" r="F43">
+        <v>5022258.167906</v>
+      </c>
+      <c s="17" r="G43">
+        <v>1356143.430793</v>
+      </c>
+      <c s="17" r="H43">
+        <v>31963815.252959</v>
+      </c>
+      <c s="17" r="I43">
+        <v>787378.439783</v>
+      </c>
+      <c s="17" r="J43">
+        <v>2616691.745936</v>
+      </c>
+      <c s="17" r="K43">
+        <v>178244.301512</v>
+      </c>
+      <c s="17" r="L43">
+        <v>3582314.487231</v>
+      </c>
+      <c s="17" r="M43">
+        <v>959134.749073</v>
+      </c>
+      <c s="17" r="N43">
+        <v>4618470.621192</v>
+      </c>
+      <c s="17" r="O43">
+        <v>7975093.389304</v>
+      </c>
+      <c s="17" r="P43">
+        <v>13552698.759569</v>
+      </c>
+      <c s="17" r="Q43">
+        <v>147264.270653</v>
+      </c>
+      <c s="17" r="R43">
+        <v>277064.534701</v>
+      </c>
+      <c s="17" r="S43">
+        <v>56732.95874</v>
+      </c>
+      <c s="17" r="T43">
+        <v>481061.764094</v>
+      </c>
+      <c s="17" r="U43">
+        <v>34596.9605</v>
+      </c>
+      <c s="17" r="V43">
+        <v>515151.374169</v>
+      </c>
+      <c s="17" r="W43">
+        <v>13210.21162</v>
+      </c>
+      <c s="17" r="X43">
+        <v>4666.017343</v>
+      </c>
+      <c s="17" r="Y43">
+        <v>7312.500208</v>
+      </c>
+      <c s="17" r="Z43">
+        <v>476899.000781</v>
+      </c>
+      <c s="17" r="AA43">
+        <v>247054.76103</v>
+      </c>
+      <c s="17" r="AB43">
+        <v>731266.262019</v>
+      </c>
+    </row>
+    <row r="44" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="A44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B44"/>
+      <c s="13" t="inlineStr" r="C44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="M44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="V44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="W44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="X44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Y44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Z44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AA44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AB44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="0.05" customHeight="1"/>
+    <row r="46" ht="21.9" customHeight="1"/>
+    <row r="47" ht="18" customHeight="0">
+      <c s="18" t="inlineStr" r="A47">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="44" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="20" t="inlineStr" r="A45">
+    <row r="48" ht="8.95" customHeight="1"/>
+    <row r="49" ht="252.75" customHeight="1">
+      <c s="19" t="inlineStr" r="A49">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -14304,1421 +15278,1443 @@
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="A41:B41"/>
-    <mergeCell ref="A45:K45"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A49:K49"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A45" r:id="rId37"/>
+    <hyperlink ref="A49" r:id="rId37"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId35"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="17.82421875"/>
     <col min="5" max="5" customWidth="1" width="17.82421875"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
-    <col min="7" max="7" customWidth="1" width="13.7109375"/>
-    <col min="8" max="8" customWidth="1" width="17.82421875"/>
+    <col min="7" max="7" customWidth="1" width="17.82421875"/>
+    <col min="8" max="8" customWidth="1" width="13.7109375"/>
     <col min="9" max="9" customWidth="1" width="13.7109375"/>
     <col min="10" max="10" customWidth="1" width="13.7109375"/>
     <col min="11" max="11" customWidth="1" width="2.4140625"/>
     <col min="12" max="12" customWidth="1" width="0.0234375"/>
   </cols>
   <sheetData>
     <row r="1" ht="2.7" customHeight="1"/>
     <row r="2" ht="56.65" customHeight="1">
       <c s="1" t="str" r="A2"/>
       <c s="2" t="str" r="B2"/>
       <c s="3" t="inlineStr" r="C2">
         <is>
           <t xml:space="preserve">Money market repo trading by type of security</t>
         </is>
       </c>
       <c s="4" t="str" r="D2"/>
       <c s="4" t="str" r="E2"/>
       <c s="4" t="str" r="F2"/>
       <c s="4" t="str" r="G2"/>
       <c s="4" t="str" r="H2"/>
-      <c s="4" t="str" r="I2"/>
-      <c s="2" t="str" r="J2"/>
+      <c s="2" t="str" r="I2"/>
     </row>
     <row r="3" ht="28.5" customHeight="1">
       <c s="5" t="inlineStr" r="A3">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="2" t="str" r="B3"/>
       <c s="6" t="inlineStr" r="C3">
         <is>
           <t xml:space="preserve">Pensions sur titres sur le marché monétaire, par type de titres</t>
         </is>
       </c>
       <c s="4" t="str" r="D3"/>
       <c s="4" t="str" r="E3"/>
       <c s="4" t="str" r="F3"/>
       <c s="4" t="str" r="G3"/>
       <c s="4" t="str" r="H3"/>
-      <c s="4" t="str" r="I3"/>
-      <c s="2" t="str" r="J3"/>
+      <c s="2" t="str" r="I3"/>
     </row>
     <row r="4" ht="18" customHeight="0">
       <c s="7" t="inlineStr" r="A4">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="8" t="str" r="B4"/>
       <c s="9" t="inlineStr" r="C4">
         <is>
           <t xml:space="preserve">Millions of dollars / En millions de dollars</t>
         </is>
       </c>
       <c s="8" t="str" r="D4"/>
       <c s="8" t="str" r="E4"/>
       <c s="8" t="str" r="F4"/>
       <c s="10" t="inlineStr" r="G4">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="10" t="inlineStr" r="H4">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="10" t="inlineStr" r="I4">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="J4">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="5" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="2" t="str" r="B5"/>
       <c s="11" t="inlineStr" r="C5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="inlineStr" r="D5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="inlineStr" r="F5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="inlineStr" r="H5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="inlineStr" r="I5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="J5">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="6" ht="75.6" customHeight="0">
       <c s="13" t="inlineStr" r="A6">
         <is>
           <t xml:space="preserve">The Month</t>
         </is>
       </c>
       <c s="14" t="str" r="B6"/>
       <c s="13" t="inlineStr" r="C6">
         <is>
           <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D6">
         <is>
           <t xml:space="preserve">Government of Canada Treasury Bills / Bons du Trésor du gouvernement canadien</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E6">
         <is>
           <t xml:space="preserve">Federal Crown Corporation Securities / Titres des sociétés d’État du gouvernement fédéral</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F6">
         <is>
           <t xml:space="preserve">Provincial Securities / Titres des provinces</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G6">
         <is>
-          <t xml:space="preserve">Bankers’ Acceptances / Acceptations bancaires</t>
+          <t xml:space="preserve">Commercial Paper and Asset Backed Commercial Paper / Papier commercial et papier commercial adossé à des actifs</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H6">
         <is>
-          <t xml:space="preserve">Commercial Paper and Asset Backed Commercial Paper / Papier commercial et papier commercial adossé à des actifs</t>
+          <t xml:space="preserve">Bank Paper / Papier des banques</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I6">
-        <is>
-[...3 lines deleted...]
-      <c s="13" t="inlineStr" r="J6">
         <is>
           <t xml:space="preserve">Other Domestic Money Market Securities / Autres titres du marché monétaire intérieur</t>
         </is>
       </c>
     </row>
     <row r="7" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A7">
         <is>
           <t xml:space="preserve">January / janvier 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B7"/>
       <c s="16" r="C7">
         <v>2292655.675406</v>
       </c>
       <c s="16" r="D7">
         <v>188927.698458</v>
       </c>
       <c s="16" r="E7">
         <v>3321.6572</v>
       </c>
       <c s="16" r="F7">
         <v>8324.2345</v>
       </c>
-      <c s="13" t="str" r="G7"/>
-      <c s="16" r="H7">
+      <c s="16" r="G7">
         <v>189.930314</v>
       </c>
-      <c s="13" t="str" r="I7"/>
-      <c s="16" r="J7">
+      <c s="13" t="str" r="H7"/>
+      <c s="16" r="I7">
         <v>2091892.154934</v>
       </c>
     </row>
     <row r="8" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A8">
         <is>
           <t xml:space="preserve">February / février 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B8"/>
       <c s="16" r="C8">
         <v>2385580.306795</v>
       </c>
       <c s="16" r="D8">
         <v>148181.018976</v>
       </c>
       <c s="16" r="E8">
         <v>4173.1293</v>
       </c>
       <c s="16" r="F8">
         <v>11845.09</v>
       </c>
-      <c s="13" t="str" r="G8"/>
+      <c s="16" r="G8">
+        <v>2775.436041</v>
+      </c>
       <c s="16" r="H8">
-        <v>2775.436041</v>
+        <v>222</v>
       </c>
       <c s="16" r="I8">
-        <v>222</v>
-[...1 lines deleted...]
-      <c s="16" r="J8">
         <v>2218383.632478</v>
       </c>
     </row>
     <row r="9" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A9">
         <is>
           <t xml:space="preserve">March / mars 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B9"/>
       <c s="16" r="C9">
         <v>2891735.019379</v>
       </c>
       <c s="16" r="D9">
         <v>177896.66165</v>
       </c>
       <c s="16" r="E9">
         <v>1668.683214</v>
       </c>
       <c s="16" r="F9">
         <v>16187.082</v>
       </c>
-      <c s="13" t="str" r="G9"/>
+      <c s="16" r="G9">
+        <v>3489.751206</v>
+      </c>
       <c s="16" r="H9">
-        <v>3489.751206</v>
+        <v>441.315</v>
       </c>
       <c s="16" r="I9">
-        <v>441.315</v>
-[...1 lines deleted...]
-      <c s="16" r="J9">
         <v>2692051.526309</v>
       </c>
     </row>
     <row r="10" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A10">
         <is>
           <t xml:space="preserve">Q1 / T1 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B10"/>
-      <c s="18" r="C10">
+      <c s="17" r="C10">
         <v>7569971.00158</v>
       </c>
-      <c s="18" r="D10">
+      <c s="17" r="D10">
         <v>515005.379084</v>
       </c>
-      <c s="18" r="E10">
+      <c s="17" r="E10">
         <v>9163.469714</v>
       </c>
-      <c s="18" r="F10">
+      <c s="17" r="F10">
         <v>36356.4065</v>
       </c>
-      <c s="17" t="str" r="G10"/>
-      <c s="18" r="H10">
+      <c s="17" r="G10">
         <v>6455.117561</v>
       </c>
-      <c s="18" r="I10">
+      <c s="17" r="H10">
         <v>663.315</v>
       </c>
-      <c s="18" r="J10">
+      <c s="17" r="I10">
         <v>7002327.313721</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B11"/>
       <c s="13" t="inlineStr" r="C11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I11">
-        <is>
-[...3 lines deleted...]
-      <c s="13" t="inlineStr" r="J11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="12" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A12">
         <is>
           <t xml:space="preserve">April / avril 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B12"/>
       <c s="16" r="C12">
         <v>2870320.985972</v>
       </c>
       <c s="16" r="D12">
         <v>168042.512648</v>
       </c>
       <c s="16" r="E12">
         <v>2448.118454</v>
       </c>
       <c s="16" r="F12">
         <v>26826.248</v>
       </c>
-      <c s="13" t="str" r="G12"/>
+      <c s="16" r="G12">
+        <v>8744.995341</v>
+      </c>
       <c s="16" r="H12">
-        <v>8744.995341</v>
+        <v>857.965</v>
       </c>
       <c s="16" r="I12">
-        <v>857.965</v>
-[...1 lines deleted...]
-      <c s="16" r="J12">
         <v>2663401.146529</v>
       </c>
     </row>
     <row r="13" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A13">
         <is>
           <t xml:space="preserve">May / mai 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B13"/>
       <c s="16" r="C13">
         <v>3022577.739854</v>
       </c>
       <c s="16" r="D13">
         <v>165611.69249</v>
       </c>
       <c s="16" r="E13">
         <v>2322.853454</v>
       </c>
       <c s="16" r="F13">
         <v>25923.691</v>
       </c>
-      <c s="13" t="str" r="G13"/>
+      <c s="16" r="G13">
+        <v>14196.510947</v>
+      </c>
       <c s="16" r="H13">
-        <v>14196.510947</v>
+        <v>500.04</v>
       </c>
       <c s="16" r="I13">
-        <v>500.04</v>
-[...1 lines deleted...]
-      <c s="16" r="J13">
         <v>2814022.951963</v>
       </c>
     </row>
     <row r="14" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve">June / juin 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B14"/>
       <c s="16" r="C14">
         <v>2948611.325198</v>
       </c>
       <c s="16" r="D14">
         <v>133820.258316</v>
       </c>
       <c s="16" r="E14">
         <v>2429.411454</v>
       </c>
       <c s="16" r="F14">
         <v>29876.964052</v>
       </c>
-      <c s="13" t="str" r="G14"/>
+      <c s="16" r="G14">
+        <v>6262.852788</v>
+      </c>
       <c s="16" r="H14">
-        <v>6262.852788</v>
+        <v>438.6</v>
       </c>
       <c s="16" r="I14">
-        <v>438.6</v>
-[...1 lines deleted...]
-      <c s="16" r="J14">
         <v>2775783.238588</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve">Q2 / T2 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B15"/>
-      <c s="18" r="C15">
+      <c s="17" r="C15">
         <v>8841510.051024</v>
       </c>
-      <c s="18" r="D15">
+      <c s="17" r="D15">
         <v>467474.463454</v>
       </c>
-      <c s="18" r="E15">
+      <c s="17" r="E15">
         <v>7200.383362</v>
       </c>
-      <c s="18" r="F15">
+      <c s="17" r="F15">
         <v>82626.903052</v>
       </c>
-      <c s="17" t="str" r="G15"/>
-      <c s="18" r="H15">
+      <c s="17" r="G15">
         <v>29204.359076</v>
       </c>
-      <c s="18" r="I15">
+      <c s="17" r="H15">
         <v>1796.605</v>
       </c>
-      <c s="18" r="J15">
+      <c s="17" r="I15">
         <v>8253207.33708</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B16"/>
       <c s="13" t="inlineStr" r="C16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I16">
-        <is>
-[...3 lines deleted...]
-      <c s="13" t="inlineStr" r="J16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="17" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A17">
         <is>
           <t xml:space="preserve">July / juillet 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B17"/>
       <c s="16" r="C17">
         <v>2508202.547238</v>
       </c>
       <c s="16" r="D17">
         <v>126468.312106</v>
       </c>
       <c s="16" r="E17">
         <v>1328.245828</v>
       </c>
       <c s="16" r="F17">
         <v>24044.930326</v>
       </c>
-      <c s="13" t="str" r="G17"/>
+      <c s="16" r="G17">
+        <v>30.22203</v>
+      </c>
       <c s="16" r="H17">
-        <v>30.22203</v>
+        <v>28.032046</v>
       </c>
       <c s="16" r="I17">
-        <v>28.032046</v>
-[...1 lines deleted...]
-      <c s="16" r="J17">
         <v>2356302.804902</v>
       </c>
     </row>
     <row r="18" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A18">
         <is>
           <t xml:space="preserve">August / août 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B18"/>
       <c s="16" r="C18">
-        <v>2509326.103877</v>
+        <v>2509336.103877</v>
       </c>
       <c s="16" r="D18">
         <v>153165.872578</v>
       </c>
       <c s="16" r="E18">
         <v>1008.89948</v>
       </c>
       <c s="16" r="F18">
-        <v>13965.439</v>
-[...2 lines deleted...]
-      <c s="16" r="H18">
+        <v>13975.439</v>
+      </c>
+      <c s="16" r="G18">
         <v>2079.526626</v>
       </c>
-      <c s="13" t="str" r="I18"/>
-      <c s="16" r="J18">
+      <c s="13" t="str" r="H18"/>
+      <c s="16" r="I18">
         <v>2339106.366193</v>
       </c>
     </row>
     <row r="19" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A19">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B19"/>
       <c s="16" r="C19">
         <v>2743362.959404</v>
       </c>
       <c s="16" r="D19">
         <v>157854.519166</v>
       </c>
       <c s="16" r="E19">
         <v>2671.563368</v>
       </c>
       <c s="16" r="F19">
         <v>15923.789</v>
       </c>
-      <c s="13" t="str" r="G19"/>
-      <c s="16" r="H19">
+      <c s="16" r="G19">
         <v>5177.76126</v>
       </c>
-      <c s="13" t="str" r="I19"/>
-      <c s="16" r="J19">
+      <c s="13" t="str" r="H19"/>
+      <c s="16" r="I19">
         <v>2561735.32661</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B20"/>
-      <c s="18" r="C20">
-[...2 lines deleted...]
-      <c s="18" r="D20">
+      <c s="17" r="C20">
+        <v>7760901.610519</v>
+      </c>
+      <c s="17" r="D20">
         <v>437488.70385</v>
       </c>
-      <c s="18" r="E20">
+      <c s="17" r="E20">
         <v>5008.708676</v>
       </c>
-      <c s="18" r="F20">
-[...3 lines deleted...]
-      <c s="18" r="H20">
+      <c s="17" r="F20">
+        <v>53944.158326</v>
+      </c>
+      <c s="17" r="G20">
         <v>7287.509916</v>
       </c>
-      <c s="18" r="I20">
+      <c s="17" r="H20">
         <v>28.032046</v>
       </c>
-      <c s="18" r="J20">
+      <c s="17" r="I20">
         <v>7257144.497705</v>
       </c>
     </row>
     <row r="21" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B21"/>
       <c s="13" t="inlineStr" r="C21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I21">
-        <is>
-[...3 lines deleted...]
-      <c s="13" t="inlineStr" r="J21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="22" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A22">
         <is>
           <t xml:space="preserve">October / octobre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B22"/>
       <c s="16" r="C22">
         <v>2666715.207231</v>
       </c>
       <c s="16" r="D22">
         <v>150103.762038</v>
       </c>
       <c s="16" r="E22">
         <v>4822.515972</v>
       </c>
       <c s="16" r="F22">
         <v>14058.335</v>
       </c>
-      <c s="13" t="str" r="G22"/>
-      <c s="16" r="H22">
+      <c s="16" r="G22">
         <v>1734.454</v>
       </c>
-      <c s="13" t="str" r="I22"/>
-      <c s="16" r="J22">
+      <c s="13" t="str" r="H22"/>
+      <c s="16" r="I22">
         <v>2495996.140221</v>
       </c>
     </row>
     <row r="23" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B23"/>
       <c s="16" r="C23">
-        <v>2416514.497736</v>
+        <v>2416547.897736</v>
       </c>
       <c s="16" r="D23">
         <v>127792.47298</v>
       </c>
       <c s="16" r="E23">
         <v>1203.193658</v>
       </c>
       <c s="16" r="F23">
-        <v>12124.971</v>
-[...1 lines deleted...]
-      <c s="13" t="str" r="G23"/>
+        <v>12162.971</v>
+      </c>
+      <c s="16" r="G23">
+        <v>1078.279</v>
+      </c>
       <c s="16" r="H23">
-        <v>1078.279</v>
+        <v>19.2</v>
       </c>
       <c s="16" r="I23">
-        <v>19.2</v>
-[...2 lines deleted...]
-        <v>2274296.381098</v>
+        <v>2274291.781098</v>
       </c>
     </row>
     <row r="24" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="16" r="C24">
-        <v>2798810.979228</v>
+        <v>2798780.979228</v>
       </c>
       <c s="16" r="D24">
         <v>135916.728354</v>
       </c>
       <c s="16" r="E24">
         <v>1441.676754</v>
       </c>
       <c s="16" r="F24">
-        <v>14648.27</v>
-[...1 lines deleted...]
-      <c s="13" t="str" r="G24"/>
+        <v>14668.27</v>
+      </c>
+      <c s="16" r="G24">
+        <v>4102.4975</v>
+      </c>
       <c s="16" r="H24">
-        <v>4102.4975</v>
+        <v>141.72</v>
       </c>
       <c s="16" r="I24">
-        <v>141.72</v>
-[...2 lines deleted...]
-        <v>2642560.08662</v>
+        <v>2642510.08662</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
-      <c s="18" r="C25">
-[...2 lines deleted...]
-      <c s="18" r="D25">
+      <c s="17" r="C25">
+        <v>7882044.084195</v>
+      </c>
+      <c s="17" r="D25">
         <v>413812.963372</v>
       </c>
-      <c s="18" r="E25">
+      <c s="17" r="E25">
         <v>7467.386384</v>
       </c>
-      <c s="18" r="F25">
-[...3 lines deleted...]
-      <c s="18" r="H25">
+      <c s="17" r="F25">
+        <v>40889.576</v>
+      </c>
+      <c s="17" r="G25">
         <v>6915.2305</v>
       </c>
-      <c s="18" r="I25">
+      <c s="17" r="H25">
         <v>160.92</v>
       </c>
-      <c s="18" r="J25">
-        <v>7412852.607939</v>
+      <c s="17" r="I25">
+        <v>7412798.007939</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
       <c s="13" t="inlineStr" r="C26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="13" t="inlineStr" r="J26">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="27" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B27"/>
-      <c s="18" r="C27">
-[...2 lines deleted...]
-      <c s="18" r="D27">
+      <c s="17" r="C27">
+        <v>32054426.747318</v>
+      </c>
+      <c s="17" r="D27">
         <v>1833781.50976</v>
       </c>
-      <c s="18" r="E27">
+      <c s="17" r="E27">
         <v>28839.948136</v>
       </c>
-      <c s="18" r="F27">
-[...3 lines deleted...]
-      <c s="18" r="H27">
+      <c s="17" r="F27">
+        <v>213817.043878</v>
+      </c>
+      <c s="17" r="G27">
         <v>49862.217053</v>
       </c>
-      <c s="18" r="I27">
+      <c s="17" r="H27">
         <v>2648.872046</v>
       </c>
-      <c s="18" r="J27">
-        <v>29925531.756445</v>
+      <c s="17" r="I27">
+        <v>29925477.156445</v>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
       <c s="13" t="inlineStr" r="C28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="13" t="inlineStr" r="J28">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="29" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
       <c s="16" r="C29">
-        <v>2228531.677601</v>
+        <v>2228569.477601</v>
       </c>
       <c s="16" r="D29">
         <v>127017.540152</v>
       </c>
       <c s="16" r="E29">
         <v>5546.30237</v>
       </c>
       <c s="16" r="F29">
-        <v>17629.61337</v>
-[...1 lines deleted...]
-      <c s="13" t="str" r="G29"/>
+        <v>17659.61337</v>
+      </c>
+      <c s="16" r="G29">
+        <v>1097.088</v>
+      </c>
       <c s="16" r="H29">
-        <v>1097.088</v>
+        <v>244.36</v>
       </c>
       <c s="16" r="I29">
-        <v>244.36</v>
-[...2 lines deleted...]
-        <v>2076996.773709</v>
+        <v>2077004.573709</v>
       </c>
     </row>
     <row r="30" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="16" r="C30">
-        <v>2095760.864583</v>
+        <v>2095556.164583</v>
       </c>
       <c s="16" r="D30">
-        <v>126473.024571</v>
+        <v>126268.324571</v>
       </c>
       <c s="16" r="E30">
         <v>3854.308658</v>
       </c>
       <c s="16" r="F30">
         <v>19298.433</v>
       </c>
-      <c s="13" t="str" r="G30"/>
+      <c s="16" r="G30">
+        <v>5889.824</v>
+      </c>
       <c s="16" r="H30">
-        <v>5889.824</v>
+        <v>415</v>
       </c>
       <c s="16" r="I30">
-        <v>415</v>
-[...1 lines deleted...]
-      <c s="16" r="J30">
         <v>1939830.274354</v>
       </c>
     </row>
     <row r="31" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="16" r="C31">
         <v>2804178.37494</v>
       </c>
       <c s="16" r="D31">
         <v>160492.702208</v>
       </c>
       <c s="16" r="E31">
         <v>3257.41474</v>
       </c>
       <c s="16" r="F31">
         <v>33380.695</v>
       </c>
-      <c s="13" t="str" r="G31"/>
+      <c s="16" r="G31">
+        <v>6701.4065</v>
+      </c>
       <c s="16" r="H31">
-        <v>6701.4065</v>
+        <v>797.96</v>
       </c>
       <c s="16" r="I31">
-        <v>797.96</v>
-[...1 lines deleted...]
-      <c s="16" r="J31">
         <v>2599548.196492</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
-      <c s="18" r="C32">
-[...5 lines deleted...]
-      <c s="18" r="E32">
+      <c s="17" r="C32">
+        <v>7128304.017124</v>
+      </c>
+      <c s="17" r="D32">
+        <v>413778.566931</v>
+      </c>
+      <c s="17" r="E32">
         <v>12658.025768</v>
       </c>
-      <c s="18" r="F32">
-[...3 lines deleted...]
-      <c s="18" r="H32">
+      <c s="17" r="F32">
+        <v>70338.74137</v>
+      </c>
+      <c s="17" r="G32">
         <v>13688.3185</v>
       </c>
-      <c s="18" r="I32">
+      <c s="17" r="H32">
         <v>1457.32</v>
       </c>
-      <c s="18" r="J32">
-        <v>6616375.244555</v>
+      <c s="17" r="I32">
+        <v>6616383.044555</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
       <c s="13" t="inlineStr" r="C33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="13" t="inlineStr" r="J33">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="34" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
-        <v>2272762.904691</v>
+        <v>2272755.738691</v>
       </c>
       <c s="16" r="D34">
         <v>156446.419338</v>
       </c>
       <c s="16" r="E34">
         <v>2195.906</v>
       </c>
       <c s="16" r="F34">
-        <v>20895.1525</v>
-[...1 lines deleted...]
-      <c s="13" t="str" r="G34"/>
+        <v>20915.1525</v>
+      </c>
+      <c s="16" r="G34">
+        <v>6738.356</v>
+      </c>
       <c s="16" r="H34">
-        <v>6738.356</v>
+        <v>129.76</v>
       </c>
       <c s="16" r="I34">
-        <v>129.76</v>
-[...2 lines deleted...]
-        <v>2086357.310853</v>
+        <v>2086330.144853</v>
       </c>
     </row>
     <row r="35" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>2186571.724853</v>
+        <v>2175552.684506</v>
       </c>
       <c s="16" r="D35">
         <v>131948.553546</v>
       </c>
       <c s="16" r="E35">
         <v>1532.921</v>
       </c>
       <c s="16" r="F35">
         <v>18101.3385</v>
       </c>
-      <c s="13" t="str" r="G35"/>
+      <c s="16" r="G35">
+        <v>3813.8395</v>
+      </c>
       <c s="16" r="H35">
-        <v>3813.8395</v>
+        <v>85.46</v>
       </c>
       <c s="16" r="I35">
-        <v>85.46</v>
-[...2 lines deleted...]
-        <v>2031089.612307</v>
+        <v>2020070.57196</v>
       </c>
     </row>
     <row r="36" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="16" r="C36">
-        <v>2626268.443257</v>
+        <v>2625520.33671</v>
       </c>
       <c s="16" r="D36">
-        <v>167756.19927</v>
+        <v>167766.19927</v>
       </c>
       <c s="16" r="E36">
         <v>1996.508</v>
       </c>
       <c s="16" r="F36">
-        <v>17801.89</v>
-[...1 lines deleted...]
-      <c s="13" t="str" r="G36"/>
+        <v>17811.89</v>
+      </c>
+      <c s="16" r="G36">
+        <v>749.382</v>
+      </c>
       <c s="16" r="H36">
-        <v>888.382</v>
+        <v>45.94</v>
       </c>
       <c s="16" r="I36">
-        <v>45.94</v>
-[...2 lines deleted...]
-        <v>2437779.523987</v>
+        <v>2437150.41744</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
-      <c s="18" r="C37">
-[...5 lines deleted...]
-      <c s="18" r="E37">
+      <c s="17" r="C37">
+        <v>7073828.759907</v>
+      </c>
+      <c s="17" r="D37">
+        <v>456161.172154</v>
+      </c>
+      <c s="17" r="E37">
         <v>5725.335</v>
       </c>
-      <c s="18" r="F37">
-[...6 lines deleted...]
-      <c s="18" r="I37">
+      <c s="17" r="F37">
+        <v>56828.381</v>
+      </c>
+      <c s="17" r="G37">
+        <v>11301.5775</v>
+      </c>
+      <c s="17" r="H37">
         <v>261.16</v>
       </c>
-      <c s="18" r="J37">
-        <v>6555226.447147</v>
+      <c s="17" r="I37">
+        <v>6543551.134253</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
       <c s="13" t="inlineStr" r="C38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="G38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="13" t="inlineStr" r="J38">
-[...5 lines deleted...]
-    <row r="39" ht="18" customHeight="0">
+    </row>
+    <row r="39" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve">July / juillet 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
-      <c s="18" r="C39">
-[...19 lines deleted...]
-        <v>13171601.691702</v>
+      <c s="16" r="C39">
+        <v>2594193.381573</v>
+      </c>
+      <c s="16" r="D39">
+        <v>172617.642918</v>
+      </c>
+      <c s="16" r="E39">
+        <v>2766.454</v>
+      </c>
+      <c s="16" r="F39">
+        <v>19118.471</v>
+      </c>
+      <c s="16" r="G39">
+        <v>1088.662</v>
+      </c>
+      <c s="16" r="H39">
+        <v>50</v>
+      </c>
+      <c s="16" r="I39">
+        <v>2398552.151655</v>
       </c>
     </row>
     <row r="40" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
-      <c s="13" t="inlineStr" r="C40">
-[...40 lines deleted...]
-    <row r="41" ht="21.45" customHeight="1"/>
+      <c s="17" r="C40">
+        <v>2594193.381573</v>
+      </c>
+      <c s="17" r="D40">
+        <v>172617.642918</v>
+      </c>
+      <c s="17" r="E40">
+        <v>2766.454</v>
+      </c>
+      <c s="17" r="F40">
+        <v>19118.471</v>
+      </c>
+      <c s="17" r="G40">
+        <v>1088.662</v>
+      </c>
+      <c s="17" r="H40">
+        <v>50</v>
+      </c>
+      <c s="17" r="I40">
+        <v>2398552.151655</v>
+      </c>
+    </row>
+    <row r="41" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B41"/>
+      <c s="13" t="inlineStr" r="C41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
     <row r="42" ht="18" customHeight="0">
-      <c s="19" t="inlineStr" r="A42">
+      <c s="15" t="inlineStr" r="A42">
+        <is>
+          <t xml:space="preserve">TOTAL 2026</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="B42"/>
+      <c s="17" r="C42">
+        <v>16796326.158604</v>
+      </c>
+      <c s="17" r="D42">
+        <v>1042557.382003</v>
+      </c>
+      <c s="17" r="E42">
+        <v>21149.814768</v>
+      </c>
+      <c s="17" r="F42">
+        <v>146285.59337</v>
+      </c>
+      <c s="17" r="G42">
+        <v>26078.558</v>
+      </c>
+      <c s="17" r="H42">
+        <v>1768.48</v>
+      </c>
+      <c s="17" r="I42">
+        <v>15558486.330463</v>
+      </c>
+    </row>
+    <row r="43" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="A43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B43"/>
+      <c s="13" t="inlineStr" r="C43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="0.05" customHeight="1"/>
+    <row r="45" ht="21.45" customHeight="1"/>
+    <row r="46" ht="18" customHeight="0">
+      <c s="18" t="inlineStr" r="A46">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="43" ht="9" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="20" t="inlineStr" r="A44">
+    <row r="47" ht="8.95" customHeight="1"/>
+    <row r="48" ht="252.75" customHeight="1">
+      <c s="19" t="inlineStr" r="A48">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -15743,95 +16739,98 @@
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Conditions d’utilisation du site Web | Organisme canadien de réglementation des investissements (ocri.ca)</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">).</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B2"/>
-    <mergeCell ref="C2:J2"/>
+    <mergeCell ref="C2:I2"/>
     <mergeCell ref="A3:B3"/>
-    <mergeCell ref="C3:J3"/>
+    <mergeCell ref="C3:I3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="A40:B40"/>
-    <mergeCell ref="A44:J44"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A48:J48"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A44" r:id="rId41"/>
+    <hyperlink ref="A48" r:id="rId41"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId39"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="13.7109375"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
@@ -16168,245 +17167,245 @@
         </is>
       </c>
       <c s="10" t="inlineStr" r="AA4">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="10" t="inlineStr" r="AB4">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="5" ht="41.25" customHeight="0">
       <c s="13" t="inlineStr" r="A5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B5"/>
       <c s="13" t="inlineStr" r="C5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="21" t="inlineStr" r="D5">
-[...104 lines deleted...]
-      <c s="21" t="inlineStr" r="Y5">
+      <c s="20" t="inlineStr" r="D5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="E5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="F5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="G5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="H5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="I5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="J5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="K5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="L5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="M5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="N5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="O5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="P5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="Q5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="R5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="S5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="T5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="U5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="V5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="W5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="21" t="inlineStr" r="X5">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="Y5">
         <is>
           <t xml:space="preserve">Strip Bond Trading (coupons and residuals) / Ensemble des opérations sur obligations à coupons détachés (coupons et résiduels)</t>
         </is>
       </c>
       <c s="8" t="str" r="Z5"/>
       <c s="8" t="str" r="AA5"/>
       <c s="14" t="str" r="AB5"/>
     </row>
     <row r="6" ht="80.05" customHeight="0">
       <c s="13" t="inlineStr" r="A6">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B6"/>
-      <c s="23" t="inlineStr" r="C6">
+      <c s="22" t="inlineStr" r="C6">
         <is>
           <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
-      <c s="23" t="inlineStr" r="D6">
+      <c s="22" t="inlineStr" r="D6">
         <is>
           <t xml:space="preserve">Government of Canada Bonds / Obligations du gouvernement canadien</t>
         </is>
       </c>
       <c s="8" t="str" r="E6"/>
       <c s="8" t="str" r="F6"/>
       <c s="8" t="str" r="G6"/>
       <c s="14" t="str" r="H6"/>
-      <c s="23" t="inlineStr" r="I6">
+      <c s="22" t="inlineStr" r="I6">
         <is>
           <t xml:space="preserve">Federal Crown Corporation Bonds / Obligations des sociétés d’État du gouvernement fédéral</t>
         </is>
       </c>
       <c s="8" t="str" r="J6"/>
       <c s="8" t="str" r="K6"/>
       <c s="14" t="str" r="L6"/>
-      <c s="23" t="inlineStr" r="M6">
+      <c s="22" t="inlineStr" r="M6">
         <is>
           <t xml:space="preserve">Provincial Bonds / Obligations des provinces</t>
         </is>
       </c>
       <c s="8" t="str" r="N6"/>
       <c s="8" t="str" r="O6"/>
       <c s="14" t="str" r="P6"/>
-      <c s="23" t="inlineStr" r="Q6">
+      <c s="22" t="inlineStr" r="Q6">
         <is>
           <t xml:space="preserve">Corporate Bonds / Obligations des sociétés</t>
         </is>
       </c>
       <c s="8" t="str" r="R6"/>
       <c s="8" t="str" r="S6"/>
       <c s="14" t="str" r="T6"/>
-      <c s="23" t="inlineStr" r="U6">
+      <c s="22" t="inlineStr" r="U6">
         <is>
           <t xml:space="preserve">Municipal Bonds / Obligations des municipalités</t>
         </is>
       </c>
-      <c s="23" t="inlineStr" r="V6">
+      <c s="22" t="inlineStr" r="V6">
         <is>
           <t xml:space="preserve">Mortgage Backed Securities / Titres adossés à des hypothèques</t>
         </is>
       </c>
-      <c s="23" t="inlineStr" r="W6">
+      <c s="22" t="inlineStr" r="W6">
         <is>
           <t xml:space="preserve">Asset-Backed Securities / Titres adossés à des créances</t>
         </is>
       </c>
-      <c s="23" t="inlineStr" r="X6">
+      <c s="22" t="inlineStr" r="X6">
         <is>
           <t xml:space="preserve">Other Domestic Bonds /  autres obligations intérieures</t>
         </is>
       </c>
-      <c s="23" t="inlineStr" r="Y6">
+      <c s="22" t="inlineStr" r="Y6">
         <is>
           <t xml:space="preserve">Government of Canada Bonds / Obligations du gouvernement canadien</t>
         </is>
       </c>
-      <c s="23" t="inlineStr" r="Z6">
+      <c s="22" t="inlineStr" r="Z6">
         <is>
           <t xml:space="preserve">Provincial Bonds / Obligations des provinces</t>
         </is>
       </c>
-      <c s="23" t="inlineStr" r="AA6">
+      <c s="22" t="inlineStr" r="AA6">
         <is>
           <t xml:space="preserve">Other / Autre opérations</t>
         </is>
       </c>
-      <c s="23" t="inlineStr" r="AB6">
+      <c s="22" t="inlineStr" r="AB6">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="7" ht="75.6" customHeight="0">
       <c s="13" t="inlineStr" r="A7">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B7"/>
       <c s="13" t="inlineStr" r="C7">
         <is>
           <t xml:space="preserve">All / Tout</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D7">
         <is>
           <t xml:space="preserve">Under 3 years / Moins de 3 ans</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E7">
         <is>
           <t xml:space="preserve">3-10 years / De 3 à 10 ans</t>
@@ -16514,383 +17513,383 @@
       </c>
       <c s="13" t="inlineStr" r="Z7">
         <is>
           <t xml:space="preserve">All / Tout</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA7">
         <is>
           <t xml:space="preserve">All / Tout</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB7">
         <is>
           <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
     </row>
     <row r="8" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A8">
         <is>
           <t xml:space="preserve">January / janvier 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B8"/>
       <c s="16" r="C8">
-        <v>1806123.764777</v>
+        <v>1806124.524777</v>
       </c>
       <c s="16" r="D8">
         <v>594934.35403</v>
       </c>
       <c s="16" r="E8">
         <v>776180.539325</v>
       </c>
       <c s="16" r="F8">
         <v>116914.75183</v>
       </c>
       <c s="16" r="G8">
         <v>834.547353</v>
       </c>
       <c s="16" r="H8">
         <v>1488864.192538</v>
       </c>
       <c s="16" r="I8">
         <v>29164.049083</v>
       </c>
       <c s="16" r="J8">
         <v>53305.925567</v>
       </c>
       <c s="16" r="K8">
         <v>199.933308</v>
       </c>
       <c s="16" r="L8">
         <v>82669.907958</v>
       </c>
       <c s="16" r="M8">
         <v>11811.066832</v>
       </c>
       <c s="16" r="N8">
         <v>82175.447616</v>
       </c>
       <c s="16" r="O8">
-        <v>51423.768356</v>
+        <v>51423.903356</v>
       </c>
       <c s="16" r="P8">
-        <v>145410.282804</v>
+        <v>145410.417804</v>
       </c>
       <c s="16" r="Q8">
         <v>25172.072749</v>
       </c>
       <c s="16" r="R8">
-        <v>29941.573781</v>
+        <v>29941.857781</v>
       </c>
       <c s="16" r="S8">
-        <v>12301.115655</v>
+        <v>12301.456655</v>
       </c>
       <c s="16" r="T8">
-        <v>67414.762185</v>
+        <v>67415.387185</v>
       </c>
       <c s="16" r="U8">
         <v>4348.749241</v>
       </c>
       <c s="16" r="V8">
         <v>12598.918117</v>
       </c>
       <c s="16" r="W8">
         <v>1359.54443</v>
       </c>
       <c s="16" r="X8">
         <v>534.100472</v>
       </c>
       <c s="16" r="Y8">
         <v>139.998856</v>
       </c>
       <c s="16" r="Z8">
         <v>2019.345826</v>
       </c>
       <c s="16" r="AA8">
         <v>1598.525211</v>
       </c>
       <c s="16" r="AB8">
         <v>3757.869893</v>
       </c>
     </row>
     <row r="9" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A9">
         <is>
           <t xml:space="preserve">February / février 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B9"/>
       <c s="16" r="C9">
-        <v>1629415.307076</v>
+        <v>1629416.510076</v>
       </c>
       <c s="16" r="D9">
         <v>517507.10736</v>
       </c>
       <c s="16" r="E9">
         <v>718260.593252</v>
       </c>
       <c s="16" r="F9">
         <v>107251.603603</v>
       </c>
       <c s="16" r="G9">
         <v>2044.18795</v>
       </c>
       <c s="16" r="H9">
         <v>1345063.492165</v>
       </c>
       <c s="16" r="I9">
         <v>16327.259935</v>
       </c>
       <c s="16" r="J9">
         <v>51441.615395</v>
       </c>
       <c s="16" r="K9">
         <v>8608.6607</v>
       </c>
       <c s="16" r="L9">
         <v>76377.53603</v>
       </c>
       <c s="16" r="M9">
         <v>10500.403648</v>
       </c>
       <c s="16" r="N9">
         <v>73590.845057</v>
       </c>
       <c s="16" r="O9">
         <v>47505.08628</v>
       </c>
       <c s="16" r="P9">
         <v>131596.334985</v>
       </c>
       <c s="16" r="Q9">
-        <v>21642.435292</v>
+        <v>21642.540292</v>
       </c>
       <c s="16" r="R9">
-        <v>24441.677486</v>
+        <v>24442.201486</v>
       </c>
       <c s="16" r="S9">
-        <v>9247.601845</v>
+        <v>9248.175845</v>
       </c>
       <c s="16" r="T9">
-        <v>55331.714623</v>
+        <v>55332.917623</v>
       </c>
       <c s="16" r="U9">
         <v>3009.154743</v>
       </c>
       <c s="16" r="V9">
         <v>11177.148022</v>
       </c>
       <c s="16" r="W9">
         <v>2509.0873</v>
       </c>
       <c s="16" r="X9">
         <v>367.97152</v>
       </c>
       <c s="16" r="Y9">
         <v>341.347623</v>
       </c>
       <c s="16" r="Z9">
         <v>3532.790161</v>
       </c>
       <c s="16" r="AA9">
         <v>2152.917854</v>
       </c>
       <c s="16" r="AB9">
         <v>6027.055638</v>
       </c>
     </row>
     <row r="10" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A10">
         <is>
           <t xml:space="preserve">March / mars 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B10"/>
       <c s="16" r="C10">
-        <v>1810787.299313</v>
+        <v>1810788.079313</v>
       </c>
       <c s="16" r="D10">
         <v>545420.125409</v>
       </c>
       <c s="16" r="E10">
         <v>814756.05268</v>
       </c>
       <c s="16" r="F10">
         <v>128803.120563</v>
       </c>
       <c s="16" r="G10">
         <v>705.845557</v>
       </c>
       <c s="16" r="H10">
         <v>1489685.144209</v>
       </c>
       <c s="16" r="I10">
         <v>24428.005992</v>
       </c>
       <c s="16" r="J10">
         <v>71596.113898</v>
       </c>
       <c s="16" r="K10">
         <v>4568.910538</v>
       </c>
       <c s="16" r="L10">
         <v>100593.030428</v>
       </c>
       <c s="16" r="M10">
         <v>13130.749713</v>
       </c>
       <c s="16" r="N10">
         <v>68649.192238</v>
       </c>
       <c s="16" r="O10">
-        <v>49244.304907</v>
+        <v>49244.704907</v>
       </c>
       <c s="16" r="P10">
-        <v>131024.246858</v>
+        <v>131024.646858</v>
       </c>
       <c s="16" r="Q10">
         <v>24315.026597</v>
       </c>
       <c s="16" r="R10">
-        <v>31049.11962</v>
+        <v>31049.46262</v>
       </c>
       <c s="16" r="S10">
-        <v>10968.668983</v>
+        <v>10968.705983</v>
       </c>
       <c s="16" r="T10">
-        <v>66332.8152</v>
+        <v>66333.1952</v>
       </c>
       <c s="16" r="U10">
         <v>3792.095191</v>
       </c>
       <c s="16" r="V10">
         <v>13448.037165</v>
       </c>
       <c s="16" r="W10">
         <v>998.7392</v>
       </c>
       <c s="16" r="X10">
         <v>630.375152</v>
       </c>
       <c s="16" r="Y10">
         <v>244.930763</v>
       </c>
       <c s="16" r="Z10">
         <v>2911.51779</v>
       </c>
       <c s="16" r="AA10">
         <v>1834.212914</v>
       </c>
       <c s="16" r="AB10">
         <v>4990.661467</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A11">
         <is>
           <t xml:space="preserve">Q1 / T1 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B11"/>
-      <c s="18" r="C11">
-[...2 lines deleted...]
-      <c s="18" r="D11">
+      <c s="17" r="C11">
+        <v>5246329.114166</v>
+      </c>
+      <c s="17" r="D11">
         <v>1657861.586799</v>
       </c>
-      <c s="18" r="E11">
+      <c s="17" r="E11">
         <v>2309197.185257</v>
       </c>
-      <c s="18" r="F11">
+      <c s="17" r="F11">
         <v>352969.475996</v>
       </c>
-      <c s="18" r="G11">
+      <c s="17" r="G11">
         <v>3584.58086</v>
       </c>
-      <c s="18" r="H11">
+      <c s="17" r="H11">
         <v>4323612.828912</v>
       </c>
-      <c s="18" r="I11">
+      <c s="17" r="I11">
         <v>69919.31501</v>
       </c>
-      <c s="24" r="J11">
+      <c s="23" r="J11">
         <v>176343.65486</v>
       </c>
-      <c s="18" r="K11">
+      <c s="17" r="K11">
         <v>13377.504546</v>
       </c>
-      <c s="18" r="L11">
+      <c s="17" r="L11">
         <v>259640.474416</v>
       </c>
-      <c s="18" r="M11">
+      <c s="17" r="M11">
         <v>35442.220193</v>
       </c>
-      <c s="18" r="N11">
+      <c s="17" r="N11">
         <v>224415.484911</v>
       </c>
-      <c s="18" r="O11">
-[...17 lines deleted...]
-      <c s="18" r="U11">
+      <c s="17" r="O11">
+        <v>148173.694543</v>
+      </c>
+      <c s="17" r="P11">
+        <v>408031.399647</v>
+      </c>
+      <c s="17" r="Q11">
+        <v>71129.639638</v>
+      </c>
+      <c s="17" r="R11">
+        <v>85433.521887</v>
+      </c>
+      <c s="17" r="S11">
+        <v>32518.338483</v>
+      </c>
+      <c s="17" r="T11">
+        <v>189081.500008</v>
+      </c>
+      <c s="17" r="U11">
         <v>11149.999175</v>
       </c>
-      <c s="18" r="V11">
+      <c s="17" r="V11">
         <v>37224.103304</v>
       </c>
-      <c s="18" r="W11">
+      <c s="17" r="W11">
         <v>4867.37093</v>
       </c>
-      <c s="18" r="X11">
+      <c s="17" r="X11">
         <v>1532.447144</v>
       </c>
-      <c s="18" r="Y11">
+      <c s="17" r="Y11">
         <v>726.277242</v>
       </c>
-      <c s="18" r="Z11">
+      <c s="17" r="Z11">
         <v>8463.653777</v>
       </c>
-      <c s="18" r="AA11">
+      <c s="17" r="AA11">
         <v>5585.655979</v>
       </c>
-      <c s="18" r="AB11">
+      <c s="17" r="AB11">
         <v>14775.586998</v>
       </c>
     </row>
     <row r="12" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B12"/>
       <c s="13" t="inlineStr" r="C12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -16996,383 +17995,383 @@
       </c>
       <c s="13" t="inlineStr" r="Z12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="13" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A13">
         <is>
           <t xml:space="preserve">April / avril 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B13"/>
       <c s="16" r="C13">
-        <v>1830021.795089</v>
+        <v>1830022.392089</v>
       </c>
       <c s="16" r="D13">
         <v>599282.184087</v>
       </c>
       <c s="16" r="E13">
         <v>783280.127765</v>
       </c>
       <c s="16" r="F13">
         <v>145988.42051</v>
       </c>
       <c s="16" r="G13">
         <v>1019.521412</v>
       </c>
       <c s="16" r="H13">
         <v>1529570.253774</v>
       </c>
       <c s="16" r="I13">
         <v>24899.187689</v>
       </c>
       <c s="16" r="J13">
         <v>49025.776481</v>
       </c>
       <c s="16" r="K13">
         <v>96.8135</v>
       </c>
       <c s="16" r="L13">
         <v>74021.77767</v>
       </c>
       <c s="16" r="M13">
         <v>12940.154716</v>
       </c>
       <c s="16" r="N13">
         <v>68538.143009</v>
       </c>
       <c s="16" r="O13">
-        <v>65716.256124</v>
+        <v>65716.394124</v>
       </c>
       <c s="16" r="P13">
-        <v>147194.553849</v>
+        <v>147194.691849</v>
       </c>
       <c s="16" r="Q13">
         <v>24531.344575</v>
       </c>
       <c s="16" r="R13">
-        <v>26348.030545</v>
+        <v>26348.222545</v>
       </c>
       <c s="16" r="S13">
-        <v>9536.066228</v>
+        <v>9536.333228</v>
       </c>
       <c s="16" r="T13">
-        <v>60415.441348</v>
+        <v>60415.900348</v>
       </c>
       <c s="16" r="U13">
         <v>5789.117713</v>
       </c>
       <c s="16" r="V13">
         <v>7256.008471</v>
       </c>
       <c s="16" r="W13">
         <v>1013.4535</v>
       </c>
       <c s="16" r="X13">
         <v>1018.77193</v>
       </c>
       <c s="16" r="Y13">
         <v>233.188928</v>
       </c>
       <c s="16" r="Z13">
         <v>2651.988261</v>
       </c>
       <c s="16" r="AA13">
         <v>1876.761057</v>
       </c>
       <c s="16" r="AB13">
         <v>4761.938246</v>
       </c>
     </row>
     <row r="14" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve">May / mai 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B14"/>
       <c s="16" r="C14">
-        <v>1856402.675251</v>
+        <v>1856403.743251</v>
       </c>
       <c s="16" r="D14">
         <v>591003.358918</v>
       </c>
       <c s="16" r="E14">
         <v>780750.618044</v>
       </c>
       <c s="16" r="F14">
         <v>160490.202107</v>
       </c>
       <c s="16" r="G14">
         <v>642.612575</v>
       </c>
       <c s="16" r="H14">
         <v>1532886.791644</v>
       </c>
       <c s="16" r="I14">
         <v>21132.798522</v>
       </c>
       <c s="16" r="J14">
         <v>57833.710513</v>
       </c>
       <c s="16" r="K14">
         <v>7482.5365</v>
       </c>
       <c s="16" r="L14">
         <v>86449.045535</v>
       </c>
       <c s="16" r="M14">
         <v>23704.208912</v>
       </c>
       <c s="16" r="N14">
         <v>58444.218184</v>
       </c>
       <c s="16" r="O14">
         <v>69237.281734</v>
       </c>
       <c s="16" r="P14">
         <v>151385.70883</v>
       </c>
       <c s="16" r="Q14">
         <v>25508.177275</v>
       </c>
       <c s="16" r="R14">
-        <v>25851.308753</v>
+        <v>25851.592753</v>
       </c>
       <c s="16" r="S14">
-        <v>10272.216055</v>
+        <v>10273.000055</v>
       </c>
       <c s="16" r="T14">
-        <v>61631.702083</v>
+        <v>61632.770083</v>
       </c>
       <c s="16" r="U14">
         <v>5280.07686</v>
       </c>
       <c s="16" r="V14">
         <v>10443.902507</v>
       </c>
       <c s="16" r="W14">
         <v>1004.073734</v>
       </c>
       <c s="16" r="X14">
         <v>1017.119223</v>
       </c>
       <c s="16" r="Y14">
         <v>187.681663</v>
       </c>
       <c s="16" r="Z14">
         <v>4023.68831</v>
       </c>
       <c s="16" r="AA14">
         <v>2735.497437</v>
       </c>
       <c s="16" r="AB14">
         <v>6946.86741</v>
       </c>
     </row>
     <row r="15" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve">June / juin 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B15"/>
       <c s="16" r="C15">
-        <v>1802477.50586</v>
+        <v>1802478.27586</v>
       </c>
       <c s="16" r="D15">
         <v>497978.738392</v>
       </c>
       <c s="16" r="E15">
         <v>834162.410883</v>
       </c>
       <c s="16" r="F15">
         <v>122283.133413</v>
       </c>
       <c s="16" r="G15">
         <v>516.180484</v>
       </c>
       <c s="16" r="H15">
         <v>1454940.463172</v>
       </c>
       <c s="16" r="I15">
         <v>28400.036966</v>
       </c>
       <c s="16" r="J15">
         <v>57194.823565</v>
       </c>
       <c s="16" r="K15">
         <v>5352.841599</v>
       </c>
       <c s="16" r="L15">
         <v>90947.70213</v>
       </c>
       <c s="16" r="M15">
         <v>18999.038357</v>
       </c>
       <c s="16" r="N15">
         <v>80143.727371</v>
       </c>
       <c s="16" r="O15">
-        <v>55743.523599</v>
+        <v>55743.623599</v>
       </c>
       <c s="16" r="P15">
-        <v>154886.289327</v>
+        <v>154886.389327</v>
       </c>
       <c s="16" r="Q15">
         <v>24730.626691</v>
       </c>
       <c s="16" r="R15">
-        <v>28176.821255</v>
+        <v>28177.055255</v>
       </c>
       <c s="16" r="S15">
-        <v>10791.259856</v>
+        <v>10791.695856</v>
       </c>
       <c s="16" r="T15">
-        <v>63698.707802</v>
+        <v>63699.377802</v>
       </c>
       <c s="16" r="U15">
         <v>4834.68057</v>
       </c>
       <c s="16" r="V15">
         <v>23680.353994</v>
       </c>
       <c s="16" r="W15">
         <v>832.081</v>
       </c>
       <c s="16" r="X15">
         <v>714.0565</v>
       </c>
       <c s="16" r="Y15">
         <v>224.931734</v>
       </c>
       <c s="16" r="Z15">
         <v>5747.821177</v>
       </c>
       <c s="16" r="AA15">
         <v>2486.604938</v>
       </c>
       <c s="16" r="AB15">
         <v>8459.357849</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve">Q2 / T2 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B16"/>
-      <c s="18" r="C16">
-[...2 lines deleted...]
-      <c s="18" r="D16">
+      <c s="17" r="C16">
+        <v>5488904.4112</v>
+      </c>
+      <c s="17" r="D16">
         <v>1688264.281397</v>
       </c>
-      <c s="18" r="E16">
+      <c s="17" r="E16">
         <v>2398193.156692</v>
       </c>
-      <c s="18" r="F16">
+      <c s="17" r="F16">
         <v>428761.75603</v>
       </c>
-      <c s="18" r="G16">
+      <c s="17" r="G16">
         <v>2178.314471</v>
       </c>
-      <c s="18" r="H16">
+      <c s="17" r="H16">
         <v>4517397.50859</v>
       </c>
-      <c s="18" r="I16">
+      <c s="17" r="I16">
         <v>74432.023177</v>
       </c>
-      <c s="24" r="J16">
+      <c s="23" r="J16">
         <v>164054.310559</v>
       </c>
-      <c s="18" r="K16">
+      <c s="17" r="K16">
         <v>12932.191599</v>
       </c>
-      <c s="18" r="L16">
+      <c s="17" r="L16">
         <v>251418.525335</v>
       </c>
-      <c s="18" r="M16">
+      <c s="17" r="M16">
         <v>55643.401985</v>
       </c>
-      <c s="18" r="N16">
+      <c s="17" r="N16">
         <v>207126.088564</v>
       </c>
-      <c s="18" r="O16">
-[...5 lines deleted...]
-      <c s="18" r="Q16">
+      <c s="17" r="O16">
+        <v>190697.299457</v>
+      </c>
+      <c s="17" r="P16">
+        <v>453466.790006</v>
+      </c>
+      <c s="17" r="Q16">
         <v>74770.148541</v>
       </c>
-      <c s="18" r="R16">
-[...8 lines deleted...]
-      <c s="18" r="U16">
+      <c s="17" r="R16">
+        <v>80376.870553</v>
+      </c>
+      <c s="17" r="S16">
+        <v>30601.029139</v>
+      </c>
+      <c s="17" r="T16">
+        <v>185748.048233</v>
+      </c>
+      <c s="17" r="U16">
         <v>15903.875143</v>
       </c>
-      <c s="18" r="V16">
+      <c s="17" r="V16">
         <v>41380.264972</v>
       </c>
-      <c s="18" r="W16">
+      <c s="17" r="W16">
         <v>2849.608234</v>
       </c>
-      <c s="18" r="X16">
+      <c s="17" r="X16">
         <v>2749.947653</v>
       </c>
-      <c s="18" r="Y16">
+      <c s="17" r="Y16">
         <v>645.802325</v>
       </c>
-      <c s="18" r="Z16">
+      <c s="17" r="Z16">
         <v>12423.497748</v>
       </c>
-      <c s="18" r="AA16">
+      <c s="17" r="AA16">
         <v>7098.863432</v>
       </c>
-      <c s="18" r="AB16">
+      <c s="17" r="AB16">
         <v>20168.163505</v>
       </c>
     </row>
     <row r="17" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B17"/>
       <c s="13" t="inlineStr" r="C17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -17478,383 +18477,383 @@
       </c>
       <c s="13" t="inlineStr" r="Z17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="18" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A18">
         <is>
           <t xml:space="preserve">July / juillet 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B18"/>
       <c s="16" r="C18">
-        <v>1706191.939128</v>
+        <v>1706192.655128</v>
       </c>
       <c s="16" r="D18">
         <v>703077.427134</v>
       </c>
       <c s="16" r="E18">
         <v>603509.257403</v>
       </c>
       <c s="16" r="F18">
         <v>114085.358929</v>
       </c>
       <c s="16" r="G18">
         <v>825.738468</v>
       </c>
       <c s="16" r="H18">
         <v>1421497.781934</v>
       </c>
       <c s="16" r="I18">
         <v>25935.304775</v>
       </c>
       <c s="16" r="J18">
         <v>37009.707106</v>
       </c>
       <c s="16" r="K18">
         <v>5742.670703</v>
       </c>
       <c s="16" r="L18">
         <v>68687.682584</v>
       </c>
       <c s="16" r="M18">
         <v>20906.498171</v>
       </c>
       <c s="16" r="N18">
         <v>61613.266247</v>
       </c>
       <c s="16" r="O18">
         <v>47256.86516</v>
       </c>
       <c s="16" r="P18">
         <v>129776.629578</v>
       </c>
       <c s="16" r="Q18">
         <v>23966.619655</v>
       </c>
       <c s="16" r="R18">
-        <v>26421.967931</v>
+        <v>26422.343931</v>
       </c>
       <c s="16" r="S18">
-        <v>10358.554735</v>
+        <v>10358.894735</v>
       </c>
       <c s="16" r="T18">
-        <v>60747.142321</v>
+        <v>60747.858321</v>
       </c>
       <c s="16" r="U18">
         <v>3203.809082</v>
       </c>
       <c s="16" r="V18">
         <v>16618.498016</v>
       </c>
       <c s="16" r="W18">
         <v>452.1075</v>
       </c>
       <c s="16" r="X18">
         <v>410.2519</v>
       </c>
       <c s="16" r="Y18">
         <v>241.956082</v>
       </c>
       <c s="16" r="Z18">
         <v>3228.23801</v>
       </c>
       <c s="16" r="AA18">
         <v>2155.097489</v>
       </c>
       <c s="16" r="AB18">
         <v>5625.291581</v>
       </c>
     </row>
     <row r="19" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A19">
         <is>
           <t xml:space="preserve">August / août 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B19"/>
       <c s="16" r="C19">
-        <v>1552182.103152</v>
+        <v>1552183.145152</v>
       </c>
       <c s="16" r="D19">
         <v>554085.319747</v>
       </c>
       <c s="16" r="E19">
         <v>626682.177664</v>
       </c>
       <c s="16" r="F19">
         <v>97275.500471</v>
       </c>
       <c s="16" r="G19">
         <v>633.913175</v>
       </c>
       <c s="16" r="H19">
         <v>1278676.911057</v>
       </c>
       <c s="16" r="I19">
         <v>30425.010819</v>
       </c>
       <c s="16" r="J19">
         <v>45717.561447</v>
       </c>
       <c s="16" r="K19">
         <v>13843.732123</v>
       </c>
       <c s="16" r="L19">
         <v>89986.304389</v>
       </c>
       <c s="16" r="M19">
         <v>15375.200523</v>
       </c>
       <c s="16" r="N19">
         <v>49481.548283</v>
       </c>
       <c s="16" r="O19">
         <v>48374.531642</v>
       </c>
       <c s="16" r="P19">
         <v>113231.280448</v>
       </c>
       <c s="16" r="Q19">
         <v>17582.579456</v>
       </c>
       <c s="16" r="R19">
-        <v>22464.125398</v>
+        <v>22465.129398</v>
       </c>
       <c s="16" r="S19">
-        <v>8874.398073</v>
+        <v>8874.436073</v>
       </c>
       <c s="16" r="T19">
-        <v>48921.102927</v>
+        <v>48922.144927</v>
       </c>
       <c s="16" r="U19">
         <v>2772.238673</v>
       </c>
       <c s="16" r="V19">
         <v>11780.760524</v>
       </c>
       <c s="16" r="W19">
         <v>887.9013</v>
       </c>
       <c s="16" r="X19">
         <v>368.151732</v>
       </c>
       <c s="16" r="Y19">
         <v>256.770261</v>
       </c>
       <c s="16" r="Z19">
         <v>4050.887932</v>
       </c>
       <c s="16" r="AA19">
         <v>1884.147084</v>
       </c>
       <c s="16" r="AB19">
         <v>6191.805277</v>
       </c>
     </row>
     <row r="20" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B20"/>
       <c s="16" r="C20">
-        <v>1782335.865235</v>
+        <v>1782375.442235</v>
       </c>
       <c s="16" r="D20">
-        <v>454330.186467</v>
+        <v>454330.390467</v>
       </c>
       <c s="16" r="E20">
-        <v>810369.748668</v>
+        <v>810371.072668</v>
       </c>
       <c s="16" r="F20">
         <v>123677.268343</v>
       </c>
       <c s="16" r="G20">
         <v>953.763872</v>
       </c>
       <c s="16" r="H20">
-        <v>1389330.96735</v>
+        <v>1389332.49535</v>
       </c>
       <c s="16" r="I20">
-        <v>41785.11741</v>
+        <v>41786.35541</v>
       </c>
       <c s="16" r="J20">
-        <v>99825.829282</v>
+        <v>99826.923282</v>
       </c>
       <c s="16" r="K20">
         <v>3340.241659</v>
       </c>
       <c s="16" r="L20">
-        <v>144951.188351</v>
+        <v>144953.520351</v>
       </c>
       <c s="16" r="M20">
-        <v>23985.754748</v>
+        <v>23986.716748</v>
       </c>
       <c s="16" r="N20">
-        <v>67304.02095</v>
+        <v>67306.56795</v>
       </c>
       <c s="16" r="O20">
-        <v>53727.74137</v>
+        <v>53729.18137</v>
       </c>
       <c s="16" r="P20">
-        <v>145017.517068</v>
+        <v>145022.466068</v>
       </c>
       <c s="16" r="Q20">
-        <v>27281.209612</v>
+        <v>27292.585612</v>
       </c>
       <c s="16" r="R20">
-        <v>32208.169599</v>
+        <v>32224.418599</v>
       </c>
       <c s="16" r="S20">
-        <v>15287.791958</v>
+        <v>15290.392958</v>
       </c>
       <c s="16" r="T20">
-        <v>74777.171169</v>
+        <v>74807.397169</v>
       </c>
       <c s="16" r="U20">
-        <v>3565.272127</v>
+        <v>3565.514127</v>
       </c>
       <c s="16" r="V20">
         <v>19382.1278</v>
       </c>
       <c s="16" r="W20">
-        <v>815.506464</v>
+        <v>815.806464</v>
       </c>
       <c s="16" r="X20">
         <v>307.58289</v>
       </c>
       <c s="16" r="Y20">
         <v>75.443683</v>
       </c>
       <c s="16" r="Z20">
         <v>3521.183718</v>
       </c>
       <c s="16" r="AA20">
         <v>1545.752487</v>
       </c>
       <c s="16" r="AB20">
         <v>5142.379888</v>
       </c>
     </row>
     <row r="21" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B21"/>
-      <c s="18" r="C21">
-[...8 lines deleted...]
-      <c s="18" r="F21">
+      <c s="17" r="C21">
+        <v>5040751.242515</v>
+      </c>
+      <c s="17" r="D21">
+        <v>1711493.137348</v>
+      </c>
+      <c s="17" r="E21">
+        <v>2040562.507735</v>
+      </c>
+      <c s="17" r="F21">
         <v>335038.127743</v>
       </c>
-      <c s="18" r="G21">
+      <c s="17" r="G21">
         <v>2413.415515</v>
       </c>
-      <c s="18" r="H21">
-[...8 lines deleted...]
-      <c s="18" r="K21">
+      <c s="17" r="H21">
+        <v>4089507.188341</v>
+      </c>
+      <c s="17" r="I21">
+        <v>98146.671004</v>
+      </c>
+      <c s="23" r="J21">
+        <v>182554.191835</v>
+      </c>
+      <c s="17" r="K21">
         <v>22926.644485</v>
       </c>
-      <c s="18" r="L21">
-[...29 lines deleted...]
-      <c s="18" r="V21">
+      <c s="17" r="L21">
+        <v>303627.507324</v>
+      </c>
+      <c s="17" r="M21">
+        <v>60268.415442</v>
+      </c>
+      <c s="17" r="N21">
+        <v>178401.38248</v>
+      </c>
+      <c s="17" r="O21">
+        <v>149360.578172</v>
+      </c>
+      <c s="17" r="P21">
+        <v>388030.376094</v>
+      </c>
+      <c s="17" r="Q21">
+        <v>68841.784723</v>
+      </c>
+      <c s="17" r="R21">
+        <v>81111.891928</v>
+      </c>
+      <c s="17" r="S21">
+        <v>34523.723766</v>
+      </c>
+      <c s="17" r="T21">
+        <v>184477.400417</v>
+      </c>
+      <c s="17" r="U21">
+        <v>9541.561882</v>
+      </c>
+      <c s="17" r="V21">
         <v>47781.38634</v>
       </c>
-      <c s="18" r="W21">
-[...2 lines deleted...]
-      <c s="18" r="X21">
+      <c s="17" r="W21">
+        <v>2155.815264</v>
+      </c>
+      <c s="17" r="X21">
         <v>1085.986522</v>
       </c>
-      <c s="18" r="Y21">
+      <c s="17" r="Y21">
         <v>574.170026</v>
       </c>
-      <c s="18" r="Z21">
+      <c s="17" r="Z21">
         <v>10800.30966</v>
       </c>
-      <c s="18" r="AA21">
+      <c s="17" r="AA21">
         <v>5584.99706</v>
       </c>
-      <c s="18" r="AB21">
+      <c s="17" r="AB21">
         <v>16959.476746</v>
       </c>
     </row>
     <row r="22" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B22"/>
       <c s="13" t="inlineStr" r="C22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -17960,383 +18959,383 @@
       </c>
       <c s="13" t="inlineStr" r="Z22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="23" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">October / octobre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B23"/>
       <c s="16" r="C23">
-        <v>1873232.684119</v>
+        <v>1873234.574119</v>
       </c>
       <c s="16" r="D23">
         <v>646542.275403</v>
       </c>
       <c s="16" r="E23">
         <v>728844.761054</v>
       </c>
       <c s="16" r="F23">
         <v>150936.263795</v>
       </c>
       <c s="16" r="G23">
         <v>760.361359</v>
       </c>
       <c s="16" r="H23">
         <v>1527083.661611</v>
       </c>
       <c s="16" r="I23">
         <v>29886.015189</v>
       </c>
       <c s="16" r="J23">
         <v>65281.350682</v>
       </c>
       <c s="16" r="K23">
         <v>82.597461</v>
       </c>
       <c s="16" r="L23">
         <v>95249.963332</v>
       </c>
       <c s="16" r="M23">
         <v>21336.422651</v>
       </c>
       <c s="16" r="N23">
         <v>65664.060794</v>
       </c>
       <c s="16" r="O23">
         <v>74112.937143</v>
       </c>
       <c s="16" r="P23">
         <v>161113.420588</v>
       </c>
       <c s="16" r="Q23">
         <v>26447.619619</v>
       </c>
       <c s="16" r="R23">
-        <v>31064.824517</v>
+        <v>31066.608517</v>
       </c>
       <c s="16" r="S23">
-        <v>9841.489368</v>
+        <v>9841.595368</v>
       </c>
       <c s="16" r="T23">
-        <v>67353.933504</v>
+        <v>67355.823504</v>
       </c>
       <c s="16" r="U23">
         <v>4178.861303</v>
       </c>
       <c s="16" r="V23">
         <v>10817.453944</v>
       </c>
       <c s="16" r="W23">
         <v>1494.87914</v>
       </c>
       <c s="16" r="X23">
         <v>349.117494</v>
       </c>
       <c s="16" r="Y23">
         <v>278.510631</v>
       </c>
       <c s="16" r="Z23">
         <v>4429.518851</v>
       </c>
       <c s="16" r="AA23">
         <v>1643.73008</v>
       </c>
       <c s="16" r="AB23">
         <v>6351.759562</v>
       </c>
     </row>
     <row r="24" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">November / novembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="16" r="C24">
-        <v>1841370.242561</v>
+        <v>1841370.497561</v>
       </c>
       <c s="16" r="D24">
         <v>621965.435317</v>
       </c>
       <c s="16" r="E24">
         <v>758665.313612</v>
       </c>
       <c s="16" r="F24">
         <v>128830.449488</v>
       </c>
       <c s="16" r="G24">
         <v>1052.19172</v>
       </c>
       <c s="16" r="H24">
         <v>1510513.390137</v>
       </c>
       <c s="16" r="I24">
         <v>42207.560866</v>
       </c>
       <c s="16" r="J24">
         <v>71037.828337</v>
       </c>
       <c s="16" r="K24">
         <v>6205.749244</v>
       </c>
       <c s="16" r="L24">
         <v>119451.138447</v>
       </c>
       <c s="16" r="M24">
         <v>17059.945933</v>
       </c>
       <c s="16" r="N24">
         <v>60721.13446</v>
       </c>
       <c s="16" r="O24">
         <v>57103.120286</v>
       </c>
       <c s="16" r="P24">
         <v>134884.200679</v>
       </c>
       <c s="16" r="Q24">
         <v>19854.850866</v>
       </c>
       <c s="16" r="R24">
-        <v>23491.323903</v>
+        <v>23491.401903</v>
       </c>
       <c s="16" r="S24">
-        <v>8679.606183</v>
+        <v>8679.783183</v>
       </c>
       <c s="16" r="T24">
-        <v>52025.780952</v>
+        <v>52026.035952</v>
       </c>
       <c s="16" r="U24">
         <v>3267.269897</v>
       </c>
       <c s="16" r="V24">
         <v>17028.574994</v>
       </c>
       <c s="16" r="W24">
         <v>470.186996</v>
       </c>
       <c s="16" r="X24">
         <v>254.762471</v>
       </c>
       <c s="16" r="Y24">
         <v>337.844316</v>
       </c>
       <c s="16" r="Z24">
         <v>2935.37925</v>
       </c>
       <c s="16" r="AA24">
         <v>1253.966142</v>
       </c>
       <c s="16" r="AB24">
         <v>4527.189708</v>
       </c>
     </row>
     <row r="25" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve">December / décembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="16" r="C25">
-        <v>1778605.791052</v>
+        <v>1778607.597052</v>
       </c>
       <c s="16" r="D25">
         <v>429745.312647</v>
       </c>
       <c s="16" r="E25">
         <v>883319.818136</v>
       </c>
       <c s="16" r="F25">
         <v>130260.00049</v>
       </c>
       <c s="16" r="G25">
         <v>2225.005</v>
       </c>
       <c s="16" r="H25">
         <v>1445550.136273</v>
       </c>
       <c s="16" r="I25">
         <v>25474.321064</v>
       </c>
       <c s="16" r="J25">
         <v>73479.343283</v>
       </c>
       <c s="16" r="K25">
         <v>6549.605385</v>
       </c>
       <c s="16" r="L25">
         <v>105503.269732</v>
       </c>
       <c s="16" r="M25">
         <v>12705.668387</v>
       </c>
       <c s="16" r="N25">
         <v>70011.912504</v>
       </c>
       <c s="16" r="O25">
         <v>53165.467657</v>
       </c>
       <c s="16" r="P25">
         <v>135883.048548</v>
       </c>
       <c s="16" r="Q25">
         <v>27524.651179</v>
       </c>
       <c s="16" r="R25">
-        <v>26790.840674</v>
+        <v>26791.864674</v>
       </c>
       <c s="16" r="S25">
-        <v>9770.636228</v>
+        <v>9771.418228</v>
       </c>
       <c s="16" r="T25">
-        <v>64086.128081</v>
+        <v>64087.934081</v>
       </c>
       <c s="16" r="U25">
         <v>2647.367336</v>
       </c>
       <c s="16" r="V25">
         <v>18932.578787</v>
       </c>
       <c s="16" r="W25">
         <v>723.9705</v>
       </c>
       <c s="16" r="X25">
         <v>216.4657</v>
       </c>
       <c s="16" r="Y25">
         <v>241.397196</v>
       </c>
       <c s="16" r="Z25">
         <v>5123.279027</v>
       </c>
       <c s="16" r="AA25">
         <v>1938.154872</v>
       </c>
       <c s="16" r="AB25">
         <v>7302.831095</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B26"/>
-      <c s="18" r="C26">
-[...2 lines deleted...]
-      <c s="18" r="D26">
+      <c s="17" r="C26">
+        <v>5493212.668732</v>
+      </c>
+      <c s="17" r="D26">
         <v>1698253.023367</v>
       </c>
-      <c s="18" r="E26">
+      <c s="17" r="E26">
         <v>2370829.892802</v>
       </c>
-      <c s="18" r="F26">
+      <c s="17" r="F26">
         <v>410026.713773</v>
       </c>
-      <c s="18" r="G26">
+      <c s="17" r="G26">
         <v>4037.558079</v>
       </c>
-      <c s="18" r="H26">
+      <c s="17" r="H26">
         <v>4483147.188021</v>
       </c>
-      <c s="18" r="I26">
+      <c s="17" r="I26">
         <v>97567.897119</v>
       </c>
-      <c s="24" r="J26">
+      <c s="23" r="J26">
         <v>209798.522302</v>
       </c>
-      <c s="18" r="K26">
+      <c s="17" r="K26">
         <v>12837.95209</v>
       </c>
-      <c s="18" r="L26">
+      <c s="17" r="L26">
         <v>320204.371511</v>
       </c>
-      <c s="18" r="M26">
+      <c s="17" r="M26">
         <v>51102.036971</v>
       </c>
-      <c s="18" r="N26">
+      <c s="17" r="N26">
         <v>196397.107758</v>
       </c>
-      <c s="18" r="O26">
+      <c s="17" r="O26">
         <v>184381.525086</v>
       </c>
-      <c s="18" r="P26">
+      <c s="17" r="P26">
         <v>431880.669815</v>
       </c>
-      <c s="18" r="Q26">
+      <c s="17" r="Q26">
         <v>73827.121664</v>
       </c>
-      <c s="18" r="R26">
-[...8 lines deleted...]
-      <c s="18" r="U26">
+      <c s="17" r="R26">
+        <v>81349.875094</v>
+      </c>
+      <c s="17" r="S26">
+        <v>28292.796779</v>
+      </c>
+      <c s="17" r="T26">
+        <v>183469.793537</v>
+      </c>
+      <c s="17" r="U26">
         <v>10093.498536</v>
       </c>
-      <c s="18" r="V26">
+      <c s="17" r="V26">
         <v>46778.607725</v>
       </c>
-      <c s="18" r="W26">
+      <c s="17" r="W26">
         <v>2689.036636</v>
       </c>
-      <c s="18" r="X26">
+      <c s="17" r="X26">
         <v>820.345665</v>
       </c>
-      <c s="18" r="Y26">
+      <c s="17" r="Y26">
         <v>857.752143</v>
       </c>
-      <c s="18" r="Z26">
+      <c s="17" r="Z26">
         <v>12488.177128</v>
       </c>
-      <c s="18" r="AA26">
+      <c s="17" r="AA26">
         <v>4835.851094</v>
       </c>
-      <c s="18" r="AB26">
+      <c s="17" r="AB26">
         <v>18181.780365</v>
       </c>
     </row>
     <row r="27" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B27"/>
       <c s="13" t="inlineStr" r="C27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -18441,126 +19440,126 @@
         </is>
       </c>
       <c s="13" t="inlineStr" r="Z27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
-      <c s="18" r="C28">
-[...8 lines deleted...]
-      <c s="18" r="F28">
+      <c s="17" r="C28">
+        <v>21269197.436613</v>
+      </c>
+      <c s="17" r="D28">
+        <v>6755872.028911</v>
+      </c>
+      <c s="17" r="E28">
+        <v>9118782.742486</v>
+      </c>
+      <c s="17" r="F28">
         <v>1526796.073542</v>
       </c>
-      <c s="18" r="G28">
+      <c s="17" r="G28">
         <v>12213.868925</v>
       </c>
-      <c s="18" r="H28">
-[...8 lines deleted...]
-      <c s="18" r="K28">
+      <c s="17" r="H28">
+        <v>17413664.713864</v>
+      </c>
+      <c s="17" r="I28">
+        <v>340065.90631</v>
+      </c>
+      <c s="17" r="J28">
+        <v>732750.679556</v>
+      </c>
+      <c s="17" r="K28">
         <v>62074.29272</v>
       </c>
-      <c s="18" r="L28">
-[...29 lines deleted...]
-      <c s="18" r="V28">
+      <c s="17" r="L28">
+        <v>1134890.878586</v>
+      </c>
+      <c s="17" r="M28">
+        <v>202456.074591</v>
+      </c>
+      <c s="17" r="N28">
+        <v>806340.063713</v>
+      </c>
+      <c s="17" r="O28">
+        <v>672613.097258</v>
+      </c>
+      <c s="17" r="P28">
+        <v>1681409.235562</v>
+      </c>
+      <c s="17" r="Q28">
+        <v>288568.694566</v>
+      </c>
+      <c s="17" r="R28">
+        <v>328272.159462</v>
+      </c>
+      <c s="17" r="S28">
+        <v>125935.888167</v>
+      </c>
+      <c s="17" r="T28">
+        <v>742776.742195</v>
+      </c>
+      <c s="17" r="U28">
+        <v>46688.934736</v>
+      </c>
+      <c s="17" r="V28">
         <v>173164.362341</v>
       </c>
-      <c s="18" r="W28">
-[...2 lines deleted...]
-      <c s="18" r="X28">
+      <c s="17" r="W28">
+        <v>12561.831064</v>
+      </c>
+      <c s="17" r="X28">
         <v>6188.726984</v>
       </c>
-      <c s="18" r="Y28">
+      <c s="17" r="Y28">
         <v>2804.001736</v>
       </c>
-      <c s="18" r="Z28">
+      <c s="17" r="Z28">
         <v>44175.638313</v>
       </c>
-      <c s="18" r="AA28">
+      <c s="17" r="AA28">
         <v>23105.367565</v>
       </c>
-      <c s="18" r="AB28">
+      <c s="17" r="AB28">
         <v>70085.007614</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
       <c s="13" t="inlineStr" r="C29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -18666,384 +19665,384 @@
       </c>
       <c s="13" t="inlineStr" r="Z29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="30" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve">January / janvier 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="16" r="C30">
-        <v>1855593.773636</v>
+        <v>1855595.900636</v>
       </c>
       <c s="16" r="D30">
         <v>616366.355807</v>
       </c>
       <c s="16" r="E30">
         <v>760740.872249</v>
       </c>
       <c s="16" r="F30">
         <v>125557.973651</v>
       </c>
       <c s="16" r="G30">
         <v>3604.87057</v>
       </c>
       <c s="16" r="H30">
         <v>1506270.072277</v>
       </c>
       <c s="16" r="I30">
         <v>25101.604912</v>
       </c>
       <c s="16" r="J30">
         <v>59806.99295</v>
       </c>
       <c s="16" r="K30">
         <v>8209.981906</v>
       </c>
       <c s="16" r="L30">
         <v>93118.579768</v>
       </c>
       <c s="16" r="M30">
         <v>15444.990815</v>
       </c>
       <c s="16" r="N30">
         <v>93825.919422</v>
       </c>
       <c s="16" r="O30">
         <v>59697.606211</v>
       </c>
       <c s="16" r="P30">
         <v>168968.516448</v>
       </c>
       <c s="16" r="Q30">
         <v>25938.119574</v>
       </c>
       <c s="16" r="R30">
-        <v>30619.795991</v>
+        <v>30621.211991</v>
       </c>
       <c s="16" r="S30">
-        <v>8580.189758</v>
+        <v>8580.900758</v>
       </c>
       <c s="16" r="T30">
-        <v>65138.105323</v>
+        <v>65140.232323</v>
       </c>
       <c s="16" r="U30">
         <v>3732.536532</v>
       </c>
       <c s="16" r="V30">
         <v>15362.657328</v>
       </c>
       <c s="16" r="W30">
         <v>609.655568</v>
       </c>
       <c s="16" r="X30">
         <v>173.0536</v>
       </c>
       <c s="16" r="Y30">
         <v>141.350189</v>
       </c>
       <c s="16" r="Z30">
         <v>3539.187871</v>
       </c>
       <c s="16" r="AA30">
         <v>2144.929302</v>
       </c>
       <c s="16" r="AB30">
         <v>5825.467362</v>
       </c>
     </row>
     <row r="31" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">February / février 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="16" r="C31">
-        <v>1795097.921263</v>
+        <v>1795070.376763</v>
       </c>
       <c s="16" r="D31">
-        <v>563471.210071</v>
+        <v>563468.071071</v>
       </c>
       <c s="16" r="E31">
         <v>778285.711011</v>
       </c>
       <c s="16" r="F31">
         <v>103200.839349</v>
       </c>
       <c s="16" r="G31">
         <v>1485.925654</v>
       </c>
       <c s="16" r="H31">
-        <v>1446443.686085</v>
+        <v>1446440.547085</v>
       </c>
       <c s="16" r="I31">
         <v>28578.467157</v>
       </c>
       <c s="16" r="J31">
         <v>70806.020068</v>
       </c>
       <c s="16" r="K31">
         <v>15091.14371</v>
       </c>
       <c s="16" r="L31">
         <v>114475.630935</v>
       </c>
       <c s="16" r="M31">
         <v>12924.000136</v>
       </c>
       <c s="16" r="N31">
         <v>68533.286929</v>
       </c>
       <c s="16" r="O31">
-        <v>65974.512643</v>
+        <v>65949.512643</v>
       </c>
       <c s="16" r="P31">
-        <v>147431.799708</v>
+        <v>147406.799708</v>
       </c>
       <c s="16" r="Q31">
-        <v>22905.207784</v>
+        <v>22905.042784</v>
       </c>
       <c s="16" r="R31">
-        <v>27433.475843</v>
+        <v>27434.159843</v>
       </c>
       <c s="16" r="S31">
-        <v>8625.320895</v>
+        <v>8625.452895</v>
       </c>
       <c s="16" r="T31">
-        <v>58964.004522</v>
+        <v>58964.655522</v>
       </c>
       <c s="16" r="U31">
-        <v>5354.747924</v>
+        <v>5354.691424</v>
       </c>
       <c s="16" r="V31">
         <v>17177.244444</v>
       </c>
       <c s="16" r="W31">
         <v>401.215</v>
       </c>
       <c s="16" r="X31">
         <v>76.2518</v>
       </c>
       <c s="16" r="Y31">
         <v>349.983517</v>
       </c>
       <c s="16" r="Z31">
         <v>3597.374216</v>
       </c>
       <c s="16" r="AA31">
         <v>2314.883766</v>
       </c>
       <c s="16" r="AB31">
         <v>6262.241499</v>
       </c>
     </row>
     <row r="32" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="16" r="C32">
-        <v>2248698.58193</v>
+        <v>2248696.42293</v>
       </c>
       <c s="16" r="D32">
         <v>704617.866105</v>
       </c>
       <c s="16" r="E32">
         <v>986671.48278</v>
       </c>
       <c s="16" r="F32">
-        <v>183231.811476</v>
+        <v>183228.811476</v>
       </c>
       <c s="16" r="G32">
         <v>972.798934</v>
       </c>
       <c s="16" r="H32">
-        <v>1875493.959295</v>
+        <v>1875490.959295</v>
       </c>
       <c s="16" r="I32">
         <v>29596.220496</v>
       </c>
       <c s="16" r="J32">
         <v>91522.849515</v>
       </c>
       <c s="16" r="K32">
         <v>4392.011248</v>
       </c>
       <c s="16" r="L32">
         <v>125511.081259</v>
       </c>
       <c s="16" r="M32">
         <v>19721.101738</v>
       </c>
       <c s="16" r="N32">
         <v>51258.744243</v>
       </c>
       <c s="16" r="O32">
         <v>74242.806534</v>
       </c>
       <c s="16" r="P32">
         <v>145222.652515</v>
       </c>
       <c s="16" r="Q32">
-        <v>28111.631351</v>
+        <v>28112.224351</v>
       </c>
       <c s="16" r="R32">
-        <v>30740.604241</v>
+        <v>30740.703241</v>
       </c>
       <c s="16" r="S32">
-        <v>9699.660135</v>
+        <v>9699.797135</v>
       </c>
       <c s="16" r="T32">
-        <v>68551.895727</v>
+        <v>68552.724727</v>
       </c>
       <c s="16" r="U32">
         <v>6611.54198</v>
       </c>
       <c s="16" r="V32">
         <v>20138.945154</v>
       </c>
       <c s="16" r="W32">
         <v>714.915498</v>
       </c>
       <c s="16" r="X32">
         <v>479.9186</v>
       </c>
       <c s="16" r="Y32">
         <v>233.022178</v>
       </c>
       <c s="16" r="Z32">
         <v>4197.796784</v>
       </c>
       <c s="16" r="AA32">
-        <v>2515.651874</v>
+        <v>2515.663874</v>
       </c>
       <c s="16" r="AB32">
-        <v>6946.470836</v>
+        <v>6946.482836</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B33"/>
-      <c s="18" r="C33">
-[...5 lines deleted...]
-      <c s="18" r="E33">
+      <c s="17" r="C33">
+        <v>5899362.700329</v>
+      </c>
+      <c s="17" r="D33">
+        <v>1884452.292983</v>
+      </c>
+      <c s="17" r="E33">
         <v>2525698.06604</v>
       </c>
-      <c s="18" r="F33">
-[...2 lines deleted...]
-      <c s="18" r="G33">
+      <c s="17" r="F33">
+        <v>411987.624476</v>
+      </c>
+      <c s="17" r="G33">
         <v>6063.595158</v>
       </c>
-      <c s="18" r="H33">
-[...2 lines deleted...]
-      <c s="18" r="I33">
+      <c s="17" r="H33">
+        <v>4828201.578657</v>
+      </c>
+      <c s="17" r="I33">
         <v>83276.292565</v>
       </c>
-      <c s="24" r="J33">
+      <c s="23" r="J33">
         <v>222135.862533</v>
       </c>
-      <c s="18" r="K33">
+      <c s="17" r="K33">
         <v>27693.136864</v>
       </c>
-      <c s="18" r="L33">
+      <c s="17" r="L33">
         <v>333105.291962</v>
       </c>
-      <c s="18" r="M33">
+      <c s="17" r="M33">
         <v>48090.092689</v>
       </c>
-      <c s="18" r="N33">
+      <c s="17" r="N33">
         <v>213617.950594</v>
       </c>
-      <c s="18" r="O33">
-[...20 lines deleted...]
-      <c s="18" r="V33">
+      <c s="17" r="O33">
+        <v>199889.925388</v>
+      </c>
+      <c s="17" r="P33">
+        <v>461597.968671</v>
+      </c>
+      <c s="17" r="Q33">
+        <v>76955.386709</v>
+      </c>
+      <c s="17" r="R33">
+        <v>88796.075075</v>
+      </c>
+      <c s="17" r="S33">
+        <v>26906.150788</v>
+      </c>
+      <c s="17" r="T33">
+        <v>192657.612572</v>
+      </c>
+      <c s="17" r="U33">
+        <v>15698.769936</v>
+      </c>
+      <c s="17" r="V33">
         <v>52678.846926</v>
       </c>
-      <c s="18" r="W33">
+      <c s="17" r="W33">
         <v>1725.786066</v>
       </c>
-      <c s="18" r="X33">
+      <c s="17" r="X33">
         <v>729.224</v>
       </c>
-      <c s="18" r="Y33">
+      <c s="17" r="Y33">
         <v>724.355884</v>
       </c>
-      <c s="18" r="Z33">
+      <c s="17" r="Z33">
         <v>11334.358871</v>
       </c>
-      <c s="18" r="AA33">
-[...3 lines deleted...]
-        <v>19034.179697</v>
+      <c s="17" r="AA33">
+        <v>6975.476942</v>
+      </c>
+      <c s="17" r="AB33">
+        <v>19034.191697</v>
       </c>
     </row>
     <row r="34" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="13" t="inlineStr" r="C34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F34">
@@ -19148,384 +20147,384 @@
       </c>
       <c s="13" t="inlineStr" r="Z34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">April / avril 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
-        <v>1898039.000805</v>
+        <v>1898040.175805</v>
       </c>
       <c s="16" r="D35">
         <v>602813.73008</v>
       </c>
       <c s="16" r="E35">
         <v>787475.477771</v>
       </c>
       <c s="16" r="F35">
         <v>149503.235503</v>
       </c>
       <c s="16" r="G35">
         <v>633.726749</v>
       </c>
       <c s="16" r="H35">
         <v>1540426.170103</v>
       </c>
       <c s="16" r="I35">
         <v>26701.340826</v>
       </c>
       <c s="16" r="J35">
         <v>65768.866534</v>
       </c>
       <c s="16" r="K35">
         <v>8.97792</v>
       </c>
       <c s="16" r="L35">
         <v>92479.18528</v>
       </c>
       <c s="16" r="M35">
         <v>15192.420258</v>
       </c>
       <c s="16" r="N35">
         <v>69290.65964</v>
       </c>
       <c s="16" r="O35">
         <v>83421.10676</v>
       </c>
       <c s="16" r="P35">
         <v>167904.186658</v>
       </c>
       <c s="16" r="Q35">
-        <v>26880.713962</v>
+        <v>26881.113962</v>
       </c>
       <c s="16" r="R35">
-        <v>35682.197455</v>
+        <v>35682.622455</v>
       </c>
       <c s="16" r="S35">
-        <v>9628.985499</v>
+        <v>9629.335499</v>
       </c>
       <c s="16" r="T35">
-        <v>72191.896916</v>
+        <v>72193.071916</v>
       </c>
       <c s="16" r="U35">
         <v>4205.988582</v>
       </c>
       <c s="16" r="V35">
         <v>12399.418688</v>
       </c>
       <c s="16" r="W35">
         <v>543.8705</v>
       </c>
       <c s="16" r="X35">
         <v>2721.489</v>
       </c>
       <c s="16" r="Y35">
         <v>239.20418</v>
       </c>
       <c s="16" r="Z35">
         <v>4006.152612</v>
       </c>
       <c s="16" r="AA35">
         <v>1555.165035</v>
       </c>
       <c s="16" r="AB35">
         <v>5800.521827</v>
       </c>
     </row>
     <row r="36" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">May / mai 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="16" r="C36">
-        <v>2050421.007323</v>
+        <v>2050421.384323</v>
       </c>
       <c s="16" r="D36">
         <v>630349.223101</v>
       </c>
       <c s="16" r="E36">
         <v>905021.092612</v>
       </c>
       <c s="16" r="F36">
         <v>160582.328124</v>
       </c>
       <c s="16" r="G36">
         <v>947.7025</v>
       </c>
       <c s="16" r="H36">
         <v>1696900.346337</v>
       </c>
       <c s="16" r="I36">
         <v>46269.904533</v>
       </c>
       <c s="16" r="J36">
         <v>65922.879197</v>
       </c>
       <c s="16" r="K36">
         <v>8551.324239</v>
       </c>
       <c s="16" r="L36">
         <v>120744.107969</v>
       </c>
       <c s="16" r="M36">
         <v>13638.916794</v>
       </c>
       <c s="16" r="N36">
         <v>48511.766467</v>
       </c>
       <c s="16" r="O36">
         <v>86809.388572</v>
       </c>
       <c s="16" r="P36">
         <v>148960.071833</v>
       </c>
       <c s="16" r="Q36">
-        <v>21360.40538</v>
+        <v>21360.61838</v>
       </c>
       <c s="16" r="R36">
-        <v>32589.882757</v>
+        <v>32590.046757</v>
       </c>
       <c s="16" r="S36">
         <v>10265.615072</v>
       </c>
       <c s="16" r="T36">
-        <v>64215.903209</v>
+        <v>64216.280209</v>
       </c>
       <c s="16" r="U36">
         <v>5287.644513</v>
       </c>
       <c s="16" r="V36">
         <v>9643.628605</v>
       </c>
       <c s="16" r="W36">
         <v>196.76</v>
       </c>
       <c s="16" r="X36">
         <v>137.8345</v>
       </c>
       <c s="16" r="Y36">
         <v>188.360245</v>
       </c>
       <c s="16" r="Z36">
         <v>3353.553458</v>
       </c>
       <c s="16" r="AA36">
         <v>1740.499154</v>
       </c>
       <c s="16" r="AB36">
         <v>5282.412857</v>
       </c>
     </row>
     <row r="37" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="16" r="C37">
-        <v>2084991.524303</v>
+        <v>2085393.641867</v>
       </c>
       <c s="16" r="D37">
-        <v>467958.225578</v>
+        <v>468022.804578</v>
       </c>
       <c s="16" r="E37">
-        <v>1014721.339279</v>
+        <v>1014832.140279</v>
       </c>
       <c s="16" r="F37">
-        <v>164385.66127</v>
+        <v>164422.33427</v>
       </c>
       <c s="16" r="G37">
         <v>930.126661</v>
       </c>
       <c s="16" r="H37">
-        <v>1647995.352788</v>
+        <v>1648207.405788</v>
       </c>
       <c s="16" r="I37">
         <v>35724.640703</v>
       </c>
       <c s="16" r="J37">
-        <v>76205.698312</v>
+        <v>76205.718312</v>
       </c>
       <c s="16" r="K37">
         <v>8343.453</v>
       </c>
       <c s="16" r="L37">
-        <v>120273.792015</v>
+        <v>120273.812015</v>
       </c>
       <c s="16" r="M37">
         <v>20960.659839</v>
       </c>
       <c s="16" r="N37">
-        <v>94385.43016</v>
+        <v>94384.97916</v>
       </c>
       <c s="16" r="O37">
-        <v>79768.956498</v>
+        <v>79867.256498</v>
       </c>
       <c s="16" r="P37">
-        <v>195115.046497</v>
+        <v>195212.895497</v>
       </c>
       <c s="16" r="Q37">
-        <v>29759.505338</v>
+        <v>29761.167838</v>
       </c>
       <c s="16" r="R37">
-        <v>36498.704571</v>
+        <v>36506.324571</v>
       </c>
       <c s="16" r="S37">
-        <v>17138.635189</v>
+        <v>17140.289189</v>
       </c>
       <c s="16" r="T37">
-        <v>83396.845098</v>
+        <v>83407.781598</v>
       </c>
       <c s="16" r="U37">
-        <v>8640.809291</v>
+        <v>8641.317291</v>
       </c>
       <c s="16" r="V37">
-        <v>21555.274333</v>
+        <v>21636.043397</v>
       </c>
       <c s="16" r="W37">
         <v>1152.788048</v>
       </c>
       <c s="16" r="X37">
         <v>536.719196</v>
       </c>
       <c s="16" r="Y37">
         <v>375.583462</v>
       </c>
       <c s="16" r="Z37">
         <v>3542.271464</v>
       </c>
       <c s="16" r="AA37">
-        <v>3337.168772</v>
+        <v>3337.150772</v>
       </c>
       <c s="16" r="AB37">
-        <v>7255.023698</v>
+        <v>7255.005698</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B38"/>
-      <c s="18" r="C38">
-[...11 lines deleted...]
-      <c s="18" r="G38">
+      <c s="17" r="C38">
+        <v>6033855.201995</v>
+      </c>
+      <c s="17" r="D38">
+        <v>1701185.757759</v>
+      </c>
+      <c s="17" r="E38">
+        <v>2707328.710662</v>
+      </c>
+      <c s="17" r="F38">
+        <v>474507.897897</v>
+      </c>
+      <c s="17" r="G38">
         <v>2511.55591</v>
       </c>
-      <c s="18" r="H38">
-[...2 lines deleted...]
-      <c s="18" r="I38">
+      <c s="17" r="H38">
+        <v>4885533.922228</v>
+      </c>
+      <c s="17" r="I38">
         <v>108695.886062</v>
       </c>
-      <c s="24" r="J38">
-[...2 lines deleted...]
-      <c s="18" r="K38">
+      <c s="23" r="J38">
+        <v>207897.464043</v>
+      </c>
+      <c s="17" r="K38">
         <v>16903.755159</v>
       </c>
-      <c s="18" r="L38">
-[...2 lines deleted...]
-      <c s="18" r="M38">
+      <c s="17" r="L38">
+        <v>333497.105264</v>
+      </c>
+      <c s="17" r="M38">
         <v>49791.996891</v>
       </c>
-      <c s="18" r="N38">
-[...26 lines deleted...]
-      <c s="18" r="W38">
+      <c s="17" r="N38">
+        <v>212187.405267</v>
+      </c>
+      <c s="17" r="O38">
+        <v>250097.75183</v>
+      </c>
+      <c s="17" r="P38">
+        <v>512077.153988</v>
+      </c>
+      <c s="17" r="Q38">
+        <v>78002.90018</v>
+      </c>
+      <c s="17" r="R38">
+        <v>104778.993783</v>
+      </c>
+      <c s="17" r="S38">
+        <v>37035.23976</v>
+      </c>
+      <c s="17" r="T38">
+        <v>219817.133723</v>
+      </c>
+      <c s="17" r="U38">
+        <v>18134.950386</v>
+      </c>
+      <c s="17" r="V38">
+        <v>43679.09069</v>
+      </c>
+      <c s="17" r="W38">
         <v>1893.418548</v>
       </c>
-      <c s="18" r="X38">
+      <c s="17" r="X38">
         <v>3396.042696</v>
       </c>
-      <c s="18" r="Y38">
+      <c s="17" r="Y38">
         <v>803.147887</v>
       </c>
-      <c s="18" r="Z38">
+      <c s="17" r="Z38">
         <v>10901.977534</v>
       </c>
-      <c s="18" r="AA38">
-[...3 lines deleted...]
-        <v>18337.958382</v>
+      <c s="17" r="AA38">
+        <v>6632.814961</v>
+      </c>
+      <c s="17" r="AB38">
+        <v>18337.940382</v>
       </c>
     </row>
     <row r="39" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
       <c s="13" t="inlineStr" r="C39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="F39">
@@ -19622,285 +20621,596 @@
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="Y39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="Z39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AA39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="AB39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
-    <row r="40" ht="18" customHeight="0">
+    <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
-          <t xml:space="preserve">TOTAL 2026</t>
+          <t xml:space="preserve">July / juillet 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
-      <c s="18" r="C40">
-[...75 lines deleted...]
-        <v>37372.138079</v>
+      <c s="16" r="C40">
+        <v>1650710.936882</v>
+      </c>
+      <c s="16" r="D40">
+        <v>418925.67687</v>
+      </c>
+      <c s="16" r="E40">
+        <v>703792.275663</v>
+      </c>
+      <c s="16" r="F40">
+        <v>183540.141798</v>
+      </c>
+      <c s="16" r="G40">
+        <v>1413.966763</v>
+      </c>
+      <c s="16" r="H40">
+        <v>1307672.061094</v>
+      </c>
+      <c s="16" r="I40">
+        <v>28997.542444</v>
+      </c>
+      <c s="16" r="J40">
+        <v>44407.048272</v>
+      </c>
+      <c s="16" r="K40">
+        <v>6772.062022</v>
+      </c>
+      <c s="16" r="L40">
+        <v>80176.652738</v>
+      </c>
+      <c s="16" r="M40">
+        <v>16923.68955</v>
+      </c>
+      <c s="16" r="N40">
+        <v>78101.654563</v>
+      </c>
+      <c s="16" r="O40">
+        <v>80646.241533</v>
+      </c>
+      <c s="16" r="P40">
+        <v>175671.585646</v>
+      </c>
+      <c s="16" r="Q40">
+        <v>22504.341302</v>
+      </c>
+      <c s="16" r="R40">
+        <v>30660.177433</v>
+      </c>
+      <c s="16" r="S40">
+        <v>9368.584913</v>
+      </c>
+      <c s="16" r="T40">
+        <v>62533.103648</v>
+      </c>
+      <c s="16" r="U40">
+        <v>5595.234315</v>
+      </c>
+      <c s="16" r="V40">
+        <v>11106.299443</v>
+      </c>
+      <c s="16" r="W40">
+        <v>377.085137</v>
+      </c>
+      <c s="16" r="X40">
+        <v>1416.9745</v>
+      </c>
+      <c s="16" r="Y40">
+        <v>193.54111</v>
+      </c>
+      <c s="16" r="Z40">
+        <v>4168.649457</v>
+      </c>
+      <c s="16" r="AA40">
+        <v>3213.716557</v>
+      </c>
+      <c s="16" r="AB40">
+        <v>7575.907124</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
-      <c s="13" t="inlineStr" r="C41">
-[...130 lines deleted...]
-    <row r="42" ht="20.05" customHeight="1"/>
+      <c s="17" r="C41">
+        <v>1650710.936882</v>
+      </c>
+      <c s="17" r="D41">
+        <v>418925.67687</v>
+      </c>
+      <c s="17" r="E41">
+        <v>703792.275663</v>
+      </c>
+      <c s="17" r="F41">
+        <v>183540.141798</v>
+      </c>
+      <c s="17" r="G41">
+        <v>1413.966763</v>
+      </c>
+      <c s="17" r="H41">
+        <v>1307672.061094</v>
+      </c>
+      <c s="17" r="I41">
+        <v>28997.542444</v>
+      </c>
+      <c s="23" r="J41">
+        <v>44407.048272</v>
+      </c>
+      <c s="17" r="K41">
+        <v>6772.062022</v>
+      </c>
+      <c s="17" r="L41">
+        <v>80176.652738</v>
+      </c>
+      <c s="17" r="M41">
+        <v>16923.68955</v>
+      </c>
+      <c s="17" r="N41">
+        <v>78101.654563</v>
+      </c>
+      <c s="17" r="O41">
+        <v>80646.241533</v>
+      </c>
+      <c s="17" r="P41">
+        <v>175671.585646</v>
+      </c>
+      <c s="17" r="Q41">
+        <v>22504.341302</v>
+      </c>
+      <c s="17" r="R41">
+        <v>30660.177433</v>
+      </c>
+      <c s="17" r="S41">
+        <v>9368.584913</v>
+      </c>
+      <c s="17" r="T41">
+        <v>62533.103648</v>
+      </c>
+      <c s="17" r="U41">
+        <v>5595.234315</v>
+      </c>
+      <c s="17" r="V41">
+        <v>11106.299443</v>
+      </c>
+      <c s="17" r="W41">
+        <v>377.085137</v>
+      </c>
+      <c s="17" r="X41">
+        <v>1416.9745</v>
+      </c>
+      <c s="17" r="Y41">
+        <v>193.54111</v>
+      </c>
+      <c s="17" r="Z41">
+        <v>4168.649457</v>
+      </c>
+      <c s="17" r="AA41">
+        <v>3213.716557</v>
+      </c>
+      <c s="17" r="AB41">
+        <v>7575.907124</v>
+      </c>
+    </row>
+    <row r="42" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B42"/>
+      <c s="13" t="inlineStr" r="C42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="M42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="V42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="W42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="X42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Y42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Z42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AA42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AB42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
     <row r="43" ht="18" customHeight="0">
-      <c s="19" t="inlineStr" r="A43">
+      <c s="15" t="inlineStr" r="A43">
+        <is>
+          <t xml:space="preserve">TOTAL 2026</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="B43"/>
+      <c s="17" r="C43">
+        <v>13583928.839206</v>
+      </c>
+      <c s="17" r="D43">
+        <v>4004563.727612</v>
+      </c>
+      <c s="17" r="E43">
+        <v>5936819.052365</v>
+      </c>
+      <c s="17" r="F43">
+        <v>1070035.664171</v>
+      </c>
+      <c s="17" r="G43">
+        <v>9989.117831</v>
+      </c>
+      <c s="17" r="H43">
+        <v>11021407.561979</v>
+      </c>
+      <c s="17" r="I43">
+        <v>220969.721071</v>
+      </c>
+      <c s="17" r="J43">
+        <v>474440.374848</v>
+      </c>
+      <c s="17" r="K43">
+        <v>51368.954045</v>
+      </c>
+      <c s="17" r="L43">
+        <v>746779.049964</v>
+      </c>
+      <c s="17" r="M43">
+        <v>114805.77913</v>
+      </c>
+      <c s="17" r="N43">
+        <v>503907.010424</v>
+      </c>
+      <c s="17" r="O43">
+        <v>530633.918751</v>
+      </c>
+      <c s="17" r="P43">
+        <v>1149346.708305</v>
+      </c>
+      <c s="17" r="Q43">
+        <v>177462.628191</v>
+      </c>
+      <c s="17" r="R43">
+        <v>224235.246291</v>
+      </c>
+      <c s="17" r="S43">
+        <v>73309.975461</v>
+      </c>
+      <c s="17" r="T43">
+        <v>475007.849943</v>
+      </c>
+      <c s="17" r="U43">
+        <v>39428.954637</v>
+      </c>
+      <c s="17" r="V43">
+        <v>107464.237059</v>
+      </c>
+      <c s="17" r="W43">
+        <v>3996.289751</v>
+      </c>
+      <c s="17" r="X43">
+        <v>5542.241196</v>
+      </c>
+      <c s="17" r="Y43">
+        <v>1721.044881</v>
+      </c>
+      <c s="17" r="Z43">
+        <v>26404.985862</v>
+      </c>
+      <c s="17" r="AA43">
+        <v>16822.00846</v>
+      </c>
+      <c s="17" r="AB43">
+        <v>44948.039203</v>
+      </c>
+    </row>
+    <row r="44" ht="17.95" customHeight="0">
+      <c s="15" t="inlineStr" r="A44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B44"/>
+      <c s="13" t="inlineStr" r="C44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="K44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="M44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="V44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="W44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="X44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Y44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Z44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AA44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="AB44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="0.05" customHeight="1"/>
+    <row r="46" ht="20" customHeight="1"/>
+    <row r="47" ht="18" customHeight="0">
+      <c s="18" t="inlineStr" r="A47">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="44" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="20" t="inlineStr" r="A45">
+    <row r="48" ht="8.95" customHeight="1"/>
+    <row r="49" ht="252.75" customHeight="1">
+      <c s="19" t="inlineStr" r="A49">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -19922,105 +21232,108 @@
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Conditions d’utilisation du site Web | Organisme canadien de réglementation des investissements (ocri.ca)</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">).</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="46" ht="0.05" customHeight="1"/>
+    <row r="50" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C2:M2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:M3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="Y5:AB5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:L6"/>
     <mergeCell ref="M6:P6"/>
     <mergeCell ref="Q6:T6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="A41:B41"/>
-    <mergeCell ref="A45:K45"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A49:K49"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A45" r:id="rId13"/>
+    <hyperlink ref="A49" r:id="rId13"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId11"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="17.82421875"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
@@ -20063,167 +21376,167 @@
       <c s="4" t="str" r="M2"/>
       <c s="4" t="str" r="N2"/>
       <c s="2" t="str" r="O2"/>
     </row>
     <row r="3" ht="1" customHeight="1"/>
     <row r="4" ht="28.5" customHeight="1">
       <c s="6" t="inlineStr" r="C4">
         <is>
           <t xml:space="preserve">Opérations  sur bons du Trésor et obligations du gouvernement canadien, par partie contractante</t>
         </is>
       </c>
       <c s="4" t="str" r="D4"/>
       <c s="4" t="str" r="E4"/>
       <c s="4" t="str" r="F4"/>
       <c s="4" t="str" r="G4"/>
       <c s="4" t="str" r="H4"/>
       <c s="4" t="str" r="I4"/>
       <c s="4" t="str" r="J4"/>
       <c s="4" t="str" r="K4"/>
       <c s="4" t="str" r="L4"/>
       <c s="4" t="str" r="M4"/>
       <c s="4" t="str" r="N4"/>
       <c s="2" t="str" r="O4"/>
     </row>
     <row r="5" ht="18" customHeight="1">
-      <c s="25" t="inlineStr" r="C5">
+      <c s="24" t="inlineStr" r="C5">
         <is>
           <t xml:space="preserve">Millions of dollars / En millions de dollars</t>
         </is>
       </c>
     </row>
     <row r="6" ht="1" customHeight="1"/>
     <row r="7" ht="18" customHeight="0">
       <c s="13" t="inlineStr" r="A7">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B7"/>
       <c s="13" t="inlineStr" r="C7">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="21" t="inlineStr" r="D7">
-[...34 lines deleted...]
-      <c s="21" t="inlineStr" r="L7">
+      <c s="20" t="inlineStr" r="D7">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="E7">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="F7">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="G7">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="H7">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="I7">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="J7">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="L7">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="M7"/>
-      <c s="21" t="inlineStr" r="N7">
-[...4 lines deleted...]
-      <c s="21" t="inlineStr" r="O7">
+      <c s="20" t="inlineStr" r="N7">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="O7">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="P7"/>
-      <c s="21" t="inlineStr" r="Q7">
-[...19 lines deleted...]
-      <c s="21" t="inlineStr" r="U7">
+      <c s="20" t="inlineStr" r="Q7">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="R7">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="S7">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="T7">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="U7">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="8" ht="25.5" customHeight="1">
-      <c s="26" t="inlineStr" r="A8">
+      <c s="25" t="inlineStr" r="A8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B8"/>
-      <c s="26" t="inlineStr" r="C8">
+      <c s="25" t="inlineStr" r="C8">
         <is>
           <t xml:space="preserve">Government of Canada Treasury Bills / Bons du Trésor du gouvernement canadien</t>
         </is>
       </c>
       <c s="8" t="str" r="D8"/>
       <c s="8" t="str" r="E8"/>
       <c s="8" t="str" r="F8"/>
       <c s="8" t="str" r="G8"/>
       <c s="8" t="str" r="H8"/>
       <c s="8" t="str" r="I8"/>
       <c s="14" t="str" r="J8"/>
-      <c s="26" t="inlineStr" r="L8">
+      <c s="25" t="inlineStr" r="L8">
         <is>
           <t xml:space="preserve">Government of Canada Bonds / Obligations du gouvernement canadien</t>
         </is>
       </c>
       <c s="8" t="str" r="M8"/>
       <c s="8" t="str" r="N8"/>
       <c s="8" t="str" r="O8"/>
       <c s="8" t="str" r="P8"/>
       <c s="8" t="str" r="Q8"/>
       <c s="8" t="str" r="R8"/>
       <c s="8" t="str" r="S8"/>
       <c s="8" t="str" r="T8"/>
       <c s="14" t="str" r="U8"/>
     </row>
     <row r="9" ht="75.6" customHeight="0">
       <c s="13" t="inlineStr" r="A9">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B9"/>
       <c s="13" t="inlineStr" r="C9">
         <is>
           <t xml:space="preserve">TOTAL</t>
         </is>
@@ -20292,267 +21605,267 @@
       </c>
       <c s="13" t="inlineStr" r="S9">
         <is>
           <t xml:space="preserve">Retail Clients / Clients de détail</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T9">
         <is>
           <t xml:space="preserve">Non-Residents / Non-résidents</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="U9">
         <is>
           <t xml:space="preserve">Issuer / Émetteur</t>
         </is>
       </c>
     </row>
     <row r="10" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A10">
         <is>
           <t xml:space="preserve">January / janvier 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B10"/>
       <c s="16" r="C10">
-        <v>216700.392472</v>
+        <v>216701.069472</v>
       </c>
       <c s="16" r="D10">
         <v>12550.606286</v>
       </c>
       <c s="16" r="E10">
         <v>8876.7855</v>
       </c>
       <c s="16" r="F10">
         <v>16121.382118</v>
       </c>
       <c s="16" r="G10">
-        <v>115016.592227</v>
+        <v>115017.269227</v>
       </c>
       <c s="16" r="H10">
         <v>5107.598225</v>
       </c>
       <c s="16" r="I10">
         <v>58547.967116</v>
       </c>
       <c s="16" r="J10">
         <v>479.461</v>
       </c>
       <c s="16" r="L10">
         <v>1488851.038826</v>
       </c>
       <c s="14" t="str" r="M10"/>
       <c s="16" r="N10">
         <v>235919.402049</v>
       </c>
       <c s="16" r="O10">
         <v>374200.803</v>
       </c>
       <c s="14" t="str" r="P10"/>
       <c s="16" r="Q10">
         <v>188564.233474</v>
       </c>
       <c s="16" r="R10">
         <v>271525.3139</v>
       </c>
       <c s="16" r="S10">
         <v>1706.75007</v>
       </c>
       <c s="16" r="T10">
         <v>416881.136333</v>
       </c>
       <c s="16" r="U10">
         <v>53.4</v>
       </c>
     </row>
     <row r="11" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A11">
         <is>
           <t xml:space="preserve">February / février 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B11"/>
       <c s="16" r="C11">
-        <v>187220.488917</v>
+        <v>187223.575917</v>
       </c>
       <c s="16" r="D11">
         <v>11588.709852</v>
       </c>
       <c s="16" r="E11">
         <v>4670.606</v>
       </c>
       <c s="16" r="F11">
         <v>12594.57547</v>
       </c>
       <c s="16" r="G11">
-        <v>109821.752076</v>
+        <v>109824.839076</v>
       </c>
       <c s="16" r="H11">
         <v>4027.590878</v>
       </c>
       <c s="16" r="I11">
         <v>44502.254641</v>
       </c>
       <c s="16" r="J11">
         <v>15</v>
       </c>
       <c s="16" r="L11">
         <v>1345041.656375</v>
       </c>
       <c s="14" t="str" r="M11"/>
       <c s="16" r="N11">
         <v>195180.711172</v>
       </c>
       <c s="16" r="O11">
         <v>342317.103</v>
       </c>
       <c s="14" t="str" r="P11"/>
       <c s="16" r="Q11">
         <v>131093.024105</v>
       </c>
       <c s="16" r="R11">
         <v>255084.520721</v>
       </c>
       <c s="16" r="S11">
         <v>2908.524701</v>
       </c>
       <c s="16" r="T11">
         <v>418407.772676</v>
       </c>
       <c s="16" r="U11">
         <v>50</v>
       </c>
     </row>
     <row r="12" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A12">
         <is>
           <t xml:space="preserve">March / mars 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B12"/>
       <c s="16" r="C12">
-        <v>210405.474471</v>
+        <v>210412.543471</v>
       </c>
       <c s="16" r="D12">
         <v>11504.102849</v>
       </c>
       <c s="16" r="E12">
         <v>7087.963</v>
       </c>
       <c s="16" r="F12">
         <v>13983.732513</v>
       </c>
       <c s="16" r="G12">
-        <v>128794.301613</v>
+        <v>128801.370613</v>
       </c>
       <c s="16" r="H12">
         <v>5619.176791</v>
       </c>
       <c s="16" r="I12">
         <v>43416.197705</v>
       </c>
       <c s="13" t="str" r="J12"/>
       <c s="16" r="L12">
         <v>1489672.476249</v>
       </c>
       <c s="14" t="str" r="M12"/>
       <c s="16" r="N12">
         <v>230787.10415</v>
       </c>
       <c s="16" r="O12">
         <v>363641.242</v>
       </c>
       <c s="14" t="str" r="P12"/>
       <c s="16" r="Q12">
         <v>165162.2812</v>
       </c>
       <c s="16" r="R12">
         <v>257983.5224</v>
       </c>
       <c s="16" r="S12">
         <v>2828.203616</v>
       </c>
       <c s="16" r="T12">
         <v>469270.122883</v>
       </c>
       <c s="13" t="str" r="U12"/>
     </row>
     <row r="13" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A13">
         <is>
           <t xml:space="preserve">Q1 / T1 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B13"/>
-      <c s="18" r="C13">
-[...2 lines deleted...]
-      <c s="18" r="D13">
+      <c s="17" r="C13">
+        <v>614337.18886</v>
+      </c>
+      <c s="17" r="D13">
         <v>35643.418987</v>
       </c>
-      <c s="18" r="E13">
+      <c s="17" r="E13">
         <v>20635.3545</v>
       </c>
-      <c s="18" r="F13">
+      <c s="17" r="F13">
         <v>42699.690101</v>
       </c>
-      <c s="18" r="G13">
-[...2 lines deleted...]
-      <c s="18" r="H13">
+      <c s="17" r="G13">
+        <v>353643.478916</v>
+      </c>
+      <c s="17" r="H13">
         <v>14754.365894</v>
       </c>
-      <c s="18" r="I13">
+      <c s="17" r="I13">
         <v>146466.419462</v>
       </c>
-      <c s="18" r="J13">
+      <c s="17" r="J13">
         <v>494.461</v>
       </c>
-      <c s="18" r="L13">
+      <c s="17" r="L13">
         <v>4323565.17145</v>
       </c>
-      <c s="27" t="str" r="M13"/>
-      <c s="18" r="N13">
+      <c s="26" t="str" r="M13"/>
+      <c s="17" r="N13">
         <v>661887.217371</v>
       </c>
-      <c s="18" r="O13">
+      <c s="17" r="O13">
         <v>1080159.148</v>
       </c>
-      <c s="27" t="str" r="P13"/>
-      <c s="18" r="Q13">
+      <c s="26" t="str" r="P13"/>
+      <c s="17" r="Q13">
         <v>484819.538779</v>
       </c>
-      <c s="18" r="R13">
+      <c s="17" r="R13">
         <v>784593.357021</v>
       </c>
-      <c s="18" r="S13">
+      <c s="17" r="S13">
         <v>7443.478387</v>
       </c>
-      <c s="18" r="T13">
+      <c s="17" r="T13">
         <v>1304559.031892</v>
       </c>
-      <c s="18" r="U13">
+      <c s="17" r="U13">
         <v>103.4</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B14"/>
       <c s="13" t="inlineStr" r="C14">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D14">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E14">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -20610,267 +21923,267 @@
       </c>
       <c s="13" t="inlineStr" r="S14">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T14">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="U14">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="15" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve">April / avril 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B15"/>
       <c s="16" r="C15">
-        <v>215183.212234</v>
+        <v>215189.741234</v>
       </c>
       <c s="16" r="D15">
         <v>16203.789464</v>
       </c>
       <c s="16" r="E15">
         <v>3686.015</v>
       </c>
       <c s="16" r="F15">
         <v>14624.395441</v>
       </c>
       <c s="16" r="G15">
-        <v>112460.003664</v>
+        <v>112466.532664</v>
       </c>
       <c s="16" r="H15">
         <v>4756.901912</v>
       </c>
       <c s="16" r="I15">
         <v>63452.106753</v>
       </c>
       <c s="13" t="str" r="J15"/>
       <c s="16" r="L15">
         <v>1529555.438889</v>
       </c>
       <c s="14" t="str" r="M15"/>
       <c s="16" r="N15">
         <v>230293.770749</v>
       </c>
       <c s="16" r="O15">
         <v>390602.7915</v>
       </c>
       <c s="14" t="str" r="P15"/>
       <c s="16" r="Q15">
         <v>153687.618</v>
       </c>
       <c s="16" r="R15">
         <v>289366.067844</v>
       </c>
       <c s="16" r="S15">
         <v>2364.155931</v>
       </c>
       <c s="16" r="T15">
         <v>463091.034865</v>
       </c>
       <c s="16" r="U15">
         <v>150</v>
       </c>
     </row>
     <row r="16" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve">May / mai 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B16"/>
       <c s="16" r="C16">
-        <v>206512.100329</v>
+        <v>206518.958329</v>
       </c>
       <c s="16" r="D16">
         <v>17694.582536</v>
       </c>
       <c s="16" r="E16">
         <v>3041.4215</v>
       </c>
       <c s="16" r="F16">
         <v>17049.88701</v>
       </c>
       <c s="16" r="G16">
-        <v>114858.93043</v>
+        <v>114865.78843</v>
       </c>
       <c s="16" r="H16">
         <v>3752.974477</v>
       </c>
       <c s="16" r="I16">
         <v>50114.304376</v>
       </c>
       <c s="13" t="str" r="J16"/>
       <c s="16" r="L16">
         <v>1532878.01836</v>
       </c>
       <c s="14" t="str" r="M16"/>
       <c s="16" r="N16">
         <v>221766.856305</v>
       </c>
       <c s="16" r="O16">
         <v>402616.0465</v>
       </c>
       <c s="14" t="str" r="P16"/>
       <c s="16" r="Q16">
         <v>146400.154336</v>
       </c>
       <c s="16" r="R16">
         <v>310212.1892</v>
       </c>
       <c s="16" r="S16">
         <v>2448.747862</v>
       </c>
       <c s="16" r="T16">
         <v>448924.269157</v>
       </c>
       <c s="16" r="U16">
         <v>509.755</v>
       </c>
     </row>
     <row r="17" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A17">
         <is>
           <t xml:space="preserve">June / juin 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B17"/>
       <c s="16" r="C17">
-        <v>235768.074449</v>
+        <v>235774.584449</v>
       </c>
       <c s="16" r="D17">
         <v>16972.084721</v>
       </c>
       <c s="16" r="E17">
         <v>5463.413</v>
       </c>
       <c s="16" r="F17">
         <v>17276.690358</v>
       </c>
       <c s="16" r="G17">
-        <v>137773.385494</v>
+        <v>137779.895494</v>
       </c>
       <c s="16" r="H17">
         <v>4912.409689</v>
       </c>
       <c s="16" r="I17">
         <v>53340.091187</v>
       </c>
       <c s="16" r="J17">
         <v>30</v>
       </c>
       <c s="16" r="L17">
         <v>1454912.650593</v>
       </c>
       <c s="14" t="str" r="M17"/>
       <c s="16" r="N17">
         <v>204635.223599</v>
       </c>
       <c s="16" r="O17">
         <v>347391.247</v>
       </c>
       <c s="14" t="str" r="P17"/>
       <c s="16" r="Q17">
         <v>132860.6287</v>
       </c>
       <c s="16" r="R17">
         <v>370043.761655</v>
       </c>
       <c s="16" r="S17">
         <v>3107.119538</v>
       </c>
       <c s="16" r="T17">
         <v>396675.470101</v>
       </c>
       <c s="16" r="U17">
         <v>199.2</v>
       </c>
     </row>
     <row r="18" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A18">
         <is>
           <t xml:space="preserve">Q2 / T2 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B18"/>
-      <c s="18" r="C18">
-[...2 lines deleted...]
-      <c s="18" r="D18">
+      <c s="17" r="C18">
+        <v>657483.284012</v>
+      </c>
+      <c s="17" r="D18">
         <v>50870.456721</v>
       </c>
-      <c s="18" r="E18">
+      <c s="17" r="E18">
         <v>12190.8495</v>
       </c>
-      <c s="18" r="F18">
+      <c s="17" r="F18">
         <v>48950.972809</v>
       </c>
-      <c s="18" r="G18">
-[...2 lines deleted...]
-      <c s="18" r="H18">
+      <c s="17" r="G18">
+        <v>365112.216588</v>
+      </c>
+      <c s="17" r="H18">
         <v>13422.286078</v>
       </c>
-      <c s="18" r="I18">
+      <c s="17" r="I18">
         <v>166906.502316</v>
       </c>
-      <c s="18" r="J18">
+      <c s="17" r="J18">
         <v>30</v>
       </c>
-      <c s="18" r="L18">
+      <c s="17" r="L18">
         <v>4517346.107842</v>
       </c>
-      <c s="27" t="str" r="M18"/>
-      <c s="18" r="N18">
+      <c s="26" t="str" r="M18"/>
+      <c s="17" r="N18">
         <v>656695.850653</v>
       </c>
-      <c s="18" r="O18">
+      <c s="17" r="O18">
         <v>1140610.085</v>
       </c>
-      <c s="27" t="str" r="P18"/>
-      <c s="18" r="Q18">
+      <c s="26" t="str" r="P18"/>
+      <c s="17" r="Q18">
         <v>432948.401036</v>
       </c>
-      <c s="18" r="R18">
+      <c s="17" r="R18">
         <v>969622.018699</v>
       </c>
-      <c s="18" r="S18">
+      <c s="17" r="S18">
         <v>7920.023331</v>
       </c>
-      <c s="18" r="T18">
+      <c s="17" r="T18">
         <v>1308690.774123</v>
       </c>
-      <c s="18" r="U18">
+      <c s="17" r="U18">
         <v>858.955</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B19"/>
       <c s="13" t="inlineStr" r="C19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -20928,269 +22241,269 @@
       </c>
       <c s="13" t="inlineStr" r="S19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="U19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="20" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve">July / juillet 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B20"/>
       <c s="16" r="C20">
-        <v>255568.766931</v>
+        <v>255576.507931</v>
       </c>
       <c s="16" r="D20">
         <v>18817.045278</v>
       </c>
       <c s="16" r="E20">
         <v>4464.8235</v>
       </c>
       <c s="16" r="F20">
         <v>18686.785487</v>
       </c>
       <c s="16" r="G20">
-        <v>126619.90677</v>
+        <v>126627.64777</v>
       </c>
       <c s="16" r="H20">
         <v>4597.30131</v>
       </c>
       <c s="16" r="I20">
         <v>82382.904586</v>
       </c>
       <c s="13" t="str" r="J20"/>
       <c s="16" r="L20">
         <v>1421479.133694</v>
       </c>
       <c s="14" t="str" r="M20"/>
       <c s="16" r="N20">
         <v>206928.907591</v>
       </c>
       <c s="16" r="O20">
         <v>360995.863</v>
       </c>
       <c s="14" t="str" r="P20"/>
       <c s="16" r="Q20">
         <v>137188.409842</v>
       </c>
       <c s="16" r="R20">
         <v>301793.2676</v>
       </c>
       <c s="16" r="S20">
         <v>2431.853299</v>
       </c>
       <c s="16" r="T20">
         <v>411885.282362</v>
       </c>
       <c s="16" r="U20">
         <v>255.55</v>
       </c>
     </row>
     <row r="21" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve">August / août 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B21"/>
       <c s="16" r="C21">
-        <v>187453.826412</v>
+        <v>187459.386412</v>
       </c>
       <c s="16" r="D21">
         <v>17399.69384</v>
       </c>
       <c s="16" r="E21">
         <v>6400.5955</v>
       </c>
       <c s="16" r="F21">
         <v>17578.402716</v>
       </c>
       <c s="16" r="G21">
-        <v>97321.436551</v>
+        <v>97326.996551</v>
       </c>
       <c s="16" r="H21">
         <v>3260.552854</v>
       </c>
       <c s="16" r="I21">
         <v>45418.144951</v>
       </c>
       <c s="16" r="J21">
         <v>75</v>
       </c>
       <c s="16" r="L21">
         <v>1278653.054755</v>
       </c>
       <c s="14" t="str" r="M21"/>
       <c s="16" r="N21">
         <v>194875.5482</v>
       </c>
       <c s="16" r="O21">
         <v>302211.441</v>
       </c>
       <c s="14" t="str" r="P21"/>
       <c s="16" r="Q21">
         <v>144249.3895</v>
       </c>
       <c s="16" r="R21">
         <v>270017.411956</v>
       </c>
       <c s="16" r="S21">
         <v>2334.225176</v>
       </c>
       <c s="16" r="T21">
         <v>364868.838923</v>
       </c>
       <c s="16" r="U21">
         <v>96.2</v>
       </c>
     </row>
     <row r="22" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A22">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B22"/>
       <c s="16" r="C22">
-        <v>238230.510184</v>
+        <v>238234.295184</v>
       </c>
       <c s="16" r="D22">
         <v>22024.815744</v>
       </c>
       <c s="16" r="E22">
         <v>5264.2</v>
       </c>
       <c s="16" r="F22">
         <v>21090.698587</v>
       </c>
       <c s="16" r="G22">
-        <v>121831.531292</v>
+        <v>121835.316292</v>
       </c>
       <c s="16" r="H22">
         <v>4669.621334</v>
       </c>
       <c s="16" r="I22">
         <v>63339.643227</v>
       </c>
       <c s="16" r="J22">
         <v>10</v>
       </c>
       <c s="16" r="L22">
-        <v>1389306.854463</v>
+        <v>1389308.382463</v>
       </c>
       <c s="14" t="str" r="M22"/>
       <c s="16" r="N22">
         <v>206397.9636</v>
       </c>
       <c s="16" r="O22">
         <v>331569.7175</v>
       </c>
       <c s="14" t="str" r="P22"/>
       <c s="16" r="Q22">
         <v>138073.758</v>
       </c>
       <c s="16" r="R22">
-        <v>306370.845004</v>
+        <v>306372.373004</v>
       </c>
       <c s="16" r="S22">
         <v>3995.931272</v>
       </c>
       <c s="16" r="T22">
         <v>402542.739087</v>
       </c>
       <c s="16" r="U22">
         <v>355.9</v>
       </c>
     </row>
     <row r="23" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B23"/>
-      <c s="18" r="C23">
-[...2 lines deleted...]
-      <c s="18" r="D23">
+      <c s="17" r="C23">
+        <v>681270.189527</v>
+      </c>
+      <c s="17" r="D23">
         <v>58241.554862</v>
       </c>
-      <c s="18" r="E23">
+      <c s="17" r="E23">
         <v>16129.619</v>
       </c>
-      <c s="18" r="F23">
+      <c s="17" r="F23">
         <v>57355.88679</v>
       </c>
-      <c s="18" r="G23">
-[...2 lines deleted...]
-      <c s="18" r="H23">
+      <c s="17" r="G23">
+        <v>345789.960613</v>
+      </c>
+      <c s="17" r="H23">
         <v>12527.475498</v>
       </c>
-      <c s="18" r="I23">
+      <c s="17" r="I23">
         <v>191140.692764</v>
       </c>
-      <c s="18" r="J23">
+      <c s="17" r="J23">
         <v>85</v>
       </c>
-      <c s="18" r="L23">
-[...3 lines deleted...]
-      <c s="18" r="N23">
+      <c s="17" r="L23">
+        <v>4089440.570912</v>
+      </c>
+      <c s="26" t="str" r="M23"/>
+      <c s="17" r="N23">
         <v>608202.419391</v>
       </c>
-      <c s="18" r="O23">
+      <c s="17" r="O23">
         <v>994777.0215</v>
       </c>
-      <c s="27" t="str" r="P23"/>
-      <c s="18" r="Q23">
+      <c s="26" t="str" r="P23"/>
+      <c s="17" r="Q23">
         <v>419511.557342</v>
       </c>
-      <c s="18" r="R23">
-[...2 lines deleted...]
-      <c s="18" r="S23">
+      <c s="17" r="R23">
+        <v>878183.05256</v>
+      </c>
+      <c s="17" r="S23">
         <v>8762.009747</v>
       </c>
-      <c s="18" r="T23">
+      <c s="17" r="T23">
         <v>1179296.860372</v>
       </c>
-      <c s="18" r="U23">
+      <c s="17" r="U23">
         <v>707.65</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
       <c s="13" t="inlineStr" r="C24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -21419,98 +22732,98 @@
       </c>
       <c s="14" t="str" r="P27"/>
       <c s="16" r="Q27">
         <v>158272.74</v>
       </c>
       <c s="16" r="R27">
         <v>302027.41319</v>
       </c>
       <c s="16" r="S27">
         <v>4239.223805</v>
       </c>
       <c s="16" r="T27">
         <v>442641.91485</v>
       </c>
       <c s="16" r="U27">
         <v>901.45</v>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B28"/>
-      <c s="18" r="C28">
+      <c s="17" r="C28">
         <v>649638.075389</v>
       </c>
-      <c s="18" r="D28">
+      <c s="17" r="D28">
         <v>49654.402156</v>
       </c>
-      <c s="18" r="E28">
+      <c s="17" r="E28">
         <v>20848.194</v>
       </c>
-      <c s="18" r="F28">
+      <c s="17" r="F28">
         <v>43241.752615</v>
       </c>
-      <c s="18" r="G28">
+      <c s="17" r="G28">
         <v>370037.998064</v>
       </c>
-      <c s="18" r="H28">
+      <c s="17" r="H28">
         <v>14567.380118</v>
       </c>
-      <c s="18" r="I28">
+      <c s="17" r="I28">
         <v>151131.448436</v>
       </c>
-      <c s="18" r="J28">
+      <c s="17" r="J28">
         <v>156.9</v>
       </c>
-      <c s="18" r="L28">
+      <c s="17" r="L28">
         <v>4483095.337356</v>
       </c>
-      <c s="27" t="str" r="M28"/>
-      <c s="18" r="N28">
+      <c s="26" t="str" r="M28"/>
+      <c s="17" r="N28">
         <v>639162.927954</v>
       </c>
-      <c s="18" r="O28">
+      <c s="17" r="O28">
         <v>1115157.8385</v>
       </c>
-      <c s="27" t="str" r="P28"/>
-      <c s="18" r="Q28">
+      <c s="26" t="str" r="P28"/>
+      <c s="17" r="Q28">
         <v>469933.076428</v>
       </c>
-      <c s="18" r="R28">
+      <c s="17" r="R28">
         <v>879485.991314</v>
       </c>
-      <c s="18" r="S28">
+      <c s="17" r="S28">
         <v>8882.344393</v>
       </c>
-      <c s="18" r="T28">
+      <c s="17" r="T28">
         <v>1366595.862767</v>
       </c>
-      <c s="18" r="U28">
+      <c s="17" r="U28">
         <v>3877.296</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
       <c s="13" t="inlineStr" r="C29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -21567,98 +22880,98 @@
         </is>
       </c>
       <c s="13" t="inlineStr" r="S29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="U29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="30" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
-      <c s="18" r="C30">
-[...2 lines deleted...]
-      <c s="18" r="D30">
+      <c s="17" r="C30">
+        <v>2602728.737788</v>
+      </c>
+      <c s="17" r="D30">
         <v>194409.832726</v>
       </c>
-      <c s="18" r="E30">
+      <c s="17" r="E30">
         <v>69804.017</v>
       </c>
-      <c s="18" r="F30">
+      <c s="17" r="F30">
         <v>192248.302315</v>
       </c>
-      <c s="18" r="G30">
-[...2 lines deleted...]
-      <c s="18" r="H30">
+      <c s="17" r="G30">
+        <v>1434583.654181</v>
+      </c>
+      <c s="17" r="H30">
         <v>55271.507588</v>
       </c>
-      <c s="18" r="I30">
+      <c s="17" r="I30">
         <v>655645.062978</v>
       </c>
-      <c s="18" r="J30">
+      <c s="17" r="J30">
         <v>766.361</v>
       </c>
-      <c s="18" r="L30">
-[...3 lines deleted...]
-      <c s="18" r="N30">
+      <c s="17" r="L30">
+        <v>17413447.18756</v>
+      </c>
+      <c s="26" t="str" r="M30"/>
+      <c s="17" r="N30">
         <v>2565948.415369</v>
       </c>
-      <c s="18" r="O30">
+      <c s="17" r="O30">
         <v>4330704.093</v>
       </c>
-      <c s="27" t="str" r="P30"/>
-      <c s="18" r="Q30">
+      <c s="26" t="str" r="P30"/>
+      <c s="17" r="Q30">
         <v>1807212.573585</v>
       </c>
-      <c s="18" r="R30">
-[...2 lines deleted...]
-      <c s="18" r="S30">
+      <c s="17" r="R30">
+        <v>3511884.419594</v>
+      </c>
+      <c s="17" r="S30">
         <v>33007.855858</v>
       </c>
-      <c s="18" r="T30">
+      <c s="17" r="T30">
         <v>5159142.529154</v>
       </c>
-      <c s="18" r="U30">
+      <c s="17" r="U30">
         <v>5547.301</v>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
       <c s="13" t="inlineStr" r="C31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -21798,187 +23111,187 @@
       <c s="16" r="C33">
         <v>174021.771797</v>
       </c>
       <c s="16" r="D33">
         <v>13255.813968</v>
       </c>
       <c s="16" r="E33">
         <v>7981.2915</v>
       </c>
       <c s="16" r="F33">
         <v>10230.479885</v>
       </c>
       <c s="16" r="G33">
         <v>102535.86023</v>
       </c>
       <c s="16" r="H33">
         <v>5137.931624</v>
       </c>
       <c s="16" r="I33">
         <v>34717.03159</v>
       </c>
       <c s="16" r="J33">
         <v>163.363</v>
       </c>
       <c s="16" r="L33">
-        <v>1446422.473177</v>
+        <v>1446419.334177</v>
       </c>
       <c s="14" t="str" r="M33"/>
       <c s="16" r="N33">
         <v>210592.191281</v>
       </c>
       <c s="16" r="O33">
         <v>303146.018</v>
       </c>
       <c s="14" t="str" r="P33"/>
       <c s="16" r="Q33">
         <v>173915.84455</v>
       </c>
       <c s="16" r="R33">
-        <v>342631.652104</v>
+        <v>342628.513104</v>
       </c>
       <c s="16" r="S33">
         <v>4784.514593</v>
       </c>
       <c s="16" r="T33">
         <v>411352.252649</v>
       </c>
       <c s="13" t="str" r="U33"/>
     </row>
     <row r="34" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
         <v>204701.584772</v>
       </c>
       <c s="16" r="D34">
         <v>20188.5728</v>
       </c>
       <c s="16" r="E34">
         <v>5811.7255</v>
       </c>
       <c s="16" r="F34">
         <v>19107.132677</v>
       </c>
       <c s="16" r="G34">
         <v>116136.829929</v>
       </c>
       <c s="16" r="H34">
         <v>5662.846525</v>
       </c>
       <c s="16" r="I34">
         <v>36978.477341</v>
       </c>
       <c s="16" r="J34">
         <v>816</v>
       </c>
       <c s="16" r="L34">
-        <v>1875446.222449</v>
+        <v>1875443.222449</v>
       </c>
       <c s="14" t="str" r="M34"/>
       <c s="16" r="N34">
         <v>272713.92776</v>
       </c>
       <c s="16" r="O34">
         <v>406523.9355</v>
       </c>
       <c s="14" t="str" r="P34"/>
       <c s="16" r="Q34">
         <v>238301.178</v>
       </c>
       <c s="16" r="R34">
-        <v>426440.323694</v>
+        <v>426437.323694</v>
       </c>
       <c s="16" r="S34">
         <v>4335.15228</v>
       </c>
       <c s="16" r="T34">
         <v>526966.705215</v>
       </c>
       <c s="16" r="U34">
         <v>165</v>
       </c>
     </row>
     <row r="35" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
-      <c s="18" r="C35">
+      <c s="17" r="C35">
         <v>556073.165751</v>
       </c>
-      <c s="18" r="D35">
+      <c s="17" r="D35">
         <v>46026.88985</v>
       </c>
-      <c s="18" r="E35">
+      <c s="17" r="E35">
         <v>21437.8385</v>
       </c>
-      <c s="18" r="F35">
+      <c s="17" r="F35">
         <v>38792.086732</v>
       </c>
-      <c s="18" r="G35">
+      <c s="17" r="G35">
         <v>320735.679493</v>
       </c>
-      <c s="18" r="H35">
+      <c s="17" r="H35">
         <v>15459.126934</v>
       </c>
-      <c s="18" r="I35">
+      <c s="17" r="I35">
         <v>112139.181242</v>
       </c>
-      <c s="18" r="J35">
+      <c s="17" r="J35">
         <v>1482.363</v>
       </c>
-      <c s="18" r="L35">
-[...3 lines deleted...]
-      <c s="18" r="N35">
+      <c s="17" r="L35">
+        <v>4828103.355411</v>
+      </c>
+      <c s="26" t="str" r="M35"/>
+      <c s="17" r="N35">
         <v>681536.764445</v>
       </c>
-      <c s="18" r="O35">
+      <c s="17" r="O35">
         <v>1092937.565</v>
       </c>
-      <c s="27" t="str" r="P35"/>
-      <c s="18" r="Q35">
+      <c s="26" t="str" r="P35"/>
+      <c s="17" r="Q35">
         <v>583988.42505</v>
       </c>
-      <c s="18" r="R35">
-[...2 lines deleted...]
-      <c s="18" r="S35">
+      <c s="17" r="R35">
+        <v>1120371.997684</v>
+      </c>
+      <c s="17" r="S35">
         <v>12838.339163</v>
       </c>
-      <c s="18" r="T35">
+      <c s="17" r="T35">
         <v>1336200.264069</v>
       </c>
-      <c s="18" r="U35">
+      <c s="17" r="U35">
         <v>230</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
       <c s="13" t="inlineStr" r="C36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -22152,155 +23465,155 @@
       <c s="14" t="str" r="P38"/>
       <c s="16" r="Q38">
         <v>204568.516664</v>
       </c>
       <c s="16" r="R38">
         <v>340497.94571</v>
       </c>
       <c s="16" r="S38">
         <v>2973.531271</v>
       </c>
       <c s="16" r="T38">
         <v>570392.52076</v>
       </c>
       <c s="16" r="U38">
         <v>1087.944</v>
       </c>
     </row>
     <row r="39" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B39"/>
       <c s="16" r="C39">
-        <v>298786.519735</v>
+        <v>298836.814735</v>
       </c>
       <c s="16" r="D39">
-        <v>14589.309058</v>
+        <v>14589.259058</v>
       </c>
       <c s="16" r="E39">
         <v>7655.5</v>
       </c>
       <c s="16" r="F39">
         <v>18761.181712</v>
       </c>
       <c s="16" r="G39">
-        <v>159709.267721</v>
+        <v>159759.302721</v>
       </c>
       <c s="16" r="H39">
-        <v>6545.159671</v>
+        <v>6545.259671</v>
       </c>
       <c s="16" r="I39">
-        <v>88972.101573</v>
+        <v>88972.311573</v>
       </c>
       <c s="16" r="J39">
         <v>2554</v>
       </c>
       <c s="16" r="L39">
-        <v>1647978.428103</v>
+        <v>1648190.481103</v>
       </c>
       <c s="14" t="str" r="M39"/>
       <c s="16" r="N39">
         <v>238544.282785</v>
       </c>
       <c s="16" r="O39">
         <v>333241.884</v>
       </c>
       <c s="14" t="str" r="P39"/>
       <c s="16" r="Q39">
         <v>195176.26159</v>
       </c>
       <c s="16" r="R39">
-        <v>355006.377079</v>
+        <v>355217.495079</v>
       </c>
       <c s="16" r="S39">
         <v>4649.274476</v>
       </c>
       <c s="16" r="T39">
-        <v>520791.868173</v>
+        <v>520792.803173</v>
       </c>
       <c s="16" r="U39">
         <v>568.48</v>
       </c>
     </row>
     <row r="40" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
-      <c s="18" r="C40">
-[...5 lines deleted...]
-      <c s="18" r="E40">
+      <c s="17" r="C40">
+        <v>705962.921822</v>
+      </c>
+      <c s="17" r="D40">
+        <v>45174.083492</v>
+      </c>
+      <c s="17" r="E40">
         <v>19761.4365</v>
       </c>
-      <c s="18" r="F40">
+      <c s="17" r="F40">
         <v>46595.694978</v>
       </c>
-      <c s="18" r="G40">
-[...8 lines deleted...]
-      <c s="18" r="J40">
+      <c s="17" r="G40">
+        <v>400803.744921</v>
+      </c>
+      <c s="17" r="H40">
+        <v>17453.905216</v>
+      </c>
+      <c s="17" r="I40">
+        <v>169518.053715</v>
+      </c>
+      <c s="17" r="J40">
         <v>6656.003</v>
       </c>
-      <c s="18" r="L40">
-[...3 lines deleted...]
-      <c s="18" r="N40">
+      <c s="17" r="L40">
+        <v>4885494.938659</v>
+      </c>
+      <c s="26" t="str" r="M40"/>
+      <c s="17" r="N40">
         <v>722784.488312</v>
       </c>
-      <c s="18" r="O40">
+      <c s="17" r="O40">
         <v>986040.5025</v>
       </c>
-      <c s="27" t="str" r="P40"/>
-      <c s="18" r="Q40">
+      <c s="26" t="str" r="P40"/>
+      <c s="17" r="Q40">
         <v>585169.168374</v>
       </c>
-      <c s="18" r="R40">
-[...2 lines deleted...]
-      <c s="18" r="S40">
+      <c s="17" r="R40">
+        <v>1061191.702524</v>
+      </c>
+      <c s="17" r="S40">
         <v>9473.411396</v>
       </c>
-      <c s="18" r="T40">
-[...2 lines deleted...]
-      <c s="18" r="U40">
+      <c s="17" r="T40">
+        <v>1518513.841553</v>
+      </c>
+      <c s="17" r="U40">
         <v>2321.824</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
       <c s="13" t="inlineStr" r="C41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -22350,210 +23663,415 @@
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="R41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="U41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
-    <row r="42" ht="18" customHeight="0">
+    <row r="42" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
+          <t xml:space="preserve">July / juillet 2026</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="B42"/>
+      <c s="16" r="C42">
+        <v>233994.004234</v>
+      </c>
+      <c s="16" r="D42">
+        <v>15313.820618</v>
+      </c>
+      <c s="16" r="E42">
+        <v>6696.1</v>
+      </c>
+      <c s="16" r="F42">
+        <v>19136.75622</v>
+      </c>
+      <c s="16" r="G42">
+        <v>129110.676209</v>
+      </c>
+      <c s="16" r="H42">
+        <v>5917.772893</v>
+      </c>
+      <c s="16" r="I42">
+        <v>57785.878294</v>
+      </c>
+      <c s="16" r="J42">
+        <v>33</v>
+      </c>
+      <c s="16" r="L42">
+        <v>1307657.60555</v>
+      </c>
+      <c s="14" t="str" r="M42"/>
+      <c s="16" r="N42">
+        <v>193874.053522</v>
+      </c>
+      <c s="16" r="O42">
+        <v>313045.501</v>
+      </c>
+      <c s="14" t="str" r="P42"/>
+      <c s="16" r="Q42">
+        <v>144862.536504</v>
+      </c>
+      <c s="16" r="R42">
+        <v>260079.4769</v>
+      </c>
+      <c s="16" r="S42">
+        <v>1759.598439</v>
+      </c>
+      <c s="16" r="T42">
+        <v>393525.939185</v>
+      </c>
+      <c s="16" r="U42">
+        <v>510.5</v>
+      </c>
+    </row>
+    <row r="43" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A43">
+        <is>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="B43"/>
+      <c s="17" r="C43">
+        <v>233994.004234</v>
+      </c>
+      <c s="17" r="D43">
+        <v>15313.820618</v>
+      </c>
+      <c s="17" r="E43">
+        <v>6696.1</v>
+      </c>
+      <c s="17" r="F43">
+        <v>19136.75622</v>
+      </c>
+      <c s="17" r="G43">
+        <v>129110.676209</v>
+      </c>
+      <c s="17" r="H43">
+        <v>5917.772893</v>
+      </c>
+      <c s="17" r="I43">
+        <v>57785.878294</v>
+      </c>
+      <c s="17" r="J43">
+        <v>33</v>
+      </c>
+      <c s="17" r="L43">
+        <v>1307657.60555</v>
+      </c>
+      <c s="26" t="str" r="M43"/>
+      <c s="17" r="N43">
+        <v>193874.053522</v>
+      </c>
+      <c s="17" r="O43">
+        <v>313045.501</v>
+      </c>
+      <c s="26" t="str" r="P43"/>
+      <c s="17" r="Q43">
+        <v>144862.536504</v>
+      </c>
+      <c s="17" r="R43">
+        <v>260079.4769</v>
+      </c>
+      <c s="17" r="S43">
+        <v>1759.598439</v>
+      </c>
+      <c s="17" r="T43">
+        <v>393525.939185</v>
+      </c>
+      <c s="17" r="U43">
+        <v>510.5</v>
+      </c>
+    </row>
+    <row r="44" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B44"/>
+      <c s="13" t="inlineStr" r="C44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M44"/>
+      <c s="13" t="inlineStr" r="N44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="P44"/>
+      <c s="13" t="inlineStr" r="Q44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A45">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B42"/>
-[...142 lines deleted...]
-    <row r="45" ht="23.35" customHeight="1"/>
+      <c s="14" t="str" r="B45"/>
+      <c s="17" r="C45">
+        <v>1496030.091807</v>
+      </c>
+      <c s="17" r="D45">
+        <v>106514.79396</v>
+      </c>
+      <c s="17" r="E45">
+        <v>47895.375</v>
+      </c>
+      <c s="17" r="F45">
+        <v>104524.53793</v>
+      </c>
+      <c s="17" r="G45">
+        <v>850650.100623</v>
+      </c>
+      <c s="17" r="H45">
+        <v>38830.805043</v>
+      </c>
+      <c s="17" r="I45">
+        <v>339443.113251</v>
+      </c>
+      <c s="17" r="J45">
+        <v>8171.366</v>
+      </c>
+      <c s="17" r="L45">
+        <v>11021255.89962</v>
+      </c>
+      <c s="26" t="str" r="M45"/>
+      <c s="17" r="N45">
+        <v>1598195.306279</v>
+      </c>
+      <c s="17" r="O45">
+        <v>2392023.5685</v>
+      </c>
+      <c s="26" t="str" r="P45"/>
+      <c s="17" r="Q45">
+        <v>1314020.129928</v>
+      </c>
+      <c s="17" r="R45">
+        <v>2441643.177108</v>
+      </c>
+      <c s="17" r="S45">
+        <v>24071.348998</v>
+      </c>
+      <c s="17" r="T45">
+        <v>3248240.044807</v>
+      </c>
+      <c s="17" r="U45">
+        <v>3062.324</v>
+      </c>
+    </row>
     <row r="46" ht="18" customHeight="0">
-      <c s="28" t="inlineStr" r="A46">
+      <c s="15" t="inlineStr" r="A46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B46"/>
+      <c s="13" t="inlineStr" r="C46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M46"/>
+      <c s="13" t="inlineStr" r="N46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="P46"/>
+      <c s="13" t="inlineStr" r="Q46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="U46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="23.4" customHeight="1"/>
+    <row r="48" ht="18" customHeight="0">
+      <c s="27" t="inlineStr" r="A48">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="47" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="20" t="inlineStr" r="A48">
+    <row r="49" ht="8.95" customHeight="1"/>
+    <row r="50" ht="252.75" customHeight="1">
+      <c s="19" t="inlineStr" r="A50">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -22692,282 +24210,291 @@
     <mergeCell ref="O35:P35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="O36:P36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="O37:P37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="O38:P38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="O39:P39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="O40:P40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="O41:P41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="O42:P42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="L43:M43"/>
     <mergeCell ref="O43:P43"/>
-    <mergeCell ref="A48:L48"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="O44:P44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="O45:P45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="O46:P46"/>
+    <mergeCell ref="A50:L50"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A48" r:id="rId17"/>
+    <hyperlink ref="A50" r:id="rId17"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId15"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="22.1328125"/>
     <col min="2" max="2" customWidth="1" width="3.23046875"/>
     <col min="3" max="3" customWidth="1" width="13.7109375"/>
     <col min="4" max="4" customWidth="1" width="13.7109375"/>
     <col min="5" max="5" customWidth="1" width="17.82421875"/>
     <col min="6" max="6" customWidth="1" width="13.7109375"/>
     <col min="7" max="7" customWidth="1" width="13.7109375"/>
     <col min="8" max="8" customWidth="1" width="13.7109375"/>
     <col min="9" max="9" customWidth="1" width="13.7109375"/>
     <col min="10" max="10" customWidth="1" width="13.7109375"/>
     <col min="11" max="11" customWidth="1" width="0.140625"/>
     <col min="12" max="12" customWidth="1" width="9.4609375"/>
     <col min="13" max="13" customWidth="1" width="4.2421875"/>
     <col min="14" max="14" customWidth="1" width="13.7109375"/>
     <col min="15" max="15" customWidth="1" width="17.82421875"/>
     <col min="16" max="16" customWidth="1" width="13.7109375"/>
     <col min="17" max="17" customWidth="1" width="13.7109375"/>
     <col min="18" max="18" customWidth="1" width="13.7109375"/>
     <col min="19" max="19" customWidth="1" width="13.7109375"/>
     <col min="20" max="20" customWidth="1" width="13.7109375"/>
     <col min="21" max="21" customWidth="1" width="0.140625"/>
     <col min="22" max="22" customWidth="1" width="2.421875"/>
     <col min="23" max="23" customWidth="1" width="0.0234375"/>
   </cols>
   <sheetData>
     <row r="1" ht="3.15" customHeight="1"/>
     <row r="2" ht="1" customHeight="1">
-      <c s="29" t="str" r="A2"/>
-      <c s="30" t="str" r="B2"/>
+      <c s="28" t="str" r="A2"/>
+      <c s="29" t="str" r="B2"/>
     </row>
     <row r="3" ht="55.6" customHeight="1">
-      <c s="31" t="str" r="A3"/>
-      <c s="32" t="str" r="B3"/>
+      <c s="30" t="str" r="A3"/>
+      <c s="31" t="str" r="B3"/>
       <c s="3" t="inlineStr" r="C3">
         <is>
           <t xml:space="preserve">Federal Crown Corporation Bonds and Provincial Bond trading with counterparties</t>
         </is>
       </c>
-      <c s="33" t="str" r="D3"/>
-[...13 lines deleted...]
-      <c s="30" t="str" r="R3"/>
+      <c s="32" t="str" r="D3"/>
+      <c s="32" t="str" r="E3"/>
+      <c s="32" t="str" r="F3"/>
+      <c s="32" t="str" r="G3"/>
+      <c s="32" t="str" r="H3"/>
+      <c s="32" t="str" r="I3"/>
+      <c s="32" t="str" r="J3"/>
+      <c s="32" t="str" r="K3"/>
+      <c s="32" t="str" r="L3"/>
+      <c s="32" t="str" r="M3"/>
+      <c s="32" t="str" r="N3"/>
+      <c s="32" t="str" r="O3"/>
+      <c s="32" t="str" r="P3"/>
+      <c s="32" t="str" r="Q3"/>
+      <c s="29" t="str" r="R3"/>
     </row>
     <row r="4" ht="1" customHeight="0">
-      <c s="31" t="str" r="C4"/>
-[...14 lines deleted...]
-      <c s="32" t="str" r="R4"/>
+      <c s="30" t="str" r="C4"/>
+      <c s="33" t="str" r="D4"/>
+      <c s="33" t="str" r="E4"/>
+      <c s="33" t="str" r="F4"/>
+      <c s="33" t="str" r="G4"/>
+      <c s="33" t="str" r="H4"/>
+      <c s="33" t="str" r="I4"/>
+      <c s="33" t="str" r="J4"/>
+      <c s="33" t="str" r="K4"/>
+      <c s="33" t="str" r="L4"/>
+      <c s="33" t="str" r="M4"/>
+      <c s="33" t="str" r="N4"/>
+      <c s="33" t="str" r="O4"/>
+      <c s="33" t="str" r="P4"/>
+      <c s="33" t="str" r="Q4"/>
+      <c s="31" t="str" r="R4"/>
     </row>
     <row r="5" ht="28.5" customHeight="1">
       <c s="6" t="inlineStr" r="C5">
         <is>
           <t xml:space="preserve">Opérations sur obligations des sociétés d’État du gouvernement fédéral et obligations des provinces, par partie contractante</t>
         </is>
       </c>
       <c s="4" t="str" r="D5"/>
       <c s="4" t="str" r="E5"/>
       <c s="4" t="str" r="F5"/>
       <c s="4" t="str" r="G5"/>
       <c s="4" t="str" r="H5"/>
       <c s="4" t="str" r="I5"/>
       <c s="4" t="str" r="J5"/>
       <c s="4" t="str" r="K5"/>
       <c s="4" t="str" r="L5"/>
       <c s="4" t="str" r="M5"/>
       <c s="4" t="str" r="N5"/>
       <c s="4" t="str" r="O5"/>
       <c s="4" t="str" r="P5"/>
       <c s="4" t="str" r="Q5"/>
       <c s="2" t="str" r="R5"/>
     </row>
     <row r="6" ht="18" customHeight="1">
-      <c s="25" t="inlineStr" r="C6">
+      <c s="24" t="inlineStr" r="C6">
         <is>
           <t xml:space="preserve">Millions of dollars / En millions de dollars</t>
         </is>
       </c>
     </row>
     <row r="7" ht="1" customHeight="1"/>
     <row r="8" ht="18" customHeight="0">
       <c s="13" t="inlineStr" r="A8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B8"/>
       <c s="13" t="inlineStr" r="C8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="21" t="inlineStr" r="D8">
-[...34 lines deleted...]
-      <c s="21" t="inlineStr" r="L8">
+      <c s="20" t="inlineStr" r="D8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="E8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="F8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="G8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="H8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="I8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="J8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="L8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="M8"/>
-      <c s="21" t="inlineStr" r="N8">
-[...29 lines deleted...]
-      <c s="21" t="inlineStr" r="T8">
+      <c s="20" t="inlineStr" r="N8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="O8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="P8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="Q8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="R8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="S8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="T8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="9" ht="25.5" customHeight="1">
-      <c s="26" t="inlineStr" r="A9">
+      <c s="25" t="inlineStr" r="A9">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B9"/>
-      <c s="26" t="inlineStr" r="C9">
+      <c s="25" t="inlineStr" r="C9">
         <is>
           <t xml:space="preserve">Federal Crown Corporation Bonds / Obligations des sociétés d’État du gouvernement fédéral</t>
         </is>
       </c>
       <c s="8" t="str" r="D9"/>
       <c s="8" t="str" r="E9"/>
       <c s="8" t="str" r="F9"/>
       <c s="8" t="str" r="G9"/>
       <c s="8" t="str" r="H9"/>
       <c s="8" t="str" r="I9"/>
       <c s="14" t="str" r="J9"/>
-      <c s="26" t="inlineStr" r="L9">
+      <c s="25" t="inlineStr" r="L9">
         <is>
           <t xml:space="preserve">Provincial Bonds / Obligations des provinces</t>
         </is>
       </c>
       <c s="8" t="str" r="M9"/>
       <c s="8" t="str" r="N9"/>
       <c s="8" t="str" r="O9"/>
       <c s="8" t="str" r="P9"/>
       <c s="8" t="str" r="Q9"/>
       <c s="8" t="str" r="R9"/>
       <c s="8" t="str" r="S9"/>
       <c s="14" t="str" r="T9"/>
     </row>
     <row r="10" ht="75.6" customHeight="0">
       <c s="13" t="inlineStr" r="A10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B10"/>
       <c s="13" t="inlineStr" r="C10">
         <is>
           <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
@@ -23058,64 +24585,64 @@
       <c s="16" r="C11">
         <v>82658.016817</v>
       </c>
       <c s="16" r="D11">
         <v>6660.7877</v>
       </c>
       <c s="16" r="E11">
         <v>27655.7105</v>
       </c>
       <c s="16" r="F11">
         <v>6239.3865</v>
       </c>
       <c s="16" r="G11">
         <v>25429.7278</v>
       </c>
       <c s="16" r="H11">
         <v>410.550493</v>
       </c>
       <c s="16" r="I11">
         <v>16211.853824</v>
       </c>
       <c s="16" r="J11">
         <v>50</v>
       </c>
       <c s="16" r="L11">
-        <v>145401.223895</v>
+        <v>145401.358895</v>
       </c>
       <c s="14" t="str" r="M11"/>
       <c s="16" r="N11">
         <v>6313.26611</v>
       </c>
       <c s="16" r="O11">
         <v>43245.5735</v>
       </c>
       <c s="16" r="P11">
         <v>4899.13935</v>
       </c>
       <c s="16" r="Q11">
-        <v>72197.352868</v>
+        <v>72197.487868</v>
       </c>
       <c s="16" r="R11">
         <v>1005.741599</v>
       </c>
       <c s="16" r="S11">
         <v>17022.050468</v>
       </c>
       <c s="16" r="T11">
         <v>718.1</v>
       </c>
     </row>
     <row r="12" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A12">
         <is>
           <t xml:space="preserve">February / février 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B12"/>
       <c s="16" r="C12">
         <v>76374.533397</v>
       </c>
       <c s="16" r="D12">
         <v>6707.807823</v>
       </c>
       <c s="16" r="E12">
@@ -23168,129 +24695,129 @@
       </c>
       <c s="14" t="str" r="B13"/>
       <c s="16" r="C13">
         <v>100591.882667</v>
       </c>
       <c s="16" r="D13">
         <v>10239.19255</v>
       </c>
       <c s="16" r="E13">
         <v>27434.6475</v>
       </c>
       <c s="16" r="F13">
         <v>7997.828</v>
       </c>
       <c s="16" r="G13">
         <v>30903.393782</v>
       </c>
       <c s="16" r="H13">
         <v>806.083721</v>
       </c>
       <c s="16" r="I13">
         <v>23210.737114</v>
       </c>
       <c s="13" t="str" r="J13"/>
       <c s="16" r="L13">
-        <v>131018.586656</v>
+        <v>131018.986656</v>
       </c>
       <c s="14" t="str" r="M13"/>
       <c s="16" r="N13">
         <v>6694.122003</v>
       </c>
       <c s="16" r="O13">
         <v>37235.693</v>
       </c>
       <c s="16" r="P13">
-        <v>5950.111131</v>
+        <v>5950.511131</v>
       </c>
       <c s="16" r="Q13">
         <v>63350.918497</v>
       </c>
       <c s="16" r="R13">
         <v>1099.156494</v>
       </c>
       <c s="16" r="S13">
         <v>16562.963531</v>
       </c>
       <c s="16" r="T13">
         <v>125.622</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve">Q1 / T1 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B14"/>
-      <c s="18" r="C14">
+      <c s="17" r="C14">
         <v>259624.432881</v>
       </c>
-      <c s="18" r="D14">
+      <c s="17" r="D14">
         <v>23607.788073</v>
       </c>
-      <c s="18" r="E14">
+      <c s="17" r="E14">
         <v>78867.188</v>
       </c>
-      <c s="18" r="F14">
+      <c s="17" r="F14">
         <v>19911.3965</v>
       </c>
-      <c s="18" r="G14">
+      <c s="17" r="G14">
         <v>80638.797995</v>
       </c>
-      <c s="18" r="H14">
+      <c s="17" r="H14">
         <v>1828.207148</v>
       </c>
-      <c s="18" r="I14">
+      <c s="17" r="I14">
         <v>54721.055165</v>
       </c>
-      <c s="18" r="J14">
+      <c s="17" r="J14">
         <v>50</v>
       </c>
-      <c s="18" r="L14">
-[...3 lines deleted...]
-      <c s="18" r="N14">
+      <c s="17" r="L14">
+        <v>408010.794823</v>
+      </c>
+      <c s="26" t="str" r="M14"/>
+      <c s="17" r="N14">
         <v>18704.688003</v>
       </c>
-      <c s="18" r="O14">
+      <c s="17" r="O14">
         <v>121928.009</v>
       </c>
-      <c s="18" r="P14">
-[...5 lines deleted...]
-      <c s="18" r="R14">
+      <c s="17" r="P14">
+        <v>15693.623315</v>
+      </c>
+      <c s="17" r="Q14">
+        <v>198402.222795</v>
+      </c>
+      <c s="17" r="R14">
         <v>3316.964253</v>
       </c>
-      <c s="18" r="S14">
+      <c s="17" r="S14">
         <v>49041.565457</v>
       </c>
-      <c s="18" r="T14">
+      <c s="17" r="T14">
         <v>923.722</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B15"/>
       <c s="13" t="inlineStr" r="C15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -23369,64 +24896,64 @@
       </c>
       <c s="14" t="str" r="B16"/>
       <c s="16" r="C16">
         <v>74020.371046</v>
       </c>
       <c s="16" r="D16">
         <v>7451.235</v>
       </c>
       <c s="16" r="E16">
         <v>24330.4165</v>
       </c>
       <c s="16" r="F16">
         <v>5655.2107</v>
       </c>
       <c s="16" r="G16">
         <v>19638.972621</v>
       </c>
       <c s="16" r="H16">
         <v>388.043225</v>
       </c>
       <c s="16" r="I16">
         <v>16556.493</v>
       </c>
       <c s="13" t="str" r="J16"/>
       <c s="16" r="L16">
-        <v>147188.904038</v>
+        <v>147189.042038</v>
       </c>
       <c s="14" t="str" r="M16"/>
       <c s="16" r="N16">
         <v>9436.568544</v>
       </c>
       <c s="16" r="O16">
         <v>36635.557</v>
       </c>
       <c s="16" r="P16">
         <v>6346.0905</v>
       </c>
       <c s="16" r="Q16">
-        <v>75047.34423</v>
+        <v>75047.48223</v>
       </c>
       <c s="16" r="R16">
         <v>1040.921443</v>
       </c>
       <c s="16" r="S16">
         <v>18674.522321</v>
       </c>
       <c s="16" r="T16">
         <v>7.9</v>
       </c>
     </row>
     <row r="17" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A17">
         <is>
           <t xml:space="preserve">May / mai 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B17"/>
       <c s="16" r="C17">
         <v>86445.579108</v>
       </c>
       <c s="16" r="D17">
         <v>10426.072718</v>
       </c>
       <c s="16" r="E17">
@@ -23481,129 +25008,129 @@
       </c>
       <c s="14" t="str" r="B18"/>
       <c s="16" r="C18">
         <v>90945.27404</v>
       </c>
       <c s="16" r="D18">
         <v>9191.838374</v>
       </c>
       <c s="16" r="E18">
         <v>24351.9445</v>
       </c>
       <c s="16" r="F18">
         <v>7405.3385</v>
       </c>
       <c s="16" r="G18">
         <v>30373.722126</v>
       </c>
       <c s="16" r="H18">
         <v>646.684905</v>
       </c>
       <c s="16" r="I18">
         <v>18975.745635</v>
       </c>
       <c s="13" t="str" r="J18"/>
       <c s="16" r="L18">
-        <v>154877.740377</v>
+        <v>154877.840377</v>
       </c>
       <c s="14" t="str" r="M18"/>
       <c s="16" r="N18">
         <v>10389.672679</v>
       </c>
       <c s="16" r="O18">
         <v>39049.4795</v>
       </c>
       <c s="16" r="P18">
         <v>6149.685</v>
       </c>
       <c s="16" r="Q18">
-        <v>74234.670048</v>
+        <v>74234.770048</v>
       </c>
       <c s="16" r="R18">
         <v>1618.968108</v>
       </c>
       <c s="16" r="S18">
         <v>23119.265042</v>
       </c>
       <c s="16" r="T18">
         <v>316</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A19">
         <is>
           <t xml:space="preserve">Q2 / T2 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B19"/>
-      <c s="18" r="C19">
+      <c s="17" r="C19">
         <v>251411.224194</v>
       </c>
-      <c s="18" r="D19">
+      <c s="17" r="D19">
         <v>27069.146092</v>
       </c>
-      <c s="18" r="E19">
+      <c s="17" r="E19">
         <v>68772.471</v>
       </c>
-      <c s="18" r="F19">
+      <c s="17" r="F19">
         <v>20935.881968</v>
       </c>
-      <c s="18" r="G19">
+      <c s="17" r="G19">
         <v>75245.500647</v>
       </c>
-      <c s="18" r="H19">
+      <c s="17" r="H19">
         <v>1576.146698</v>
       </c>
-      <c s="18" r="I19">
+      <c s="17" r="I19">
         <v>57770.677789</v>
       </c>
-      <c s="18" r="J19">
+      <c s="17" r="J19">
         <v>41.4</v>
       </c>
-      <c s="18" r="L19">
-[...3 lines deleted...]
-      <c s="18" r="N19">
+      <c s="17" r="L19">
+        <v>453448.060254</v>
+      </c>
+      <c s="26" t="str" r="M19"/>
+      <c s="17" r="N19">
         <v>31088.976347</v>
       </c>
-      <c s="18" r="O19">
+      <c s="17" r="O19">
         <v>111356.573705</v>
       </c>
-      <c s="18" r="P19">
+      <c s="17" r="P19">
         <v>18723.546896</v>
       </c>
-      <c s="18" r="Q19">
-[...2 lines deleted...]
-      <c s="18" r="R19">
+      <c s="17" r="Q19">
+        <v>226425.603194</v>
+      </c>
+      <c s="17" r="R19">
         <v>3690.560752</v>
       </c>
-      <c s="18" r="S19">
+      <c s="17" r="S19">
         <v>60224.30436</v>
       </c>
-      <c s="18" r="T19">
+      <c s="17" r="T19">
         <v>1938.495</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B20"/>
       <c s="13" t="inlineStr" r="C20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -23772,153 +25299,153 @@
       </c>
       <c s="16" r="P22">
         <v>6284.65743</v>
       </c>
       <c s="16" r="Q22">
         <v>57083.475977</v>
       </c>
       <c s="16" r="R22">
         <v>1073.255437</v>
       </c>
       <c s="16" r="S22">
         <v>14394.11714</v>
       </c>
       <c s="16" r="T22">
         <v>183.44</v>
       </c>
     </row>
     <row r="23" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">September / septembre 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B23"/>
       <c s="16" r="C23">
-        <v>144946.908462</v>
+        <v>144949.240462</v>
       </c>
       <c s="16" r="D23">
         <v>23628.961784</v>
       </c>
       <c s="16" r="E23">
         <v>33363.1655</v>
       </c>
       <c s="16" r="F23">
         <v>24439.358204</v>
       </c>
       <c s="16" r="G23">
-        <v>35709.139046</v>
+        <v>35711.471046</v>
       </c>
       <c s="16" r="H23">
         <v>620.426008</v>
       </c>
       <c s="16" r="I23">
         <v>27018.95792</v>
       </c>
       <c s="16" r="J23">
         <v>166.9</v>
       </c>
       <c s="16" r="L23">
-        <v>145010.201561</v>
+        <v>145015.150561</v>
       </c>
       <c s="14" t="str" r="M23"/>
       <c s="16" r="N23">
         <v>9512.813653</v>
       </c>
       <c s="16" r="O23">
         <v>34958.415</v>
       </c>
       <c s="16" r="P23">
         <v>5723.3577</v>
       </c>
       <c s="16" r="Q23">
-        <v>70641.75935</v>
+        <v>70646.70835</v>
       </c>
       <c s="16" r="R23">
         <v>1531.096846</v>
       </c>
       <c s="16" r="S23">
         <v>22278.559012</v>
       </c>
       <c s="16" r="T23">
         <v>364.2</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">Q3 / T3 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B24"/>
-      <c s="18" r="C24">
-[...2 lines deleted...]
-      <c s="18" r="D24">
+      <c s="17" r="C24">
+        <v>303616.789142</v>
+      </c>
+      <c s="17" r="D24">
         <v>40440.424381</v>
       </c>
-      <c s="18" r="E24">
+      <c s="17" r="E24">
         <v>77953.134</v>
       </c>
-      <c s="18" r="F24">
+      <c s="17" r="F24">
         <v>38503.606794</v>
       </c>
-      <c s="18" r="G24">
-[...2 lines deleted...]
-      <c s="18" r="H24">
+      <c s="17" r="G24">
+        <v>83493.387517</v>
+      </c>
+      <c s="17" r="H24">
         <v>1419.957096</v>
       </c>
-      <c s="18" r="I24">
+      <c s="17" r="I24">
         <v>61609.379354</v>
       </c>
-      <c s="18" r="J24">
+      <c s="17" r="J24">
         <v>196.9</v>
       </c>
-      <c s="18" r="L24">
-[...3 lines deleted...]
-      <c s="18" r="N24">
+      <c s="17" r="L24">
+        <v>388010.009632</v>
+      </c>
+      <c s="26" t="str" r="M24"/>
+      <c s="17" r="N24">
         <v>27692.772771</v>
       </c>
-      <c s="18" r="O24">
+      <c s="17" r="O24">
         <v>96995.3615</v>
       </c>
-      <c s="18" r="P24">
+      <c s="17" r="P24">
         <v>18831.716965</v>
       </c>
-      <c s="18" r="Q24">
-[...2 lines deleted...]
-      <c s="18" r="R24">
+      <c s="17" r="Q24">
+        <v>181503.635501</v>
+      </c>
+      <c s="17" r="R24">
         <v>3626.768149</v>
       </c>
-      <c s="18" r="S24">
+      <c s="17" r="S24">
         <v>58529.643736</v>
       </c>
-      <c s="18" r="T24">
+      <c s="17" r="T24">
         <v>830.11101</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B25"/>
       <c s="13" t="inlineStr" r="C25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -24145,97 +25672,97 @@
         <v>37599.4505</v>
       </c>
       <c s="16" r="P28">
         <v>5989.444112</v>
       </c>
       <c s="16" r="Q28">
         <v>66169.80915</v>
       </c>
       <c s="16" r="R28">
         <v>1563.930546</v>
       </c>
       <c s="16" r="S28">
         <v>17874.361607</v>
       </c>
       <c s="16" r="T28">
         <v>30</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve">Q4 / T4 2025 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B29"/>
-      <c s="18" r="C29">
+      <c s="17" r="C29">
         <v>320196.625242</v>
       </c>
-      <c s="18" r="D29">
+      <c s="17" r="D29">
         <v>32421.14792</v>
       </c>
-      <c s="18" r="E29">
+      <c s="17" r="E29">
         <v>88424.746</v>
       </c>
-      <c s="18" r="F29">
+      <c s="17" r="F29">
         <v>30597.262121</v>
       </c>
-      <c s="18" r="G29">
+      <c s="17" r="G29">
         <v>97002.571644</v>
       </c>
-      <c s="18" r="H29">
+      <c s="17" r="H29">
         <v>1412.649747</v>
       </c>
-      <c s="18" r="I29">
+      <c s="17" r="I29">
         <v>69994.64781</v>
       </c>
-      <c s="18" r="J29">
+      <c s="17" r="J29">
         <v>343.6</v>
       </c>
-      <c s="18" r="L29">
+      <c s="17" r="L29">
         <v>431859.756167</v>
       </c>
-      <c s="27" t="str" r="M29"/>
-      <c s="18" r="N29">
+      <c s="26" t="str" r="M29"/>
+      <c s="17" r="N29">
         <v>28332.308477</v>
       </c>
-      <c s="18" r="O29">
+      <c s="17" r="O29">
         <v>105954.6585</v>
       </c>
-      <c s="18" r="P29">
+      <c s="17" r="P29">
         <v>21783.97233</v>
       </c>
-      <c s="18" r="Q29">
+      <c s="17" r="Q29">
         <v>208520.961589</v>
       </c>
-      <c s="18" r="R29">
+      <c s="17" r="R29">
         <v>3479.615147</v>
       </c>
-      <c s="18" r="S29">
+      <c s="17" r="S29">
         <v>63378.898124</v>
       </c>
-      <c s="18" r="T29">
+      <c s="17" r="T29">
         <v>409.342</v>
       </c>
     </row>
     <row r="30" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B30"/>
       <c s="13" t="inlineStr" r="C30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -24291,97 +25818,97 @@
         </is>
       </c>
       <c s="13" t="inlineStr" r="R30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve">TOTAL 2025</t>
         </is>
       </c>
       <c s="14" t="str" r="B31"/>
-      <c s="18" r="C31">
-[...2 lines deleted...]
-      <c s="18" r="D31">
+      <c s="17" r="C31">
+        <v>1134849.071459</v>
+      </c>
+      <c s="17" r="D31">
         <v>123538.506466</v>
       </c>
-      <c s="18" r="E31">
+      <c s="17" r="E31">
         <v>314017.539</v>
       </c>
-      <c s="18" r="F31">
+      <c s="17" r="F31">
         <v>109948.147383</v>
       </c>
-      <c s="18" r="G31">
-[...2 lines deleted...]
-      <c s="18" r="H31">
+      <c s="17" r="G31">
+        <v>336380.257803</v>
+      </c>
+      <c s="17" r="H31">
         <v>6236.960689</v>
       </c>
-      <c s="18" r="I31">
+      <c s="17" r="I31">
         <v>244095.760118</v>
       </c>
-      <c s="18" r="J31">
+      <c s="17" r="J31">
         <v>631.9</v>
       </c>
-      <c s="18" r="L31">
-[...3 lines deleted...]
-      <c s="18" r="N31">
+      <c s="17" r="L31">
+        <v>1681328.620876</v>
+      </c>
+      <c s="26" t="str" r="M31"/>
+      <c s="17" r="N31">
         <v>105818.745598</v>
       </c>
-      <c s="18" r="O31">
+      <c s="17" r="O31">
         <v>436234.602705</v>
       </c>
-      <c s="18" r="P31">
-[...5 lines deleted...]
-      <c s="18" r="R31">
+      <c s="17" r="P31">
+        <v>75032.859506</v>
+      </c>
+      <c s="17" r="Q31">
+        <v>814852.423079</v>
+      </c>
+      <c s="17" r="R31">
         <v>14113.908301</v>
       </c>
-      <c s="18" r="S31">
+      <c s="17" r="S31">
         <v>231174.411677</v>
       </c>
-      <c s="18" r="T31">
+      <c s="17" r="T31">
         <v>4101.67001</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B32"/>
       <c s="13" t="inlineStr" r="C32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -24515,70 +26042,70 @@
       </c>
       <c s="14" t="str" r="B34"/>
       <c s="16" r="C34">
         <v>114473.371098</v>
       </c>
       <c s="16" r="D34">
         <v>10526.519</v>
       </c>
       <c s="16" r="E34">
         <v>26244.014</v>
       </c>
       <c s="16" r="F34">
         <v>13770.995</v>
       </c>
       <c s="16" r="G34">
         <v>38783.715222</v>
       </c>
       <c s="16" r="H34">
         <v>636.440037</v>
       </c>
       <c s="16" r="I34">
         <v>24511.687839</v>
       </c>
       <c s="13" t="str" r="J34"/>
       <c s="16" r="L34">
-        <v>147426.001396</v>
+        <v>147401.001396</v>
       </c>
       <c s="14" t="str" r="M34"/>
       <c s="16" r="N34">
         <v>7337.593033</v>
       </c>
       <c s="16" r="O34">
         <v>41234.3995</v>
       </c>
       <c s="16" r="P34">
         <v>6823.15999</v>
       </c>
       <c s="16" r="Q34">
         <v>66089.350976</v>
       </c>
       <c s="16" r="R34">
         <v>1197.276278</v>
       </c>
       <c s="16" r="S34">
-        <v>24416.347619</v>
+        <v>24391.347619</v>
       </c>
       <c s="16" r="T34">
         <v>327.874</v>
       </c>
     </row>
     <row r="35" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">March / mars 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B35"/>
       <c s="16" r="C35">
         <v>125502.848093</v>
       </c>
       <c s="16" r="D35">
         <v>15129.592991</v>
       </c>
       <c s="16" r="E35">
         <v>32299.3165</v>
       </c>
       <c s="16" r="F35">
         <v>15976.852871</v>
       </c>
       <c s="16" r="G35">
@@ -24602,95 +26129,95 @@
         <v>34229.8155</v>
       </c>
       <c s="16" r="P35">
         <v>7404.998</v>
       </c>
       <c s="16" r="Q35">
         <v>73154.565577</v>
       </c>
       <c s="16" r="R35">
         <v>1934.115858</v>
       </c>
       <c s="16" r="S35">
         <v>21039.063341</v>
       </c>
       <c s="16" r="T35">
         <v>104.93</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">Q1 / T1 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B36"/>
-      <c s="18" r="C36">
+      <c s="17" r="C36">
         <v>333083.385769</v>
       </c>
-      <c s="18" r="D36">
+      <c s="17" r="D36">
         <v>35758.211598</v>
       </c>
-      <c s="18" r="E36">
+      <c s="17" r="E36">
         <v>86768.688</v>
       </c>
-      <c s="18" r="F36">
+      <c s="17" r="F36">
         <v>39891.475124</v>
       </c>
-      <c s="18" r="G36">
+      <c s="17" r="G36">
         <v>101807.285724</v>
       </c>
-      <c s="18" r="H36">
+      <c s="17" r="H36">
         <v>2194.746928</v>
       </c>
-      <c s="18" r="I36">
+      <c s="17" r="I36">
         <v>66662.978395</v>
       </c>
-      <c s="17" t="str" r="J36"/>
-[...4 lines deleted...]
-      <c s="18" r="N36">
+      <c s="34" t="str" r="J36"/>
+      <c s="17" r="L36">
+        <v>461555.609891</v>
+      </c>
+      <c s="26" t="str" r="M36"/>
+      <c s="17" r="N36">
         <v>23515.322427</v>
       </c>
-      <c s="18" r="O36">
+      <c s="17" r="O36">
         <v>124098.016</v>
       </c>
-      <c s="18" r="P36">
+      <c s="17" r="P36">
         <v>22224.58864</v>
       </c>
-      <c s="18" r="Q36">
+      <c s="17" r="Q36">
         <v>214354.624509</v>
       </c>
-      <c s="18" r="R36">
+      <c s="17" r="R36">
         <v>4418.835793</v>
       </c>
-      <c s="18" r="S36">
-[...2 lines deleted...]
-      <c s="18" r="T36">
+      <c s="17" r="S36">
+        <v>72211.418522</v>
+      </c>
+      <c s="17" r="T36">
         <v>732.804</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B37"/>
       <c s="13" t="inlineStr" r="C37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -24859,153 +26386,153 @@
       </c>
       <c s="16" r="P39">
         <v>6445.551585</v>
       </c>
       <c s="16" r="Q39">
         <v>76145.07538</v>
       </c>
       <c s="16" r="R39">
         <v>995.412987</v>
       </c>
       <c s="16" r="S39">
         <v>21741.194476</v>
       </c>
       <c s="16" r="T39">
         <v>46</v>
       </c>
     </row>
     <row r="40" ht="17.65" customHeight="0">
       <c s="15" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve">June / juin 2026</t>
         </is>
       </c>
       <c s="14" t="str" r="B40"/>
       <c s="16" r="C40">
-        <v>120268.613129</v>
+        <v>120268.633129</v>
       </c>
       <c s="16" r="D40">
         <v>14751.18145</v>
       </c>
       <c s="16" r="E40">
         <v>27381.5</v>
       </c>
       <c s="16" r="F40">
         <v>15474.990064</v>
       </c>
       <c s="16" r="G40">
-        <v>35715.080283</v>
+        <v>35715.100283</v>
       </c>
       <c s="16" r="H40">
         <v>822.931556</v>
       </c>
       <c s="16" r="I40">
         <v>25984.374776</v>
       </c>
       <c s="16" r="J40">
         <v>138.555</v>
       </c>
       <c s="16" r="L40">
-        <v>195107.13462</v>
+        <v>195204.98362</v>
       </c>
       <c s="14" t="str" r="M40"/>
       <c s="16" r="N40">
-        <v>7554.739238</v>
+        <v>7557.239238</v>
       </c>
       <c s="16" r="O40">
         <v>50949.048462</v>
       </c>
       <c s="16" r="P40">
-        <v>6957.41535</v>
+        <v>6956.91535</v>
       </c>
       <c s="16" r="Q40">
-        <v>101939.19771</v>
+        <v>102032.51771</v>
       </c>
       <c s="16" r="R40">
-        <v>1987.188007</v>
+        <v>1989.717007</v>
       </c>
       <c s="16" r="S40">
         <v>25189.945853</v>
       </c>
       <c s="16" r="T40">
         <v>529.6</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve">Q2 / T2 2026 Total</t>
         </is>
       </c>
       <c s="14" t="str" r="B41"/>
-      <c s="18" r="C41">
-[...2 lines deleted...]
-      <c s="18" r="D41">
+      <c s="17" r="C41">
+        <v>333487.599403</v>
+      </c>
+      <c s="17" r="D41">
         <v>34957.539367</v>
       </c>
-      <c s="18" r="E41">
+      <c s="17" r="E41">
         <v>81019.9245</v>
       </c>
-      <c s="18" r="F41">
+      <c s="17" r="F41">
         <v>37941.596381</v>
       </c>
-      <c s="18" r="G41">
-[...2 lines deleted...]
-      <c s="18" r="H41">
+      <c s="17" r="G41">
+        <v>107429.985367</v>
+      </c>
+      <c s="17" r="H41">
         <v>1823.801195</v>
       </c>
-      <c s="18" r="I41">
+      <c s="17" r="I41">
         <v>70161.197593</v>
       </c>
-      <c s="18" r="J41">
+      <c s="17" r="J41">
         <v>153.555</v>
       </c>
-      <c s="18" r="L41">
-[...6 lines deleted...]
-      <c s="18" r="O41">
+      <c s="17" r="L41">
+        <v>512059.283947</v>
+      </c>
+      <c s="26" t="str" r="M41"/>
+      <c s="17" r="N41">
+        <v>23765.510049</v>
+      </c>
+      <c s="17" r="O41">
         <v>131616.615462</v>
       </c>
-      <c s="18" r="P41">
-[...8 lines deleted...]
-      <c s="18" r="S41">
+      <c s="17" r="P41">
+        <v>22620.823</v>
+      </c>
+      <c s="17" r="Q41">
+        <v>259618.799602</v>
+      </c>
+      <c s="17" r="R41">
+        <v>3971.783533</v>
+      </c>
+      <c s="17" r="S41">
         <v>69625.852301</v>
       </c>
-      <c s="18" r="T41">
+      <c s="17" r="T41">
         <v>839.9</v>
       </c>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="15" t="inlineStr" r="A42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="14" t="str" r="B42"/>
       <c s="13" t="inlineStr" r="C42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -25054,208 +26581,410 @@
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="Q42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="R42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="S42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="13" t="inlineStr" r="T42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
-    <row r="43" ht="18" customHeight="0">
+    <row r="43" ht="17.6" customHeight="0">
       <c s="15" t="inlineStr" r="A43">
         <is>
+          <t xml:space="preserve">July / juillet 2026</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="B43"/>
+      <c s="16" r="C43">
+        <v>80170.648931</v>
+      </c>
+      <c s="16" r="D43">
+        <v>6534.5675</v>
+      </c>
+      <c s="16" r="E43">
+        <v>21162.9</v>
+      </c>
+      <c s="16" r="F43">
+        <v>7706.965</v>
+      </c>
+      <c s="16" r="G43">
+        <v>24080.860643</v>
+      </c>
+      <c s="16" r="H43">
+        <v>368.618804</v>
+      </c>
+      <c s="16" r="I43">
+        <v>20266.736984</v>
+      </c>
+      <c s="16" r="J43">
+        <v>50</v>
+      </c>
+      <c s="16" r="L43">
+        <v>175665.159592</v>
+      </c>
+      <c s="14" t="str" r="M43"/>
+      <c s="16" r="N43">
+        <v>7210.99576</v>
+      </c>
+      <c s="16" r="O43">
+        <v>45554.32</v>
+      </c>
+      <c s="16" r="P43">
+        <v>6075.26635</v>
+      </c>
+      <c s="16" r="Q43">
+        <v>95921.944265</v>
+      </c>
+      <c s="16" r="R43">
+        <v>875.439943</v>
+      </c>
+      <c s="16" r="S43">
+        <v>19818.845274</v>
+      </c>
+      <c s="16" r="T43">
+        <v>208.348</v>
+      </c>
+    </row>
+    <row r="44" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A44">
+        <is>
+          <t xml:space="preserve">Q3 / T3 2026 Total</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="B44"/>
+      <c s="17" r="C44">
+        <v>80170.648931</v>
+      </c>
+      <c s="17" r="D44">
+        <v>6534.5675</v>
+      </c>
+      <c s="17" r="E44">
+        <v>21162.9</v>
+      </c>
+      <c s="17" r="F44">
+        <v>7706.965</v>
+      </c>
+      <c s="17" r="G44">
+        <v>24080.860643</v>
+      </c>
+      <c s="17" r="H44">
+        <v>368.618804</v>
+      </c>
+      <c s="17" r="I44">
+        <v>20266.736984</v>
+      </c>
+      <c s="17" r="J44">
+        <v>50</v>
+      </c>
+      <c s="17" r="L44">
+        <v>175665.159592</v>
+      </c>
+      <c s="26" t="str" r="M44"/>
+      <c s="17" r="N44">
+        <v>7210.99576</v>
+      </c>
+      <c s="17" r="O44">
+        <v>45554.32</v>
+      </c>
+      <c s="17" r="P44">
+        <v>6075.26635</v>
+      </c>
+      <c s="17" r="Q44">
+        <v>95921.944265</v>
+      </c>
+      <c s="17" r="R44">
+        <v>875.439943</v>
+      </c>
+      <c s="17" r="S44">
+        <v>19818.845274</v>
+      </c>
+      <c s="17" r="T44">
+        <v>208.348</v>
+      </c>
+    </row>
+    <row r="45" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B45"/>
+      <c s="13" t="inlineStr" r="C45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M45"/>
+      <c s="13" t="inlineStr" r="N45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="18" customHeight="0">
+      <c s="15" t="inlineStr" r="A46">
+        <is>
           <t xml:space="preserve">TOTAL 2026</t>
         </is>
       </c>
-      <c s="14" t="str" r="B43"/>
-[...140 lines deleted...]
-    <row r="46" ht="22.3" customHeight="1"/>
+      <c s="14" t="str" r="B46"/>
+      <c s="17" r="C46">
+        <v>746741.634103</v>
+      </c>
+      <c s="17" r="D46">
+        <v>77250.318465</v>
+      </c>
+      <c s="17" r="E46">
+        <v>188951.5125</v>
+      </c>
+      <c s="17" r="F46">
+        <v>85540.036505</v>
+      </c>
+      <c s="17" r="G46">
+        <v>233318.131734</v>
+      </c>
+      <c s="17" r="H46">
+        <v>4387.166927</v>
+      </c>
+      <c s="17" r="I46">
+        <v>157090.912972</v>
+      </c>
+      <c s="17" r="J46">
+        <v>203.555</v>
+      </c>
+      <c s="17" r="L46">
+        <v>1149280.05343</v>
+      </c>
+      <c s="26" t="str" r="M46"/>
+      <c s="17" r="N46">
+        <v>54491.828236</v>
+      </c>
+      <c s="17" r="O46">
+        <v>301268.951462</v>
+      </c>
+      <c s="17" r="P46">
+        <v>50920.67799</v>
+      </c>
+      <c s="17" r="Q46">
+        <v>569895.368376</v>
+      </c>
+      <c s="17" r="R46">
+        <v>9266.059269</v>
+      </c>
+      <c s="17" r="S46">
+        <v>161656.116097</v>
+      </c>
+      <c s="17" r="T46">
+        <v>1781.052</v>
+      </c>
+    </row>
     <row r="47" ht="18" customHeight="0">
-      <c s="28" t="inlineStr" r="A47">
+      <c s="15" t="inlineStr" r="A47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="B47"/>
+      <c s="13" t="inlineStr" r="C47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="F47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="G47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="J47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="L47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="14" t="str" r="M47"/>
+      <c s="13" t="inlineStr" r="N47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="O47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="P47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="Q47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="R47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="S47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="T47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="22.3" customHeight="1"/>
+    <row r="49" ht="18" customHeight="0">
+      <c s="27" t="inlineStr" r="A49">
         <is>
           <t xml:space="preserve">Disclaimer</t>
         </is>
       </c>
     </row>
-    <row r="48" ht="8.95" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="20" t="inlineStr" r="A49">
+    <row r="50" ht="8.95" customHeight="1"/>
+    <row r="51" ht="252.75" customHeight="1">
+      <c s="19" t="inlineStr" r="A51">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">This report (“Report”) and the data herein (“Data”) are generated by CIRO from the transaction data reported by third parties (“Third Parties”) to MTRS 2.0. The recipient of this Report (“Recipient”) acknowledges that a Third Party is solely responsible for the accuracy, completeness and timeliness of its transaction data reported to MTRS 2.0. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of information reported by Third Parties. CIRO has relied on transaction data and reference data from third party vendor sources (“Vendors”) for the Product Categories in this Report. CIRO is not responsible for, nor makes any representation or warranty in respect of, the accuracy, completeness, compliance or timeliness of the Vendor information. The Report and Data are provided “as is”, “as available” and “with all faults”, and without any warranties. For further applicable terms of use, please see the CIRO Website Use Agreement (</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Website Terms of Use | Canadian Investment Regulatory Organization (ciro.ca)</t>
           </r>
@@ -25277,50 +27006,51 @@
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF0000FF"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Conditions d’utilisation du site Web | Organisme canadien de réglementation des investissements (ocri.ca)</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">).</t>
           </r>
         </is>
       </c>
     </row>
+    <row r="52" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
     <mergeCell ref="C3:R4"/>
     <mergeCell ref="C5:R5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:J9"/>
     <mergeCell ref="L9:T9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="L16:M16"/>
@@ -25358,54 +27088,60 @@
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="L33:M33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="L43:M43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="L44:M44"/>
-    <mergeCell ref="A49:L49"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="L47:M47"/>
+    <mergeCell ref="A51:L51"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A49" r:id="rId21"/>
+    <hyperlink ref="A51" r:id="rId21"/>
   </hyperlinks>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId19"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>